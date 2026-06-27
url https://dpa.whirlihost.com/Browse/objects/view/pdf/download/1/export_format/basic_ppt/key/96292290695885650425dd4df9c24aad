--- v0 (2026-04-14)
+++ v1 (2026-06-27)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2465208643" r:id="rId1"/>
+    <p:sldLayoutId id="2471562343" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900.00000000006">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -597,91 +597,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="0"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[The concept for this mural is rooted in the pursuit of knowledge. On the wall facing the main building of the Montbello Recreation Center, there is a woman with a book in hand looking at the viewer. Flowers bloom from the book and all around her. Her gaze is indicative of the knowledge she has obtained and will pass along. The flowers are symbols of the insight she has gained. The yellow circle represents the ripples that radiate from the process of learning. On the second wall, the main subjects are the hummingbird and a blue rose, signifying healing. This wall speaks to the natural healing cycles that are embedded all around us. The same flowers cover this wall. Symbollically, the flowers will sustain the hummingbird with the same knowledge from which they grew. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -707,51 +707,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>