--- v2 (2026-04-29)
+++ v3 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1917">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1921">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>The Boy and a Frog (1898.1.1)</t>
   </si>
   <si>
     <t xml:space="preserve">In 1966, Louisa Ward Arps donated a concrete copy of “The Boy and a Frog” to the Denver Botanic Gardens for the opening of the Herb Garden, designed by Mrs. Persis McMurtrie Owen. Elsie Ward Hering created the original plaster statue in 1898 during her stay in Paris. Since Elsie’s death in 1923, Louisa and her family have had the original in their possession, later deciding to have a mold made to create three concrete copies. The mold and copies were created in 1965, but later that year, the mold was destroyed in the historic Denver Flood.
 The Denver Botanic Gardens is fortunate to display one of these copies, and the other two enhance the backyard gardens of other Ward family members.
 </t>
   </si>
   <si>
     <t>Elizabeth Allen Sopris Memorial (1906.1.1)</t>
   </si>
   <si>
     <t>The Sopris Memorial originally consisted of a bench statue and pool, however the is not filled in. The granite bench 179" long curves in at each end, ending in a pedestall the same height as the bench. These two pedestals each a have a bronze bracket of the top (these once held bronze fountains that are not gone). At the center of the bench is a granite pedestal (24"x24"x44") with the plaque mentioned before. The bronze sculpture, on the top of the pedestal consists of a 20"x20"2" bronze platform wiht a sundial. At the back left corner stands a full figure 34" nude by who's body is angles to the center of the platform and is slightly bent. His arms are stretched out at a 30 degree angle from his body. His is looking at his hands which once must have held something. </t>
@@ -3428,77 +3428,96 @@
     <t xml:space="preserve">Talking Horseshoes, interprets the history of The Urban Farm. A large-scale everyday object, the work is playful and recognizable from a distance. It is informed by the natural surroundings of the farm and creates a gathering space for visitors.
 The artwork is a universal symbol of good luck and protection. In research, Mary has uncovered both agricultural, travel, and economic systems tied to the horseshoe from various cultures and regions across the globe.
 The sculpture invites viewers to move around it and interact not only by sitting in cutout spaces, but through “talking tubes” embedded within the sculpture. 
 </t>
   </si>
   <si>
     <t>Untitled (2025.18.1)</t>
   </si>
   <si>
     <t>Artist John Pugh creates a large, hand-painted mural on the façade of the Zoo’s Waste Management Building, transforming an otherwise utilitarian structure into a striking visual experience. The building faces Duck Lake in City Park and is visible to park visitors walking or biking around the lake. The artwork draws inspiration from the historic architecture of City Park and incorporates imagery of Colorado wildlife, park animals, and select zoo animals, blending illusionistic painting techniques to create depth and narrative. The installation also includes a permanent viewfinder positioned across Duck Lake, inviting viewers to engage with the artwork from a distance as they discover hidden details and visual connections within the mural.
  </t>
   </si>
   <si>
     <t>Naturaleza en el Campo (2025.22.1)</t>
   </si>
   <si>
     <t>These four mosaic sculptures honor the legacy of Joe P. Martinez—a
 hero of bravery and sacrifice. The Eagle, Bear, Deer, and Bison reflect
 virtues drawn from Native American and American cultural imagery.
 Each animal symbolizes a part of his story: courage, strength, agility, and
 sacrifice. Together, they stand as enduring symbols of peace and a
 tribute to the values Joe P. Martinez gave his life to protect.
  </t>
   </si>
   <si>
+    <t>Moving Forward (2025.24.1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moving Forward is a sculptural meditation on resilience, healing, and progress. Defined by a continuous, fluid form, the piece rejects rigid edges in favor of movement—echoing the lived experience of the human body and spirit as they navigate change. Its shape suggests a journey rather than a destination, unfolding gradually and intentionally, much like recovery, growth, and transformation.
+The flowing bands of color move across the surface like currents, transitioning between warm and cool tones to reflect emotional and physical states that coexist within us all. Warm hues evoke vitality, strength, and perseverance, while cooler tones offer calm, reflection, and restoration. Together, they create a visual rhythm that mirrors balance—between struggle and hope, vulnerability and endurance.
+Installed at Denver Health, Moving Forward is meant to be encountered in motion. As viewers walk alongside it, the sculpture shifts and reveals itself slowly, reinforcing the idea that progress is not linear but continuous. The work honors patients, caregivers, and community members alike, acknowledging that healing happens in stages and that each step—no matter how small—is meaningful.
+Ultimately, this piece is a reminder that forward movement does not require certainty, only momentum. Even in moments of pause or uncertainty, the act of continuing carries power. Moving Forward stands as a symbol of collective strength and the quiet courage it takes to keep going.
+</t>
+  </si>
+  <si>
     <t>Habitats (2025.25.1)</t>
   </si>
   <si>
     <t>Habitat's design was inspired by concepts around Ecology and Home; and themes around Where We Live. The "we" being all living being in our communities, flora and fauna. The sculpture Habitats is about recognizing that human's coexistence with other life forms &amp; their habitats. 
 Habitats celebrates the forms of shelter along with the ecological flora that also creates habitats. The sculpture is composed of 3 archway structures, that are physically engaging while maintaining the feel of outside and nature - large enough to be seen but not dominating the landscape or taking away from the natural beauty of the park and trail. 
 At the trail edge, there is an interactive listening station with stories collected by Sacred Return from local Native Cheyenne community members and a story collage from neighborhood storytellers; sharing their connections to ecology and where we live. </t>
   </si>
   <si>
     <t>Mother Earth (2025.26.1)</t>
   </si>
   <si>
     <t>"Mother Earth" honors the natural world which is the cradle of everything human. Cycles found in all life are hinted at in the artwork: day and night, nocturnal creatures and daylight dwellers, predator and prey, and a playful spinning element.The shape of the steel hints at the profile of a prehistoric fertility goddess as the Earth is the mother of us all.</t>
   </si>
   <si>
     <t>Community (2025.27.1)</t>
   </si>
   <si>
     <t>“Community” combines imagery of Sloan’s Lake wildlife, human presence both past and current, and words from local residents into an artwork that celebrates the unifying power of community. The steel structure, made of weathering steel, takes the form of the letter “C,” representing the word “community.” It is adorned with abstract ceramic leaf forms, reflecting the plant life of the lake shore.</t>
   </si>
   <si>
     <t>Orbit (2025.28.1)</t>
   </si>
   <si>
     <t>"Orbit" is a dynamic and futuristic artwork that celebrates hope, creativity, and youthful potential and imagination.
 The piece acts as part sculpture and part street furniture. It draws inspiration from the vibrant colors and shapes of a shooting star streaking across the beautiful Colorado evening sky. Patrons can climb into, sit on it, and explore it, creating an immersive experience that encourages imaginative play. The structure’s reflective surface mimics the twinkling of stars, evoking a sense of wonder and optimism for all who interact with it.  
 About the Artist: Volkan Alkanoglu is an artist and designer based in Portland, Oregon and founding principal of VA | DESIGN LLC. His creative focus revolves around the exploration of innovative forms through spatial, material, and technological avenues.
  </t>
+  </si>
+  <si>
+    <t>Que Viva Paco - Uplifting Denver (2026.3.1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">From the artist:
+The circular canopy sculpture is a representation of Mexican celebration banners and round papel picado. The concentric circles depict the sky, clouds, local buildings, and the ever-changing city of Denver, which Paco Sanchez helped shape. Because the circle has no beginning or end, it represents the revolving nature of our day-to-day existence.
+At the center is a stylized flower, a reminder that we must nurture our community for it to blossom. Ultimately, this canopy represents the core of Paco’s life and mission: to uplift Denver area communities and inspire social change for the betterment of us all. ¡¡Que Viva Paco!!
+</t>
   </si>
   <si>
     <t>Santana Guitar (12345)</t>
   </si>
   <si>
     <t>Butterfly Walk (Butterfly Walk)</t>
   </si>
   <si>
     <t>The Butterfly Walk in La Alma Lincoln Park, along Mariposa Street between 11th and 12th avenues, activates common space, encouraging people from different cultural and economic backgrounds to build consensus and participate in a positive project for the common good. Inspired by the Spanish word for butterfly (mariposa), this project encourages positive activities in the park and improving overall conditions for the neighborhood.</t>
   </si>
   <si>
     <t>Mustang (DAV1)</t>
   </si>
   <si>
     <t>Untitled (DAV2)</t>
   </si>
   <si>
     <t>Untitled (DAV3)</t>
   </si>
   <si>
     <t>Untitled (DAV4)</t>
   </si>
   <si>
     <t>Untitled (DAV5)</t>
   </si>
@@ -6648,51 +6667,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085_ca_object_representations_media_2981_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32166_ca_object_representations_media_917_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065_ca_object_representations_media_29_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523_ca_object_representations_media_30_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167_ca_object_representations_media_31_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349_ca_object_representations_media_32_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523_ca_object_representations_media_33_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196_ca_object_representations_media_1298_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961_ca_object_representations_media_35_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373_ca_object_representations_media_924_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375_ca_object_representations_media_37_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65975_ca_object_representations_media_926_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124_ca_object_representations_media_2035_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768_ca_object_representations_media_40_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163_ca_object_representations_media_1365_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425_ca_object_representations_media_2099_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065_ca_object_representations_media_43_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459_ca_object_representations_media_44_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264_ca_object_representations_media_45_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019_ca_object_representations_media_1274_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965_ca_object_representations_media_47_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403_ca_object_representations_media_48_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467_ca_object_representations_media_49_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_51_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760_ca_object_representations_media_2114_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778_ca_object_representations_media_1111_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286_ca_object_representations_media_53_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995_ca_object_representations_media_55_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275_ca_object_representations_media_2841_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214_ca_object_representations_media_2148_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336_ca_object_representations_media_2149_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600_ca_object_representations_media_2923_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467_ca_object_representations_media_3494_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748_ca_object_representations_media_60_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509_ca_object_representations_media_2150_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239_ca_object_representations_media_62_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79298_ca_object_representations_media_66_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856_ca_object_representations_media_70_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578_ca_object_representations_media_2151_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356_ca_object_representations_media_1288_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37047_ca_object_representations_media_3413_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028_ca_object_representations_media_79_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393_ca_object_representations_media_80_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449_ca_object_representations_media_81_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082_ca_object_representations_media_82_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977_ca_object_representations_media_83_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753_ca_object_representations_media_84_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180_ca_object_representations_media_88_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34653_ca_object_representations_media_2152_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488_ca_object_representations_media_93_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080_ca_object_representations_media_97_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727_ca_object_representations_media_935_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163_ca_object_representations_media_936_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469_ca_object_representations_media_2191_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_102_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759_ca_object_representations_media_107_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228_ca_object_representations_media_109_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786_ca_object_representations_media_3462_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175_ca_object_representations_media_2833_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474_ca_object_representations_media_122_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771_ca_object_representations_media_1002_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479_ca_object_representations_media_994_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715_ca_object_representations_media_1161_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37769_ca_object_representations_media_126_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948_ca_object_representations_media_1003_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933_ca_object_representations_media_2666_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846_ca_object_representations_media_129_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845_ca_object_representations_media_130_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898_ca_object_representations_media_3204_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891_ca_object_representations_media_139_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585_ca_object_representations_media_141_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604_ca_object_representations_media_143_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209_ca_object_representations_media_144_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079_ca_object_representations_media_1040_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208_ca_object_representations_media_1122_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420_ca_object_representations_media_145_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224_ca_object_representations_media_146_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609_ca_object_representations_media_937_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67032_ca_object_representations_media_1032_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382_ca_object_representations_media_147_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28789_ca_object_representations_media_148_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273_ca_object_representations_media_996_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78994_ca_object_representations_media_997_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238_ca_object_representations_media_2232_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79290_ca_object_representations_media_150_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51893_ca_object_representations_media_2262_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037_ca_object_representations_media_154_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93359_ca_object_representations_media_155_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066_ca_object_representations_media_1010_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962_ca_object_representations_media_157_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16030_ca_object_representations_media_939_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174_ca_object_representations_media_941_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439_ca_object_representations_media_161_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137_ca_object_representations_media_942_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51383_ca_object_representations_media_163_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913_ca_object_representations_media_2946_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853_ca_object_representations_media_1004_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424_ca_object_representations_media_985_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313_ca_object_representations_media_944_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351_ca_object_representations_media_173_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420_ca_object_representations_media_3173_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799_ca_object_representations_media_175_large102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174_ca_object_representations_media_1208_large103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64514_ca_object_representations_media_177_large104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779_ca_object_representations_media_2664_large105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389_ca_object_representations_media_3402_large106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103_ca_object_representations_media_191_large107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593_ca_object_representations_media_3655_large108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584_ca_object_representations_media_3491_large109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47794_ca_object_representations_media_195_large110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840_ca_object_representations_media_197_large111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106_ca_object_representations_media_2264_large112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976_ca_object_representations_media_209_large113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34125_ca_object_representations_media_3064_large114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324_ca_object_representations_media_1155_large115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64140_ca_object_representations_media_215_large116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745_ca_object_representations_media_216_large117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015_ca_object_representations_media_218_large118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78919_ca_object_representations_media_1457_large119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101_ca_object_representations_media_220_large120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67505_ca_object_representations_media_2268_large121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090_ca_object_representations_media_2832_large122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281_ca_object_representations_media_223_large123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969_ca_object_representations_media_1036_large124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628_ca_object_representations_media_1029_large125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59465_ca_object_representations_media_2243_large126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182_ca_object_representations_media_231_large127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798_ca_object_representations_media_2270_large128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773_ca_object_representations_media_1490_large129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50872_ca_object_representations_media_991_large130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86956_ca_object_representations_media_2274_large131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362_ca_object_representations_media_1063_large132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016_ca_object_representations_media_242_large133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348_ca_object_representations_media_2181_large134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523_ca_object_representations_media_3232_large135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949_ca_object_representations_media_254_large136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079_ca_object_representations_media_1062_large137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507_ca_object_representations_media_1071_large138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_1025_large139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918_ca_object_representations_media_1387_large140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610_ca_object_representations_media_1084_large141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892_ca_object_representations_media_1350_large142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22369_ca_object_representations_media_263_large143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679_ca_object_representations_media_1009_large144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93030_ca_object_representations_media_3139_large145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376_ca_object_representations_media_265_large146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397_ca_object_representations_media_2846_large147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977_ca_object_representations_media_1008_large155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933_ca_object_representations_media_1066_large156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686_ca_object_representations_media_1191_large157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363_ca_object_representations_media_1011_large158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134_ca_object_representations_media_3256_large159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780_ca_object_representations_media_3257_large160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715_ca_object_representations_media_3258_large161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43177_ca_object_representations_media_3259_large162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788_ca_object_representations_media_3260_large163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381_ca_object_representations_media_3261_large164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364_ca_object_representations_media_3262_large165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36514_ca_object_representations_media_3263_large166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96405_ca_object_representations_media_3264_large167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539_ca_object_representations_media_3265_large168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446_ca_object_representations_media_3266_large169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321_ca_object_representations_media_3267_large170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587_ca_object_representations_media_3268_large171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872_ca_object_representations_media_3269_large172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355_ca_object_representations_media_3270_large173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411_ca_object_representations_media_3271_large174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855_ca_object_representations_media_3272_large175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53536_ca_object_representations_media_3273_large176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843_ca_object_representations_media_3274_large177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016_ca_object_representations_media_3275_large178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975_ca_object_representations_media_3276_large179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420_ca_object_representations_media_3277_large180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424_ca_object_representations_media_3278_large181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755_ca_object_representations_media_3279_large182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73278_ca_object_representations_media_3280_large183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394_ca_object_representations_media_3281_large184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17352_ca_object_representations_media_3282_large185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87529_ca_object_representations_media_3283_large186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908_ca_object_representations_media_3284_large187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220_ca_object_representations_media_3285_large188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508_ca_object_representations_media_3286_large189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653_ca_object_representations_media_3287_large190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552_ca_object_representations_media_3288_large191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373_ca_object_representations_media_3289_large192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212_ca_object_representations_media_3290_large193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219_ca_object_representations_media_3291_large194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583_ca_object_representations_media_3292_large195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427_ca_object_representations_media_3293_large196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36628_ca_object_representations_media_3294_large197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415_ca_object_representations_media_3295_large198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643_ca_object_representations_media_3296_large199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55187_ca_object_representations_media_3297_large200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602_ca_object_representations_media_3298_large201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841_ca_object_representations_media_3299_large202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457_ca_object_representations_media_3300_large203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388_ca_object_representations_media_3310_large204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817_ca_object_representations_media_3311_large205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771_ca_object_representations_media_3312_large206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454_ca_object_representations_media_3313_large207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821_ca_object_representations_media_3314_large208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237_ca_object_representations_media_3315_large209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554_ca_object_representations_media_3316_large210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826_ca_object_representations_media_3317_large211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575_ca_object_representations_media_1192_large212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182_ca_object_representations_media_277_large213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646_ca_object_representations_media_280_large214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675_ca_object_representations_media_1054_large215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233_ca_object_representations_media_2276_large216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669_ca_object_representations_media_2277_large217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207_ca_object_representations_media_287_large218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906_ca_object_representations_media_2278_large219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586_ca_object_representations_media_292_large220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885_ca_object_representations_media_3581_large221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702_ca_object_representations_media_297_large222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212_ca_object_representations_media_302_large223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134_ca_object_representations_media_1392_large224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11755_ca_object_representations_media_305_large225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226_ca_object_representations_media_312_large226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93321_ca_object_representations_media_1479_large227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460_ca_object_representations_media_316_large228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362_ca_object_representations_media_321_large229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_1005_large230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170_ca_object_representations_media_322_large231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170_ca_object_representations_media_323_large232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20528_ca_object_representations_media_978_large233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510_ca_object_representations_media_977_large234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192_ca_object_representations_media_325_large235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80911_ca_object_representations_media_1360_large236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740_ca_object_representations_media_327_large237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596_ca_object_representations_media_331_large238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592_ca_object_representations_media_336_large239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248_ca_object_representations_media_348_large240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626_ca_object_representations_media_1279_large241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475_ca_object_representations_media_352_large242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472_ca_object_representations_media_2285_large243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057_ca_object_representations_media_360_large244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688_ca_object_representations_media_3419_large245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519_ca_object_representations_media_367_large246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390_ca_object_representations_media_2644_large247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728_ca_object_representations_media_1078_large248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233_ca_object_representations_media_1081_large249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49138_ca_object_representations_media_1454_large250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918_ca_object_representations_media_1455_large251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207_ca_object_representations_media_1363_large252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320_ca_object_representations_media_376_large253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493_ca_object_representations_media_993_large254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97803_ca_object_representations_media_2796_large255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659_ca_object_representations_media_379_large256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220_ca_object_representations_media_1297_large257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74653_ca_object_representations_media_2797_large258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993_ca_object_representations_media_2894_large259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022_ca_object_representations_media_383_large260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816_ca_object_representations_media_2606_large261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117_ca_object_representations_media_1193_large262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097_ca_object_representations_media_2226_large263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421_ca_object_representations_media_1246_large264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423_ca_object_representations_media_1194_large265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389_ca_object_representations_media_3140_large266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752_ca_object_representations_media_395_large267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089_ca_object_representations_media_400_large268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10861_ca_object_representations_media_407_large269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806_ca_object_representations_media_2289_large270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136_ca_object_representations_media_3453_large271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83050_ca_object_representations_media_411_large272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107_ca_object_representations_media_414_large273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626_ca_object_representations_media_2291_large274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089_ca_object_representations_media_423_large275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051_ca_object_representations_media_427_large276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69395_ca_object_representations_media_428_large277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56515_ca_object_representations_media_429_large278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646_ca_object_representations_media_432_large279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91594_ca_object_representations_media_433_large280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785_ca_object_representations_media_436_large281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225_ca_object_representations_media_437_large282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159_ca_object_representations_media_440_large283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105_ca_object_representations_media_2294_large284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761_ca_object_representations_media_2295_large285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956_ca_object_representations_media_444_large286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413_ca_object_representations_media_446_large287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25104_ca_object_representations_media_1019_large288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410_ca_object_representations_media_1462_large289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377_ca_object_representations_media_448_large290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805_ca_object_representations_media_1243_large291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29279_ca_object_representations_media_2382_large292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061_ca_object_representations_media_2625_large293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771_ca_object_representations_media_1361_large294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867_ca_object_representations_media_454_large295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410_ca_object_representations_media_455_large296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534_ca_object_representations_media_1177_large297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928_ca_object_representations_media_2216_large298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341_ca_object_representations_media_2194_large299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57660_ca_object_representations_media_2197_large300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76335_ca_object_representations_media_2214_large301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289_ca_object_representations_media_2215_large302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27439_ca_object_representations_media_2213_large303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28731_ca_object_representations_media_465_large304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706_ca_object_representations_media_467_large305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609_ca_object_representations_media_1640_large306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642_ca_object_representations_media_472_large307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792_ca_object_representations_media_477_large308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269_ca_object_representations_media_1195_large309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623_ca_object_representations_media_487_large310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53343_ca_object_representations_media_1197_large311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704_ca_object_representations_media_494_large312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92688_ca_object_representations_media_499_large313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397_ca_object_representations_media_14_large314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761_ca_object_representations_media_500_large315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52066_ca_object_representations_media_502_large316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237_ca_object_representations_media_2217_large317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036_ca_object_representations_media_2218_large318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938_ca_object_representations_media_2201_large319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902_ca_object_representations_media_2219_large320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115_ca_object_representations_media_2205_large321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61959_ca_object_representations_media_2221_large322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90699_ca_object_representations_media_2230_large323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945_ca_object_representations_media_2220_large324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417_ca_object_representations_media_2229_large325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085_ca_object_representations_media_2227_large326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_517_large327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783_ca_object_representations_media_2298_large328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129_ca_object_representations_media_527_large329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81426_ca_object_representations_media_530_large330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275_ca_object_representations_media_533_large331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428_ca_object_representations_media_992_large332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570_ca_object_representations_media_988_large333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18786_ca_object_representations_media_4_large334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793_ca_object_representations_media_542_large335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021_ca_object_representations_media_543_large336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284_ca_object_representations_media_544_large337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035_ca_object_representations_media_545_large338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607_ca_object_representations_media_547_large339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73158_ca_object_representations_media_553_large340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171_ca_object_representations_media_560_large341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816_ca_object_representations_media_561_large342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343_ca_object_representations_media_565_large343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505_ca_object_representations_media_567_large344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52235_ca_object_representations_media_570_large345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702_ca_object_representations_media_573_large346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447_ca_object_representations_media_575_large347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116_ca_object_representations_media_579_large348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73755_ca_object_representations_media_583_large349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484_ca_object_representations_media_590_large350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77644_ca_object_representations_media_594_large351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927_ca_object_representations_media_598_large352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879_ca_object_representations_media_602_large353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889_ca_object_representations_media_610_large354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295_ca_object_representations_media_613_large355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387_ca_object_representations_media_981_large356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274_ca_object_representations_media_620_large357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843_ca_object_representations_media_626_large358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477_ca_object_representations_media_632_large359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847_ca_object_representations_media_633_large360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200_ca_object_representations_media_1370_large361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473_ca_object_representations_media_644_large362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179_ca_object_representations_media_653_large363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12765_ca_object_representations_media_655_large364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363_ca_object_representations_media_656_large365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577_ca_object_representations_media_2983_large366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502_ca_object_representations_media_2246_large367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431_ca_object_representations_media_665_large368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676_ca_object_representations_media_669_large369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388_ca_object_representations_media_675_large370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696_ca_object_representations_media_685_large371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098_ca_object_representations_media_686_large372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017_ca_object_representations_media_693_large373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98017_ca_object_representations_media_698_large374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804_ca_object_representations_media_705_large375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245_ca_object_representations_media_1480_large376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828_ca_object_representations_media_709_large377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558_ca_object_representations_media_713_large378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445_ca_object_representations_media_1001_large379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33976_ca_object_representations_media_717_large380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834_ca_object_representations_media_720_large381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083_ca_object_representations_media_725_large382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719_ca_object_representations_media_990_large383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952_ca_object_representations_media_726_large384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768_ca_object_representations_media_728_large385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137_ca_object_representations_media_730_large386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626_ca_object_representations_media_1024_large387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244_ca_object_representations_media_734_large388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273_ca_object_representations_media_742_large389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721_ca_object_representations_media_747_large390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399_ca_object_representations_media_756_large391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811_ca_object_representations_media_757_large392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784_ca_object_representations_media_3025_large393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622_ca_object_representations_media_764_large394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984_ca_object_representations_media_2238_large395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067_ca_object_representations_media_765_large396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546_ca_object_representations_media_3136_large397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132_ca_object_representations_media_768_large398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891_ca_object_representations_media_771_large399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53180_ca_object_representations_media_774_large400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12763_ca_object_representations_media_778_large401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997_ca_object_representations_media_781_large402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69344_ca_object_representations_media_2043_large403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863_ca_object_representations_media_785_large404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622_ca_object_representations_media_1383_large405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769_ca_object_representations_media_788_large406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539_ca_object_representations_media_792_large407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323_ca_object_representations_media_3560_large408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782_ca_object_representations_media_3565_large409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693_ca_object_representations_media_808_large410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32323_ca_object_representations_media_1049_large411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40944_ca_object_representations_media_1074_large412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537_ca_object_representations_media_2011_large413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485_ca_object_representations_media_1051_large414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668_ca_object_representations_media_1050_large415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317_ca_object_representations_media_979_large416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77094_ca_object_representations_media_1048_large417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406_ca_object_representations_media_1052_large418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791_ca_object_representations_media_2823_large419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025_ca_object_representations_media_812_large420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512_ca_object_representations_media_816_large421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535_ca_object_representations_media_822_large422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370_ca_object_representations_media_1301_large423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356_ca_object_representations_media_831_large424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163_ca_object_representations_media_834_large425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727_ca_object_representations_media_2006_large426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747_ca_object_representations_media_846_large427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671_ca_object_representations_media_1366_large428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372_ca_object_representations_media_852_large429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64716_ca_object_representations_media_8_large430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758_ca_object_representations_media_859_large431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559_ca_object_representations_media_1970_large432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713_ca_object_representations_media_860_large433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873_ca_object_representations_media_867_large434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118_ca_object_representations_media_868_large435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855_ca_object_representations_media_869_large436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48736_ca_object_representations_media_1889_large437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24436_ca_object_representations_media_1875_large438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765_ca_object_representations_media_1756_large439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795_ca_object_representations_media_2682_large440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432_ca_object_representations_media_967_large441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334_ca_object_representations_media_1319_large442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029_ca_object_representations_media_1090_large443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752_ca_object_representations_media_1087_large444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910_ca_object_representations_media_1093_large445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078_ca_object_representations_media_1226_large446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435_ca_object_representations_media_1097_large447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551_ca_object_representations_media_1101_large448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418_ca_object_representations_media_1334_large449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277_ca_object_representations_media_1221_large450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815_ca_object_representations_media_890_large451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28644_ca_object_representations_media_885_large463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997_ca_object_representations_media_976_large464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423_ca_object_representations_media_910_large465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817_ca_object_representations_media_1012_large466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865_ca_object_representations_media_1346_large467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746_ca_object_representations_media_2251_large468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129_ca_object_representations_media_1313_large469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37992_ca_object_representations_media_1311_large470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54842_ca_object_representations_media_1352_large471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984_ca_object_representations_media_1376_large472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22052_ca_object_representations_media_1493_large473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56226_ca_object_representations_media_1499_large474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816_ca_object_representations_media_1406_large475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292_ca_object_representations_media_2789_large476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091_ca_object_representations_media_2697_large477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576_ca_object_representations_media_2700_large478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740_ca_object_representations_media_2710_large479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727_ca_object_representations_media_2712_large480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303_ca_object_representations_media_2389_large481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2733_large482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140_ca_object_representations_media_2669_large483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469_ca_object_representations_media_2677_large484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80845_ca_object_representations_media_2718_large485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389_ca_object_representations_media_2728_large486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872_ca_object_representations_media_2721_large487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99679_ca_object_representations_media_2814_large488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366_ca_object_representations_media_2694_large489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286_ca_object_representations_media_2729_large490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929_ca_object_representations_media_3241_large491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644_ca_object_representations_media_2740_large492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046_ca_object_representations_media_3079_large493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179_ca_object_representations_media_2763_large494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817_ca_object_representations_media_2785_large495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305_ca_object_representations_media_3108_large496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164_ca_object_representations_media_2867_large497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810_ca_object_representations_media_3012_large498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25375_ca_object_representations_media_3587_large499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454_ca_object_representations_media_3229_large500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94092_ca_object_representations_media_3480_large501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334_ca_object_representations_media_3481_large502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59412_ca_object_representations_media_3482_large503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48043_ca_object_representations_media_3483_large504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358_ca_object_representations_media_3576_large505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170_ca_object_representations_media_3496_large506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82290_ca_object_representations_media_3234_large507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763_ca_object_representations_media_3575_large508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727_ca_object_representations_media_3319_large509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710_ca_object_representations_media_3323_large510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855_ca_object_representations_media_3327_large511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430_ca_object_representations_media_3331_large512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519_ca_object_representations_media_3324_large513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268_ca_object_representations_media_3604_large514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574_ca_object_representations_media_3518_large515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301_ca_object_representations_media_3548_large516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_3505_large517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930_ca_object_representations_media_3503_large518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047_ca_object_representations_media_3502_large519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750_ca_object_representations_media_3532_large520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578_ca_object_representations_media_3542_large521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851_ca_object_representations_media_3531_large522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228_ca_object_representations_media_3528_large523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585_ca_object_representations_media_3534_large524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396_ca_object_representations_media_3556_large525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657_ca_object_representations_media_3572_large526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33118_ca_object_representations_media_3530_large527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977_ca_object_representations_media_3535_large528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003_ca_object_representations_media_3579_large529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145_ca_object_representations_media_3586_large530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209_ca_object_representations_media_3643_large531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942_ca_object_representations_media_3640_large532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90965_ca_object_representations_media_3659_large533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008_ca_object_representations_media_3611_large534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210_ca_object_representations_media_3613_large535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111_ca_object_representations_media_3619_large536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12669_ca_object_representations_media_3598_large537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849_ca_object_representations_media_3622_large538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626_ca_object_representations_media_3631_large539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449_ca_object_representations_media_3637_large540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147_ca_object_representations_media_3634_large541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138_ca_object_representations_media_3647_large542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23584_ca_object_representations_media_3698_large543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379_ca_object_representations_media_3678_large544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858_ca_object_representations_media_3681_large545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741_ca_object_representations_media_3718_large546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236_ca_object_representations_media_3664_large547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701_ca_object_representations_media_3667_large548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767_ca_object_representations_media_3709_large549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831_ca_object_representations_media_3726_large550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936_ca_object_representations_media_3773_large551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_3764_large552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705_ca_object_representations_media_3760_large553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694_ca_object_representations_media_3780_large554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580_ca_object_representations_media_874_large555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598_ca_object_representations_media_3785_large556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475_ca_object_representations_media_3787_large557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671_ca_object_representations_media_3788_large558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61708_ca_object_representations_media_3789_large559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41050_ca_object_representations_media_3790_large560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19173_ca_object_representations_media_3793_large561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74325_ca_object_representations_media_3794_large562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763_ca_object_representations_media_5_large563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602_ca_object_representations_media_3836_large564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43161_ca_object_representations_media_3791_large565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078_ca_object_representations_media_3795_large566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678_ca_object_representations_media_3796_large567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291_ca_object_representations_media_3797_large568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953_ca_object_representations_media_3798_large569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77727_ca_object_representations_media_3799_large570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98860_ca_object_representations_media_3803_large571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85299_ca_object_representations_media_3804_large572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83343_ca_object_representations_media_3806_large573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433_ca_object_representations_media_3809_large574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510_ca_object_representations_media_3812_large575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723_ca_object_representations_media_3816_large576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46911_ca_object_representations_media_3819_large577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70719_ca_object_representations_media_3822_large578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49310_ca_object_representations_media_3826_large579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12180_ca_object_representations_media_3829_large580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407_ca_object_representations_media_3832_large581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651_ca_object_representations_media_3835_large582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795_ca_object_representations_media_786_large583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901_ca_object_representations_media_3439_large584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94849_ca_object_representations_media_2810_large585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073_ca_object_representations_media_3676_large586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959_ca_object_representations_media_3758_large587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046_ca_object_representations_media_1507_large588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43890_ca_object_representations_media_1508_large589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111_ca_object_representations_media_1509_large590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863_ca_object_representations_media_1510_large591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44979_ca_object_representations_media_1512_large592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970_ca_object_representations_media_1513_large593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574_ca_object_representations_media_1515_large594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589_ca_object_representations_media_1516_large595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749_ca_object_representations_media_1518_large596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219_ca_object_representations_media_1521_large597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464_ca_object_representations_media_1525_large598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89986_ca_object_representations_media_1526_large599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572_ca_object_representations_media_1530_large600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48594_ca_object_representations_media_1532_large601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147_ca_object_representations_media_1537_large602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10352_ca_object_representations_media_1538_large603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435_ca_object_representations_media_1540_large604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613_ca_object_representations_media_1542_large605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530_ca_object_representations_media_1544_large606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764_ca_object_representations_media_1546_large607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440_ca_object_representations_media_1548_large608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294_ca_object_representations_media_1550_large609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892_ca_object_representations_media_1554_large610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127_ca_object_representations_media_1556_large611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453_ca_object_representations_media_1560_large612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490_ca_object_representations_media_1562_large613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376_ca_object_representations_media_1564_large614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128_ca_object_representations_media_1566_large615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468_ca_object_representations_media_1568_large616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027_ca_object_representations_media_1617_large617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363_ca_object_representations_media_1569_large618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649_ca_object_representations_media_1570_large619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076_ca_object_representations_media_1571_large620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009_ca_object_representations_media_1572_large621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53585_ca_object_representations_media_1574_large622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89435_ca_object_representations_media_1575_large623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21625_ca_object_representations_media_1576_large624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973_ca_object_representations_media_1577_large625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930_ca_object_representations_media_1578_large626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24845_ca_object_representations_media_1580_large627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045_ca_object_representations_media_1581_large628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567_ca_object_representations_media_1582_large629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883_ca_object_representations_media_1583_large630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184_ca_object_representations_media_1586_large631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189_ca_object_representations_media_1589_large632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676_ca_object_representations_media_1592_large633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57486_ca_object_representations_media_1594_large634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738_ca_object_representations_media_1597_large635.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502_ca_object_representations_media_1599_large636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255_ca_object_representations_media_1601_large637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248_ca_object_representations_media_1605_large638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425_ca_object_representations_media_1607_large639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992_ca_object_representations_media_1609_large640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953_ca_object_representations_media_1611_large641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976_ca_object_representations_media_1613_large642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10501_ca_object_representations_media_1615_large643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88679_ca_object_representations_media_1618_large644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44353_ca_object_representations_media_1620_large645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908_ca_object_representations_media_1622_large646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802_ca_object_representations_media_1624_large647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286_ca_object_representations_media_1626_large648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645_ca_object_representations_media_1627_large649.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057_ca_object_representations_media_1629_large650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86423_ca_object_representations_media_1631_large651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306_ca_object_representations_media_1633_large652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594_ca_object_representations_media_1635_large653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866_ca_object_representations_media_1641_large654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738_ca_object_representations_media_1644_large655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776_ca_object_representations_media_1646_large656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734_ca_object_representations_media_1660_large657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752_ca_object_representations_media_1662_large658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367_ca_object_representations_media_1664_large659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519_ca_object_representations_media_1666_large660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219_ca_object_representations_media_1667_large661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075_ca_object_representations_media_1668_large662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486_ca_object_representations_media_1671_large663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814_ca_object_representations_media_1673_large664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364_ca_object_representations_media_1675_large665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475_ca_object_representations_media_1676_large666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522_ca_object_representations_media_1678_large667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83365_ca_object_representations_media_1680_large668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081_ca_object_representations_media_1682_large669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555_ca_object_representations_media_1684_large670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819_ca_object_representations_media_1686_large671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778_ca_object_representations_media_1688_large672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402_ca_object_representations_media_1689_large673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088_ca_object_representations_media_1699_large674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608_ca_object_representations_media_1700_large675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888_ca_object_representations_media_1701_large676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964_ca_object_representations_media_1703_large677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813_ca_object_representations_media_1704_large678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989_ca_object_representations_media_1706_large679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88447_ca_object_representations_media_1708_large680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271_ca_object_representations_media_1710_large681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35013_ca_object_representations_media_1768_large682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693_ca_object_representations_media_1776_large683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937_ca_object_representations_media_1712_large684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132_ca_object_representations_media_1775_large685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449_ca_object_representations_media_1779_large686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031_ca_object_representations_media_1714_large687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493_ca_object_representations_media_1774_large688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369_ca_object_representations_media_1773_large689.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217_ca_object_representations_media_1772_large690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33998_ca_object_representations_media_1781_large691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978_ca_object_representations_media_1715_large692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544_ca_object_representations_media_1770_large693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716_ca_object_representations_media_1716_large694.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727_ca_object_representations_media_1720_large695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093_ca_object_representations_media_1724_large696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703_ca_object_representations_media_1777_large697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981_ca_object_representations_media_1718_large698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86212_ca_object_representations_media_1769_large699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79937_ca_object_representations_media_1723_large700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133_ca_object_representations_media_1722_large701.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944_ca_object_representations_media_1721_large702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380_ca_object_representations_media_1717_large703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780_ca_object_representations_media_1719_large704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757_ca_object_representations_media_1771_large705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787_ca_object_representations_media_1778_large706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575_ca_object_representations_media_1766_large707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396_ca_object_representations_media_1765_large708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968_ca_object_representations_media_1713_large709.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24347_ca_object_representations_media_1113_large710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711_ca_object_representations_media_1415_large711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649_ca_object_representations_media_1843_large712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803_ca_object_representations_media_1854_large713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085_ca_object_representations_media_1126_large714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205_ca_object_representations_media_1127_large715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343_ca_object_representations_media_1451_large716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58760_ca_object_representations_media_1447_large717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912_ca_object_representations_media_1844_large718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250_ca_object_representations_media_1420_large719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764_ca_object_representations_media_1419_large720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45880_ca_object_representations_media_1913_large721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034_ca_object_representations_media_1422_large722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120_ca_object_representations_media_1423_large723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264_ca_object_representations_media_1139_large724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826_ca_object_representations_media_1396_large725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213_ca_object_representations_media_1142_large726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968_ca_object_representations_media_1143_large727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386_ca_object_representations_media_1958_large728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617_ca_object_representations_media_1928_large729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072_ca_object_representations_media_1427_large730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975_ca_object_representations_media_1931_large731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797_ca_object_representations_media_1372_large732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80388_ca_object_representations_media_1944_large733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542_ca_object_representations_media_1434_large734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433_ca_object_representations_media_1505_large735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046_ca_object_representations_media_1160_large736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714_ca_object_representations_media_1449_large737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660_ca_object_representations_media_1450_large738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870_ca_object_representations_media_1165_large739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57826_ca_object_representations_media_1166_large740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837_ca_object_representations_media_1167_large741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373_ca_object_representations_media_1168_large742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72587_ca_object_representations_media_1400_large743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031_ca_object_representations_media_1440_large744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544_ca_object_representations_media_1437_large745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62155_ca_object_representations_media_1438_large746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36830_ca_object_representations_media_1172_large747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133_ca_object_representations_media_1173_large748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533_ca_object_representations_media_1174_large749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157_ca_object_representations_media_1175_large750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932_ca_object_representations_media_1176_large751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120_ca_object_representations_media_2233_large752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703_ca_object_representations_media_3443_large753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185_ca_object_representations_media_1182_large754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566_ca_object_representations_media_1445_large755.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680_ca_object_representations_media_2851_large756.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880_ca_object_representations_media_2631_large757.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610_ca_object_representations_media_2231_large758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72152_ca_object_representations_media_3164_large759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395_ca_object_representations_media_1188_large760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838_ca_object_representations_media_1217_large761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410_ca_object_representations_media_2036_large762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264_ca_object_representations_media_1200_large763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980_ca_object_representations_media_2037_large764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972_ca_object_representations_media_1202_large765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675_ca_object_representations_media_1203_large766.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257_ca_object_representations_media_1204_large767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53989_ca_object_representations_media_1205_large768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990_ca_object_representations_media_1206_large769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267_ca_object_representations_media_1207_large770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737_ca_object_representations_media_2046_large771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911_ca_object_representations_media_1213_large772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890_ca_object_representations_media_1214_large773.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533_ca_object_representations_media_1215_large774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10459_ca_object_representations_media_2047_large775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533_ca_object_representations_media_2048_large776.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916_ca_object_representations_media_2049_large777.jpg"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236_ca_object_representations_media_2050_large778.jpg"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217_ca_object_representations_media_1961_large779.jpg"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434_ca_object_representations_media_2052_large780.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484_ca_object_representations_media_3597_large781.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539_ca_object_representations_media_1231_large782.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494_ca_object_representations_media_1228_large783.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514_ca_object_representations_media_1230_large784.jpg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013_ca_object_representations_media_1410_large785.jpg"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633_ca_object_representations_media_2061_large786.jpg"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811_ca_object_representations_media_2062_large787.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297_ca_object_representations_media_2064_large788.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86510_ca_object_representations_media_2066_large789.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861_ca_object_representations_media_2068_large790.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520_ca_object_representations_media_2069_large791.jpg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788_ca_object_representations_media_1345_large792.jpg"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213_ca_object_representations_media_2915_large793.jpg"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070_ca_object_representations_media_2072_large794.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713_ca_object_representations_media_2073_large795.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567_ca_object_representations_media_2074_large796.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73485_ca_object_representations_media_2075_large797.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233_ca_object_representations_media_2076_large798.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634_ca_object_representations_media_25_large799.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983_ca_object_representations_media_1268_large800.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827_ca_object_representations_media_1229_large801.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187_ca_object_representations_media_1344_large802.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817_ca_object_representations_media_1234_large803.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851_ca_object_representations_media_1236_large804.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552_ca_object_representations_media_1341_large805.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938_ca_object_representations_media_1251_large806.jpg"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545_ca_object_representations_media_1252_large807.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247_ca_object_representations_media_1269_large808.jpg"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245_ca_object_representations_media_1248_large809.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992_ca_object_representations_media_3346_large810.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15766_ca_object_representations_media_1339_large811.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000_ca_object_representations_media_1266_large812.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110_ca_object_representations_media_3165_large813.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421_ca_object_representations_media_1271_large814.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250_ca_object_representations_media_1273_large815.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135_ca_object_representations_media_2639_large816.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550_ca_object_representations_media_2640_large817.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993_ca_object_representations_media_2643_large818.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46034_ca_object_representations_media_2645_large819.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088_ca_object_representations_media_2648_large820.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388_ca_object_representations_media_1239_large821.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310_ca_object_representations_media_1343_large822.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473_ca_object_representations_media_1340_large823.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506_ca_object_representations_media_1337_large824.jpg"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106_ca_object_representations_media_1804_large825.jpg"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801_ca_object_representations_media_2385_large826.jpg"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231_ca_object_representations_media_1272_large827.jpg"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876_ca_object_representations_media_2386_large828.jpg"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795_ca_object_representations_media_2402_large829.jpg"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511_ca_object_representations_media_1486_large830.jpg"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128_ca_object_representations_media_1238_large831.jpg"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229_ca_object_representations_media_1810_large832.jpg"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256_ca_object_representations_media_2397_large833.jpg"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15058_ca_object_representations_media_2405_large834.jpg"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368_ca_object_representations_media_2406_large835.jpg"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939_ca_object_representations_media_2407_large836.jpg"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811_ca_object_representations_media_2408_large837.jpg"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322_ca_object_representations_media_2409_large838.jpg"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936_ca_object_representations_media_2410_large839.jpg"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333_ca_object_representations_media_2411_large840.jpg"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689_ca_object_representations_media_2412_large841.jpg"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533_ca_object_representations_media_2414_large842.jpg"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794_ca_object_representations_media_2415_large843.jpg"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271_ca_object_representations_media_2422_large844.jpg"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434_ca_object_representations_media_2423_large845.jpg"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62356_ca_object_representations_media_2424_large846.jpg"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005_ca_object_representations_media_2429_large847.jpg"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903_ca_object_representations_media_2431_large848.jpg"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515_ca_object_representations_media_2433_large849.jpg"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394_ca_object_representations_media_2436_large850.jpg"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_2437_large851.jpg"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229_ca_object_representations_media_2438_large852.jpg"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514_ca_object_representations_media_2453_large853.jpg"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680_ca_object_representations_media_2455_large854.jpg"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504_ca_object_representations_media_2457_large855.jpg"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130_ca_object_representations_media_2458_large856.jpg"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123_ca_object_representations_media_2462_large857.jpg"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219_ca_object_representations_media_2463_large858.jpg"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246_ca_object_representations_media_2465_large859.jpg"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305_ca_object_representations_media_2466_large860.jpg"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975_ca_object_representations_media_2467_large861.jpg"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571_ca_object_representations_media_2468_large862.jpg"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619_ca_object_representations_media_2469_large863.jpg"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286_ca_object_representations_media_2471_large864.jpg"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567_ca_object_representations_media_2473_large865.jpg"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947_ca_object_representations_media_2474_large866.jpg"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242_ca_object_representations_media_2475_large867.jpg"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203_ca_object_representations_media_2476_large868.jpg"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528_ca_object_representations_media_2478_large869.jpg"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472_ca_object_representations_media_2481_large870.jpg"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77106_ca_object_representations_media_2482_large871.jpg"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291_ca_object_representations_media_2483_large872.jpg"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451_ca_object_representations_media_2486_large873.jpg"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620_ca_object_representations_media_2487_large874.jpg"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319_ca_object_representations_media_2512_large875.jpg"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242_ca_object_representations_media_2489_large876.jpg"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575_ca_object_representations_media_2514_large877.jpg"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820_ca_object_representations_media_2516_large878.jpg"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96371_ca_object_representations_media_2517_large879.jpg"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649_ca_object_representations_media_2518_large880.jpg"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047_ca_object_representations_media_2519_large881.jpg"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762_ca_object_representations_media_2520_large882.jpg"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427_ca_object_representations_media_2521_large883.jpg"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393_ca_object_representations_media_2609_large884.jpg"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667_ca_object_representations_media_2535_large885.jpg"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444_ca_object_representations_media_2612_large886.jpg"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35226_ca_object_representations_media_2613_large887.jpg"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605_ca_object_representations_media_2536_large888.jpg"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117_ca_object_representations_media_2537_large889.jpg"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92740_ca_object_representations_media_2538_large890.jpg"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027_ca_object_representations_media_2541_large891.jpg"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288_ca_object_representations_media_2542_large892.jpg"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944_ca_object_representations_media_2543_large893.jpg"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543_ca_object_representations_media_2544_large894.jpg"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473_ca_object_representations_media_2546_large895.jpg"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387_ca_object_representations_media_2547_large896.jpg"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441_ca_object_representations_media_2549_large897.jpg"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2550_large898.jpg"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074_ca_object_representations_media_2551_large899.jpg"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355_ca_object_representations_media_2552_large900.jpg"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664_ca_object_representations_media_2555_large901.jpg"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450_ca_object_representations_media_2556_large902.jpg"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228_ca_object_representations_media_2557_large903.jpg"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43242_ca_object_representations_media_2558_large904.jpg"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230_ca_object_representations_media_2560_large905.jpg"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91279_ca_object_representations_media_2566_large906.jpg"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059_ca_object_representations_media_2655_large907.jpg"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056_ca_object_representations_media_2569_large908.jpg"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085_ca_object_representations_media_2572_large909.jpg"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83315_ca_object_representations_media_2573_large910.jpg"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98198_ca_object_representations_media_2574_large911.jpg"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39049_ca_object_representations_media_2576_large912.jpg"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815_ca_object_representations_media_2577_large913.jpg"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40328_ca_object_representations_media_2579_large914.jpg"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511_ca_object_representations_media_2580_large915.jpg"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038_ca_object_representations_media_2581_large916.jpg"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489_ca_object_representations_media_3387_large917.jpg"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516_ca_object_representations_media_2636_large918.jpg"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549_ca_object_representations_media_1726_large919.jpg"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876_ca_object_representations_media_1727_large920.jpg"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571_ca_object_representations_media_1728_large921.jpg"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546_ca_object_representations_media_1741_large922.jpg"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009_ca_object_representations_media_1742_large923.jpg"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842_ca_object_representations_media_1753_large924.jpg"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746_ca_object_representations_media_1754_large925.jpg"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133_ca_object_representations_media_1748_large926.jpg"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673_ca_object_representations_media_1749_large927.jpg"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674_ca_object_representations_media_1750_large928.jpg"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652_ca_object_representations_media_1751_large929.jpg"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265_ca_object_representations_media_1752_large930.jpg"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66809_ca_object_representations_media_1803_large931.jpg"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266_ca_object_representations_media_1805_large932.jpg"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497_ca_object_representations_media_1806_large933.jpg"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772_ca_object_representations_media_1807_large934.jpg"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358_ca_object_representations_media_1808_large935.jpg"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58001_ca_object_representations_media_1809_large936.jpg"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662_ca_object_representations_media_1852_large937.jpg"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556_ca_object_representations_media_2059_large938.jpg"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464_ca_object_representations_media_2079_large939.jpg"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028_ca_object_representations_media_2082_large940.jpg"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332_ca_object_representations_media_2084_large941.jpg"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186_ca_object_representations_media_2086_large942.jpg"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307_ca_object_representations_media_2090_large943.jpg"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426_ca_object_representations_media_2094_large944.jpg"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878_ca_object_representations_media_2117_large945.jpg"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872_ca_object_representations_media_2132_large946.jpg"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027_ca_object_representations_media_2921_large947.jpg"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238_ca_object_representations_media_2122_large948.jpg"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464_ca_object_representations_media_2124_large949.jpg"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13015_ca_object_representations_media_3368_large950.jpg"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185_ca_object_representations_media_2135_large951.jpg"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805_ca_object_representations_media_2136_large952.jpg"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130_ca_object_representations_media_2137_large953.jpg"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026_ca_object_representations_media_2138_large954.jpg"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709_ca_object_representations_media_2139_large955.jpg"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219_ca_object_representations_media_2141_large956.jpg"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402_ca_object_representations_media_2142_large957.jpg"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942_ca_object_representations_media_2146_large958.jpg"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006_ca_object_representations_media_2147_large959.jpg"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240_ca_object_representations_media_2176_large960.jpg"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92534_ca_object_representations_media_2178_large961.jpg"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977_ca_object_representations_media_2179_large962.jpg"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950_ca_object_representations_media_2175_large963.jpg"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921_ca_object_representations_media_3394_large964.jpg"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821_ca_object_representations_media_1744_large965.jpg"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808_ca_object_representations_media_1783_large966.jpg"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983_ca_object_representations_media_1784_large967.jpg"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20842_ca_object_representations_media_1789_large968.jpg"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582_ca_object_representations_media_1786_large969.jpg"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980_ca_object_representations_media_2898_large970.jpg"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64627_ca_object_representations_media_1788_large971.jpg"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512_ca_object_representations_media_1791_large972.jpg"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338_ca_object_representations_media_1799_large973.jpg"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729_ca_object_representations_media_2020_large974.jpg"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923_ca_object_representations_media_2025_large975.jpg"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356_ca_object_representations_media_2257_large976.jpg"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16433_ca_object_representations_media_2235_large977.jpg"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784_ca_object_representations_media_2582_large978.jpg"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093_ca_object_representations_media_2028_large979.jpg"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57936_ca_object_representations_media_2029_large980.jpg"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404_ca_object_representations_media_2039_large981.jpg"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406_ca_object_representations_media_2450_large982.jpg"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734_ca_object_representations_media_2527_large983.jpg"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32359_ca_object_representations_media_2586_large984.jpg"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125_ca_object_representations_media_2241_large985.jpg"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548_ca_object_representations_media_2443_large986.jpg"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630_ca_object_representations_media_2242_large987.jpg"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730_ca_object_representations_media_3378_large988.jpg"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34791_ca_object_representations_media_2588_large989.jpg"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683_ca_object_representations_media_2417_large990.jpg"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401_ca_object_representations_media_2589_large991.jpg"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719_ca_object_representations_media_2590_large992.jpg"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349_ca_object_representations_media_2591_large993.jpg"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637_ca_object_representations_media_2592_large994.jpg"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260_ca_object_representations_media_2595_large995.jpg"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714_ca_object_representations_media_2597_large996.jpg"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47905_ca_object_representations_media_3210_large997.jpg"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202_ca_object_representations_media_3213_large998.jpg"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038_ca_object_representations_media_2953_large999.jpg"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123_ca_object_representations_media_3094_large1000.jpg"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80260_ca_object_representations_media_3217_large1001.jpg"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860_ca_object_representations_media_3174_large1002.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085_ca_object_representations_media_2981_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32166_ca_object_representations_media_917_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065_ca_object_representations_media_29_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523_ca_object_representations_media_30_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167_ca_object_representations_media_31_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349_ca_object_representations_media_32_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523_ca_object_representations_media_33_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196_ca_object_representations_media_1298_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961_ca_object_representations_media_35_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373_ca_object_representations_media_924_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375_ca_object_representations_media_37_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65975_ca_object_representations_media_926_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124_ca_object_representations_media_2035_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768_ca_object_representations_media_40_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163_ca_object_representations_media_1365_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425_ca_object_representations_media_2099_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065_ca_object_representations_media_43_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459_ca_object_representations_media_44_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264_ca_object_representations_media_45_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019_ca_object_representations_media_1274_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965_ca_object_representations_media_47_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403_ca_object_representations_media_48_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467_ca_object_representations_media_49_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_51_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760_ca_object_representations_media_2114_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778_ca_object_representations_media_1111_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286_ca_object_representations_media_53_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995_ca_object_representations_media_55_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275_ca_object_representations_media_2841_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214_ca_object_representations_media_2148_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336_ca_object_representations_media_2149_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600_ca_object_representations_media_2923_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467_ca_object_representations_media_3494_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748_ca_object_representations_media_60_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509_ca_object_representations_media_2150_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239_ca_object_representations_media_62_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79298_ca_object_representations_media_66_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856_ca_object_representations_media_70_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578_ca_object_representations_media_2151_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356_ca_object_representations_media_1288_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37047_ca_object_representations_media_3413_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028_ca_object_representations_media_79_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393_ca_object_representations_media_80_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449_ca_object_representations_media_81_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082_ca_object_representations_media_82_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977_ca_object_representations_media_83_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753_ca_object_representations_media_84_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180_ca_object_representations_media_88_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34653_ca_object_representations_media_2152_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488_ca_object_representations_media_93_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080_ca_object_representations_media_97_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727_ca_object_representations_media_935_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163_ca_object_representations_media_936_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469_ca_object_representations_media_2191_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_102_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759_ca_object_representations_media_107_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228_ca_object_representations_media_109_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786_ca_object_representations_media_3462_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175_ca_object_representations_media_2833_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474_ca_object_representations_media_122_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771_ca_object_representations_media_1002_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479_ca_object_representations_media_994_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715_ca_object_representations_media_1161_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37769_ca_object_representations_media_126_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948_ca_object_representations_media_1003_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933_ca_object_representations_media_2666_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846_ca_object_representations_media_129_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845_ca_object_representations_media_130_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898_ca_object_representations_media_3204_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891_ca_object_representations_media_139_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585_ca_object_representations_media_141_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604_ca_object_representations_media_143_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209_ca_object_representations_media_144_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079_ca_object_representations_media_1040_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208_ca_object_representations_media_1122_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420_ca_object_representations_media_145_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224_ca_object_representations_media_146_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609_ca_object_representations_media_937_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67032_ca_object_representations_media_1032_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382_ca_object_representations_media_147_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28789_ca_object_representations_media_148_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273_ca_object_representations_media_996_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78994_ca_object_representations_media_997_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238_ca_object_representations_media_2232_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79290_ca_object_representations_media_150_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51893_ca_object_representations_media_2262_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037_ca_object_representations_media_154_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93359_ca_object_representations_media_155_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066_ca_object_representations_media_1010_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962_ca_object_representations_media_157_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16030_ca_object_representations_media_939_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174_ca_object_representations_media_941_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439_ca_object_representations_media_161_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137_ca_object_representations_media_942_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51383_ca_object_representations_media_163_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913_ca_object_representations_media_2946_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853_ca_object_representations_media_1004_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424_ca_object_representations_media_985_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313_ca_object_representations_media_944_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351_ca_object_representations_media_173_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420_ca_object_representations_media_3173_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799_ca_object_representations_media_175_large102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174_ca_object_representations_media_1208_large103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64514_ca_object_representations_media_177_large104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779_ca_object_representations_media_2664_large105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389_ca_object_representations_media_3402_large106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103_ca_object_representations_media_191_large107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593_ca_object_representations_media_3655_large108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584_ca_object_representations_media_3491_large109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47794_ca_object_representations_media_195_large110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840_ca_object_representations_media_197_large111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106_ca_object_representations_media_2264_large112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976_ca_object_representations_media_209_large113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34125_ca_object_representations_media_3064_large114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324_ca_object_representations_media_1155_large115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64140_ca_object_representations_media_215_large116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745_ca_object_representations_media_216_large117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015_ca_object_representations_media_218_large118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78919_ca_object_representations_media_1457_large119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101_ca_object_representations_media_220_large120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67505_ca_object_representations_media_2268_large121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090_ca_object_representations_media_2832_large122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281_ca_object_representations_media_223_large123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969_ca_object_representations_media_1036_large124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628_ca_object_representations_media_1029_large125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59465_ca_object_representations_media_2243_large126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182_ca_object_representations_media_231_large127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798_ca_object_representations_media_2270_large128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773_ca_object_representations_media_1490_large129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50872_ca_object_representations_media_991_large130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86956_ca_object_representations_media_2274_large131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362_ca_object_representations_media_1063_large132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016_ca_object_representations_media_242_large133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348_ca_object_representations_media_2181_large134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523_ca_object_representations_media_3232_large135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949_ca_object_representations_media_254_large136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079_ca_object_representations_media_1062_large137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507_ca_object_representations_media_1071_large138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_1025_large139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918_ca_object_representations_media_1387_large140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610_ca_object_representations_media_1084_large141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892_ca_object_representations_media_1350_large142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22369_ca_object_representations_media_263_large143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679_ca_object_representations_media_1009_large144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93030_ca_object_representations_media_3139_large145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376_ca_object_representations_media_265_large146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397_ca_object_representations_media_2846_large147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977_ca_object_representations_media_1008_large155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933_ca_object_representations_media_1066_large156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686_ca_object_representations_media_1191_large157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363_ca_object_representations_media_1011_large158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134_ca_object_representations_media_3256_large159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780_ca_object_representations_media_3257_large160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715_ca_object_representations_media_3258_large161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43177_ca_object_representations_media_3259_large162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788_ca_object_representations_media_3260_large163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381_ca_object_representations_media_3261_large164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364_ca_object_representations_media_3262_large165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36514_ca_object_representations_media_3263_large166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96405_ca_object_representations_media_3264_large167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539_ca_object_representations_media_3265_large168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446_ca_object_representations_media_3266_large169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321_ca_object_representations_media_3267_large170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587_ca_object_representations_media_3268_large171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872_ca_object_representations_media_3269_large172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355_ca_object_representations_media_3270_large173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411_ca_object_representations_media_3271_large174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855_ca_object_representations_media_3272_large175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53536_ca_object_representations_media_3273_large176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843_ca_object_representations_media_3274_large177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016_ca_object_representations_media_3275_large178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975_ca_object_representations_media_3276_large179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420_ca_object_representations_media_3277_large180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424_ca_object_representations_media_3278_large181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755_ca_object_representations_media_3279_large182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73278_ca_object_representations_media_3280_large183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394_ca_object_representations_media_3281_large184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17352_ca_object_representations_media_3282_large185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87529_ca_object_representations_media_3283_large186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908_ca_object_representations_media_3284_large187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220_ca_object_representations_media_3285_large188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508_ca_object_representations_media_3286_large189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653_ca_object_representations_media_3287_large190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552_ca_object_representations_media_3288_large191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373_ca_object_representations_media_3289_large192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212_ca_object_representations_media_3290_large193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219_ca_object_representations_media_3291_large194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583_ca_object_representations_media_3292_large195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427_ca_object_representations_media_3293_large196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36628_ca_object_representations_media_3294_large197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415_ca_object_representations_media_3295_large198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643_ca_object_representations_media_3296_large199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55187_ca_object_representations_media_3297_large200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602_ca_object_representations_media_3298_large201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841_ca_object_representations_media_3299_large202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457_ca_object_representations_media_3300_large203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388_ca_object_representations_media_3310_large204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817_ca_object_representations_media_3311_large205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771_ca_object_representations_media_3312_large206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454_ca_object_representations_media_3313_large207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821_ca_object_representations_media_3314_large208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237_ca_object_representations_media_3315_large209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554_ca_object_representations_media_3316_large210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826_ca_object_representations_media_3317_large211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575_ca_object_representations_media_1192_large212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182_ca_object_representations_media_277_large213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646_ca_object_representations_media_280_large214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675_ca_object_representations_media_1054_large215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233_ca_object_representations_media_2276_large216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669_ca_object_representations_media_2277_large217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207_ca_object_representations_media_287_large218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906_ca_object_representations_media_2278_large219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586_ca_object_representations_media_292_large220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885_ca_object_representations_media_3581_large221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702_ca_object_representations_media_297_large222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212_ca_object_representations_media_302_large223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134_ca_object_representations_media_1392_large224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11755_ca_object_representations_media_305_large225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226_ca_object_representations_media_312_large226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93321_ca_object_representations_media_1479_large227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460_ca_object_representations_media_316_large228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362_ca_object_representations_media_321_large229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_1005_large230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170_ca_object_representations_media_322_large231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170_ca_object_representations_media_323_large232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20528_ca_object_representations_media_978_large233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510_ca_object_representations_media_977_large234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192_ca_object_representations_media_325_large235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80911_ca_object_representations_media_1360_large236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740_ca_object_representations_media_327_large237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596_ca_object_representations_media_331_large238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592_ca_object_representations_media_336_large239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248_ca_object_representations_media_348_large240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626_ca_object_representations_media_1279_large241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475_ca_object_representations_media_352_large242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472_ca_object_representations_media_2285_large243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057_ca_object_representations_media_360_large244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688_ca_object_representations_media_3419_large245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519_ca_object_representations_media_367_large246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390_ca_object_representations_media_2644_large247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728_ca_object_representations_media_1078_large248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233_ca_object_representations_media_1081_large249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49138_ca_object_representations_media_1454_large250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918_ca_object_representations_media_1455_large251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207_ca_object_representations_media_1363_large252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320_ca_object_representations_media_376_large253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493_ca_object_representations_media_993_large254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97803_ca_object_representations_media_2796_large255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659_ca_object_representations_media_379_large256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220_ca_object_representations_media_1297_large257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74653_ca_object_representations_media_2797_large258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993_ca_object_representations_media_2894_large259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022_ca_object_representations_media_383_large260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816_ca_object_representations_media_2606_large261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117_ca_object_representations_media_1193_large262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097_ca_object_representations_media_2226_large263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421_ca_object_representations_media_1246_large264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423_ca_object_representations_media_1194_large265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389_ca_object_representations_media_3140_large266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752_ca_object_representations_media_395_large267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089_ca_object_representations_media_400_large268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10861_ca_object_representations_media_407_large269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806_ca_object_representations_media_2289_large270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136_ca_object_representations_media_3453_large271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83050_ca_object_representations_media_411_large272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107_ca_object_representations_media_414_large273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626_ca_object_representations_media_2291_large274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089_ca_object_representations_media_423_large275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051_ca_object_representations_media_427_large276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69395_ca_object_representations_media_428_large277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56515_ca_object_representations_media_429_large278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646_ca_object_representations_media_432_large279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91594_ca_object_representations_media_433_large280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785_ca_object_representations_media_436_large281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225_ca_object_representations_media_437_large282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159_ca_object_representations_media_440_large283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105_ca_object_representations_media_2294_large284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761_ca_object_representations_media_2295_large285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956_ca_object_representations_media_444_large286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413_ca_object_representations_media_446_large287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25104_ca_object_representations_media_1019_large288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410_ca_object_representations_media_1462_large289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377_ca_object_representations_media_448_large290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805_ca_object_representations_media_1243_large291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29279_ca_object_representations_media_2382_large292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061_ca_object_representations_media_2625_large293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771_ca_object_representations_media_1361_large294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867_ca_object_representations_media_454_large295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410_ca_object_representations_media_455_large296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534_ca_object_representations_media_1177_large297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928_ca_object_representations_media_2216_large298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341_ca_object_representations_media_2194_large299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57660_ca_object_representations_media_2197_large300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76335_ca_object_representations_media_2214_large301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289_ca_object_representations_media_2215_large302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27439_ca_object_representations_media_2213_large303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28731_ca_object_representations_media_465_large304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706_ca_object_representations_media_467_large305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609_ca_object_representations_media_1640_large306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642_ca_object_representations_media_472_large307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792_ca_object_representations_media_477_large308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269_ca_object_representations_media_1195_large309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623_ca_object_representations_media_487_large310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53343_ca_object_representations_media_1197_large311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704_ca_object_representations_media_494_large312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92688_ca_object_representations_media_499_large313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397_ca_object_representations_media_14_large314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761_ca_object_representations_media_500_large315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52066_ca_object_representations_media_502_large316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237_ca_object_representations_media_2217_large317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036_ca_object_representations_media_2218_large318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938_ca_object_representations_media_2201_large319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902_ca_object_representations_media_2219_large320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115_ca_object_representations_media_2205_large321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61959_ca_object_representations_media_2221_large322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90699_ca_object_representations_media_2230_large323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945_ca_object_representations_media_2220_large324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417_ca_object_representations_media_2229_large325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085_ca_object_representations_media_2227_large326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_517_large327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783_ca_object_representations_media_2298_large328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129_ca_object_representations_media_527_large329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81426_ca_object_representations_media_530_large330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275_ca_object_representations_media_533_large331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428_ca_object_representations_media_992_large332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570_ca_object_representations_media_988_large333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18786_ca_object_representations_media_4_large334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793_ca_object_representations_media_542_large335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021_ca_object_representations_media_543_large336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284_ca_object_representations_media_544_large337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035_ca_object_representations_media_545_large338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607_ca_object_representations_media_547_large339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73158_ca_object_representations_media_553_large340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171_ca_object_representations_media_560_large341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816_ca_object_representations_media_561_large342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343_ca_object_representations_media_565_large343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505_ca_object_representations_media_567_large344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52235_ca_object_representations_media_570_large345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702_ca_object_representations_media_573_large346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447_ca_object_representations_media_575_large347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116_ca_object_representations_media_579_large348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73755_ca_object_representations_media_583_large349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484_ca_object_representations_media_590_large350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77644_ca_object_representations_media_594_large351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927_ca_object_representations_media_598_large352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879_ca_object_representations_media_602_large353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889_ca_object_representations_media_610_large354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295_ca_object_representations_media_613_large355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387_ca_object_representations_media_981_large356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274_ca_object_representations_media_620_large357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843_ca_object_representations_media_626_large358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477_ca_object_representations_media_632_large359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847_ca_object_representations_media_633_large360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200_ca_object_representations_media_1370_large361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473_ca_object_representations_media_644_large362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179_ca_object_representations_media_653_large363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12765_ca_object_representations_media_655_large364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363_ca_object_representations_media_656_large365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577_ca_object_representations_media_2983_large366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502_ca_object_representations_media_2246_large367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431_ca_object_representations_media_665_large368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676_ca_object_representations_media_669_large369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388_ca_object_representations_media_675_large370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696_ca_object_representations_media_685_large371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098_ca_object_representations_media_686_large372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017_ca_object_representations_media_693_large373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98017_ca_object_representations_media_698_large374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804_ca_object_representations_media_705_large375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245_ca_object_representations_media_1480_large376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828_ca_object_representations_media_709_large377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558_ca_object_representations_media_713_large378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445_ca_object_representations_media_1001_large379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33976_ca_object_representations_media_717_large380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834_ca_object_representations_media_720_large381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083_ca_object_representations_media_725_large382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719_ca_object_representations_media_990_large383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952_ca_object_representations_media_726_large384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768_ca_object_representations_media_728_large385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137_ca_object_representations_media_730_large386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626_ca_object_representations_media_1024_large387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244_ca_object_representations_media_734_large388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273_ca_object_representations_media_742_large389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721_ca_object_representations_media_747_large390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399_ca_object_representations_media_756_large391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811_ca_object_representations_media_757_large392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784_ca_object_representations_media_3025_large393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622_ca_object_representations_media_764_large394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984_ca_object_representations_media_2238_large395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067_ca_object_representations_media_765_large396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546_ca_object_representations_media_3136_large397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132_ca_object_representations_media_768_large398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891_ca_object_representations_media_771_large399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53180_ca_object_representations_media_774_large400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12763_ca_object_representations_media_778_large401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997_ca_object_representations_media_781_large402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69344_ca_object_representations_media_2043_large403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863_ca_object_representations_media_785_large404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622_ca_object_representations_media_1383_large405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769_ca_object_representations_media_788_large406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539_ca_object_representations_media_792_large407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323_ca_object_representations_media_3560_large408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782_ca_object_representations_media_3565_large409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693_ca_object_representations_media_808_large410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32323_ca_object_representations_media_1049_large411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40944_ca_object_representations_media_1074_large412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537_ca_object_representations_media_2011_large413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485_ca_object_representations_media_1051_large414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668_ca_object_representations_media_1050_large415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317_ca_object_representations_media_979_large416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77094_ca_object_representations_media_1048_large417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406_ca_object_representations_media_1052_large418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791_ca_object_representations_media_2823_large419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025_ca_object_representations_media_812_large420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512_ca_object_representations_media_816_large421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535_ca_object_representations_media_822_large422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370_ca_object_representations_media_1301_large423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356_ca_object_representations_media_831_large424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163_ca_object_representations_media_834_large425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727_ca_object_representations_media_2006_large426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747_ca_object_representations_media_846_large427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671_ca_object_representations_media_1366_large428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372_ca_object_representations_media_852_large429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64716_ca_object_representations_media_8_large430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758_ca_object_representations_media_859_large431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559_ca_object_representations_media_1970_large432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713_ca_object_representations_media_860_large433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873_ca_object_representations_media_867_large434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118_ca_object_representations_media_868_large435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855_ca_object_representations_media_869_large436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48736_ca_object_representations_media_1889_large437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24436_ca_object_representations_media_1875_large438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765_ca_object_representations_media_1756_large439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795_ca_object_representations_media_2682_large440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432_ca_object_representations_media_967_large441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334_ca_object_representations_media_1319_large442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029_ca_object_representations_media_1090_large443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752_ca_object_representations_media_1087_large444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910_ca_object_representations_media_1093_large445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078_ca_object_representations_media_1226_large446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435_ca_object_representations_media_1097_large447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551_ca_object_representations_media_1101_large448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418_ca_object_representations_media_1334_large449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277_ca_object_representations_media_1221_large450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815_ca_object_representations_media_890_large451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28644_ca_object_representations_media_885_large463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997_ca_object_representations_media_976_large464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423_ca_object_representations_media_910_large465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817_ca_object_representations_media_1012_large466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865_ca_object_representations_media_1346_large467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746_ca_object_representations_media_2251_large468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129_ca_object_representations_media_1313_large469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37992_ca_object_representations_media_1311_large470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54842_ca_object_representations_media_1352_large471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984_ca_object_representations_media_1376_large472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22052_ca_object_representations_media_1493_large473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56226_ca_object_representations_media_1499_large474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816_ca_object_representations_media_1406_large475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292_ca_object_representations_media_2789_large476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091_ca_object_representations_media_2697_large477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576_ca_object_representations_media_2700_large478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740_ca_object_representations_media_2710_large479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727_ca_object_representations_media_2712_large480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303_ca_object_representations_media_2389_large481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2733_large482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140_ca_object_representations_media_2669_large483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469_ca_object_representations_media_2677_large484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80845_ca_object_representations_media_2718_large485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389_ca_object_representations_media_2728_large486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872_ca_object_representations_media_2721_large487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99679_ca_object_representations_media_2814_large488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366_ca_object_representations_media_2694_large489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286_ca_object_representations_media_2729_large490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929_ca_object_representations_media_3241_large491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644_ca_object_representations_media_2740_large492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046_ca_object_representations_media_3079_large493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179_ca_object_representations_media_2763_large494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817_ca_object_representations_media_2785_large495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305_ca_object_representations_media_3108_large496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164_ca_object_representations_media_2867_large497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810_ca_object_representations_media_3012_large498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25375_ca_object_representations_media_3587_large499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454_ca_object_representations_media_3229_large500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94092_ca_object_representations_media_3480_large501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334_ca_object_representations_media_3481_large502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59412_ca_object_representations_media_3482_large503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48043_ca_object_representations_media_3483_large504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358_ca_object_representations_media_3576_large505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170_ca_object_representations_media_3496_large506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82290_ca_object_representations_media_3234_large507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763_ca_object_representations_media_3575_large508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727_ca_object_representations_media_3319_large509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710_ca_object_representations_media_3323_large510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855_ca_object_representations_media_3327_large511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430_ca_object_representations_media_3331_large512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519_ca_object_representations_media_3324_large513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268_ca_object_representations_media_3604_large514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574_ca_object_representations_media_3518_large515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301_ca_object_representations_media_3548_large516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_3505_large517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930_ca_object_representations_media_3503_large518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047_ca_object_representations_media_3502_large519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750_ca_object_representations_media_3532_large520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578_ca_object_representations_media_3542_large521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851_ca_object_representations_media_3531_large522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228_ca_object_representations_media_3528_large523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585_ca_object_representations_media_3534_large524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396_ca_object_representations_media_3556_large525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657_ca_object_representations_media_3572_large526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33118_ca_object_representations_media_3530_large527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977_ca_object_representations_media_3535_large528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003_ca_object_representations_media_3579_large529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145_ca_object_representations_media_3586_large530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209_ca_object_representations_media_3643_large531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942_ca_object_representations_media_3640_large532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90965_ca_object_representations_media_3659_large533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008_ca_object_representations_media_3611_large534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210_ca_object_representations_media_3613_large535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111_ca_object_representations_media_3619_large536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12669_ca_object_representations_media_3598_large537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849_ca_object_representations_media_3622_large538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626_ca_object_representations_media_3631_large539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449_ca_object_representations_media_3637_large540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147_ca_object_representations_media_3634_large541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138_ca_object_representations_media_3647_large542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23584_ca_object_representations_media_3698_large543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379_ca_object_representations_media_3678_large544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858_ca_object_representations_media_3681_large545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741_ca_object_representations_media_3718_large546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236_ca_object_representations_media_3664_large547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701_ca_object_representations_media_3667_large548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767_ca_object_representations_media_3709_large549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831_ca_object_representations_media_3726_large550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032_ca_object_representations_media_3842_large551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936_ca_object_representations_media_3773_large552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_3764_large553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705_ca_object_representations_media_3760_large554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694_ca_object_representations_media_3780_large555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57921_ca_object_representations_media_3839_large556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580_ca_object_representations_media_874_large557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598_ca_object_representations_media_3785_large558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475_ca_object_representations_media_3787_large559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671_ca_object_representations_media_3788_large560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61708_ca_object_representations_media_3789_large561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41050_ca_object_representations_media_3790_large562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19173_ca_object_representations_media_3793_large563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74325_ca_object_representations_media_3794_large564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763_ca_object_representations_media_5_large565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602_ca_object_representations_media_3836_large566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43161_ca_object_representations_media_3791_large567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078_ca_object_representations_media_3795_large568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678_ca_object_representations_media_3796_large569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291_ca_object_representations_media_3797_large570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953_ca_object_representations_media_3798_large571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77727_ca_object_representations_media_3799_large572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98860_ca_object_representations_media_3803_large573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85299_ca_object_representations_media_3804_large574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83343_ca_object_representations_media_3806_large575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433_ca_object_representations_media_3809_large576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510_ca_object_representations_media_3812_large577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723_ca_object_representations_media_3816_large578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46911_ca_object_representations_media_3819_large579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70719_ca_object_representations_media_3822_large580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49310_ca_object_representations_media_3826_large581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12180_ca_object_representations_media_3829_large582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407_ca_object_representations_media_3832_large583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651_ca_object_representations_media_3835_large584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795_ca_object_representations_media_786_large585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901_ca_object_representations_media_3439_large586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94849_ca_object_representations_media_2810_large587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073_ca_object_representations_media_3676_large588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959_ca_object_representations_media_3758_large589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046_ca_object_representations_media_1507_large590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43890_ca_object_representations_media_1508_large591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111_ca_object_representations_media_1509_large592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863_ca_object_representations_media_1510_large593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44979_ca_object_representations_media_1512_large594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970_ca_object_representations_media_1513_large595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574_ca_object_representations_media_1515_large596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589_ca_object_representations_media_1516_large597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749_ca_object_representations_media_1518_large598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219_ca_object_representations_media_1521_large599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464_ca_object_representations_media_1525_large600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89986_ca_object_representations_media_1526_large601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572_ca_object_representations_media_1530_large602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48594_ca_object_representations_media_1532_large603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147_ca_object_representations_media_1537_large604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10352_ca_object_representations_media_1538_large605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435_ca_object_representations_media_1540_large606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613_ca_object_representations_media_1542_large607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530_ca_object_representations_media_1544_large608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764_ca_object_representations_media_1546_large609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440_ca_object_representations_media_1548_large610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294_ca_object_representations_media_1550_large611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892_ca_object_representations_media_1554_large612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127_ca_object_representations_media_1556_large613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453_ca_object_representations_media_1560_large614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490_ca_object_representations_media_1562_large615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376_ca_object_representations_media_1564_large616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128_ca_object_representations_media_1566_large617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468_ca_object_representations_media_1568_large618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027_ca_object_representations_media_1617_large619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363_ca_object_representations_media_1569_large620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649_ca_object_representations_media_1570_large621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076_ca_object_representations_media_1571_large622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009_ca_object_representations_media_1572_large623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53585_ca_object_representations_media_1574_large624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89435_ca_object_representations_media_1575_large625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21625_ca_object_representations_media_1576_large626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973_ca_object_representations_media_1577_large627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930_ca_object_representations_media_1578_large628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24845_ca_object_representations_media_1580_large629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045_ca_object_representations_media_1581_large630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567_ca_object_representations_media_1582_large631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883_ca_object_representations_media_1583_large632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184_ca_object_representations_media_1586_large633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189_ca_object_representations_media_1589_large634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676_ca_object_representations_media_1592_large635.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57486_ca_object_representations_media_1594_large636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738_ca_object_representations_media_1597_large637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502_ca_object_representations_media_1599_large638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255_ca_object_representations_media_1601_large639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248_ca_object_representations_media_1605_large640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425_ca_object_representations_media_1607_large641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992_ca_object_representations_media_1609_large642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953_ca_object_representations_media_1611_large643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976_ca_object_representations_media_1613_large644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10501_ca_object_representations_media_1615_large645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88679_ca_object_representations_media_1618_large646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44353_ca_object_representations_media_1620_large647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908_ca_object_representations_media_1622_large648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802_ca_object_representations_media_1624_large649.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286_ca_object_representations_media_1626_large650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645_ca_object_representations_media_1627_large651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057_ca_object_representations_media_1629_large652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86423_ca_object_representations_media_1631_large653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306_ca_object_representations_media_1633_large654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594_ca_object_representations_media_1635_large655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866_ca_object_representations_media_1641_large656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738_ca_object_representations_media_1644_large657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776_ca_object_representations_media_1646_large658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734_ca_object_representations_media_1660_large659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752_ca_object_representations_media_1662_large660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367_ca_object_representations_media_1664_large661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519_ca_object_representations_media_1666_large662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219_ca_object_representations_media_1667_large663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075_ca_object_representations_media_1668_large664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486_ca_object_representations_media_1671_large665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814_ca_object_representations_media_1673_large666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364_ca_object_representations_media_1675_large667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475_ca_object_representations_media_1676_large668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522_ca_object_representations_media_1678_large669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83365_ca_object_representations_media_1680_large670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081_ca_object_representations_media_1682_large671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555_ca_object_representations_media_1684_large672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819_ca_object_representations_media_1686_large673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778_ca_object_representations_media_1688_large674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402_ca_object_representations_media_1689_large675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088_ca_object_representations_media_1699_large676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608_ca_object_representations_media_1700_large677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888_ca_object_representations_media_1701_large678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964_ca_object_representations_media_1703_large679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813_ca_object_representations_media_1704_large680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989_ca_object_representations_media_1706_large681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88447_ca_object_representations_media_1708_large682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271_ca_object_representations_media_1710_large683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35013_ca_object_representations_media_1768_large684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693_ca_object_representations_media_1776_large685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937_ca_object_representations_media_1712_large686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132_ca_object_representations_media_1775_large687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449_ca_object_representations_media_1779_large688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031_ca_object_representations_media_1714_large689.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493_ca_object_representations_media_1774_large690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369_ca_object_representations_media_1773_large691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217_ca_object_representations_media_1772_large692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33998_ca_object_representations_media_1781_large693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978_ca_object_representations_media_1715_large694.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544_ca_object_representations_media_1770_large695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716_ca_object_representations_media_1716_large696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727_ca_object_representations_media_1720_large697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093_ca_object_representations_media_1724_large698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703_ca_object_representations_media_1777_large699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981_ca_object_representations_media_1718_large700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86212_ca_object_representations_media_1769_large701.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79937_ca_object_representations_media_1723_large702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133_ca_object_representations_media_1722_large703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944_ca_object_representations_media_1721_large704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380_ca_object_representations_media_1717_large705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780_ca_object_representations_media_1719_large706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757_ca_object_representations_media_1771_large707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787_ca_object_representations_media_1778_large708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575_ca_object_representations_media_1766_large709.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396_ca_object_representations_media_1765_large710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968_ca_object_representations_media_1713_large711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24347_ca_object_representations_media_1113_large712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711_ca_object_representations_media_1415_large713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649_ca_object_representations_media_1843_large714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803_ca_object_representations_media_1854_large715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085_ca_object_representations_media_1126_large716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205_ca_object_representations_media_1127_large717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343_ca_object_representations_media_1451_large718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58760_ca_object_representations_media_1447_large719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912_ca_object_representations_media_1844_large720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250_ca_object_representations_media_1420_large721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764_ca_object_representations_media_1419_large722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45880_ca_object_representations_media_1913_large723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034_ca_object_representations_media_1422_large724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120_ca_object_representations_media_1423_large725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264_ca_object_representations_media_1139_large726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826_ca_object_representations_media_1396_large727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213_ca_object_representations_media_1142_large728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968_ca_object_representations_media_1143_large729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386_ca_object_representations_media_1958_large730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617_ca_object_representations_media_1928_large731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072_ca_object_representations_media_1427_large732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975_ca_object_representations_media_1931_large733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797_ca_object_representations_media_1372_large734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80388_ca_object_representations_media_1944_large735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542_ca_object_representations_media_1434_large736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433_ca_object_representations_media_1505_large737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046_ca_object_representations_media_1160_large738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714_ca_object_representations_media_1449_large739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660_ca_object_representations_media_1450_large740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870_ca_object_representations_media_1165_large741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57826_ca_object_representations_media_1166_large742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837_ca_object_representations_media_1167_large743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373_ca_object_representations_media_1168_large744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72587_ca_object_representations_media_1400_large745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031_ca_object_representations_media_1440_large746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544_ca_object_representations_media_1437_large747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62155_ca_object_representations_media_1438_large748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36830_ca_object_representations_media_1172_large749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133_ca_object_representations_media_1173_large750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533_ca_object_representations_media_1174_large751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157_ca_object_representations_media_1175_large752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932_ca_object_representations_media_1176_large753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120_ca_object_representations_media_2233_large754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703_ca_object_representations_media_3443_large755.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185_ca_object_representations_media_1182_large756.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566_ca_object_representations_media_1445_large757.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680_ca_object_representations_media_2851_large758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880_ca_object_representations_media_2631_large759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610_ca_object_representations_media_2231_large760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72152_ca_object_representations_media_3164_large761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395_ca_object_representations_media_1188_large762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838_ca_object_representations_media_1217_large763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410_ca_object_representations_media_2036_large764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264_ca_object_representations_media_1200_large765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980_ca_object_representations_media_2037_large766.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972_ca_object_representations_media_1202_large767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675_ca_object_representations_media_1203_large768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257_ca_object_representations_media_1204_large769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53989_ca_object_representations_media_1205_large770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990_ca_object_representations_media_1206_large771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267_ca_object_representations_media_1207_large772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737_ca_object_representations_media_2046_large773.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911_ca_object_representations_media_1213_large774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890_ca_object_representations_media_1214_large775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533_ca_object_representations_media_1215_large776.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10459_ca_object_representations_media_2047_large777.jpg"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533_ca_object_representations_media_2048_large778.jpg"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916_ca_object_representations_media_2049_large779.jpg"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236_ca_object_representations_media_2050_large780.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217_ca_object_representations_media_1961_large781.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434_ca_object_representations_media_2052_large782.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484_ca_object_representations_media_3597_large783.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539_ca_object_representations_media_1231_large784.jpg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494_ca_object_representations_media_1228_large785.jpg"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514_ca_object_representations_media_1230_large786.jpg"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013_ca_object_representations_media_1410_large787.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633_ca_object_representations_media_2061_large788.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811_ca_object_representations_media_2062_large789.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297_ca_object_representations_media_2064_large790.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86510_ca_object_representations_media_2066_large791.jpg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861_ca_object_representations_media_2068_large792.jpg"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520_ca_object_representations_media_2069_large793.jpg"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788_ca_object_representations_media_1345_large794.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213_ca_object_representations_media_2915_large795.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070_ca_object_representations_media_2072_large796.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713_ca_object_representations_media_2073_large797.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567_ca_object_representations_media_2074_large798.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73485_ca_object_representations_media_2075_large799.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233_ca_object_representations_media_2076_large800.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634_ca_object_representations_media_25_large801.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983_ca_object_representations_media_1268_large802.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827_ca_object_representations_media_1229_large803.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187_ca_object_representations_media_1344_large804.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817_ca_object_representations_media_1234_large805.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851_ca_object_representations_media_1236_large806.jpg"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552_ca_object_representations_media_1341_large807.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938_ca_object_representations_media_1251_large808.jpg"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545_ca_object_representations_media_1252_large809.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247_ca_object_representations_media_1269_large810.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245_ca_object_representations_media_1248_large811.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992_ca_object_representations_media_3346_large812.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15766_ca_object_representations_media_1339_large813.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000_ca_object_representations_media_1266_large814.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110_ca_object_representations_media_3165_large815.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421_ca_object_representations_media_1271_large816.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250_ca_object_representations_media_1273_large817.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135_ca_object_representations_media_2639_large818.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550_ca_object_representations_media_2640_large819.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993_ca_object_representations_media_2643_large820.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46034_ca_object_representations_media_2645_large821.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088_ca_object_representations_media_2648_large822.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388_ca_object_representations_media_1239_large823.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310_ca_object_representations_media_1343_large824.jpg"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473_ca_object_representations_media_1340_large825.jpg"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506_ca_object_representations_media_1337_large826.jpg"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106_ca_object_representations_media_1804_large827.jpg"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801_ca_object_representations_media_2385_large828.jpg"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231_ca_object_representations_media_1272_large829.jpg"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876_ca_object_representations_media_2386_large830.jpg"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795_ca_object_representations_media_2402_large831.jpg"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511_ca_object_representations_media_1486_large832.jpg"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128_ca_object_representations_media_1238_large833.jpg"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229_ca_object_representations_media_1810_large834.jpg"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256_ca_object_representations_media_2397_large835.jpg"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15058_ca_object_representations_media_2405_large836.jpg"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368_ca_object_representations_media_2406_large837.jpg"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939_ca_object_representations_media_2407_large838.jpg"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811_ca_object_representations_media_2408_large839.jpg"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322_ca_object_representations_media_2409_large840.jpg"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936_ca_object_representations_media_2410_large841.jpg"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333_ca_object_representations_media_2411_large842.jpg"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689_ca_object_representations_media_2412_large843.jpg"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533_ca_object_representations_media_2414_large844.jpg"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794_ca_object_representations_media_2415_large845.jpg"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271_ca_object_representations_media_2422_large846.jpg"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434_ca_object_representations_media_2423_large847.jpg"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62356_ca_object_representations_media_2424_large848.jpg"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005_ca_object_representations_media_2429_large849.jpg"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903_ca_object_representations_media_2431_large850.jpg"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515_ca_object_representations_media_2433_large851.jpg"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394_ca_object_representations_media_2436_large852.jpg"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_2437_large853.jpg"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229_ca_object_representations_media_2438_large854.jpg"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514_ca_object_representations_media_2453_large855.jpg"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680_ca_object_representations_media_2455_large856.jpg"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504_ca_object_representations_media_2457_large857.jpg"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130_ca_object_representations_media_2458_large858.jpg"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123_ca_object_representations_media_2462_large859.jpg"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219_ca_object_representations_media_2463_large860.jpg"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246_ca_object_representations_media_2465_large861.jpg"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305_ca_object_representations_media_2466_large862.jpg"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975_ca_object_representations_media_2467_large863.jpg"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571_ca_object_representations_media_2468_large864.jpg"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619_ca_object_representations_media_2469_large865.jpg"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286_ca_object_representations_media_2471_large866.jpg"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567_ca_object_representations_media_2473_large867.jpg"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947_ca_object_representations_media_2474_large868.jpg"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242_ca_object_representations_media_2475_large869.jpg"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203_ca_object_representations_media_2476_large870.jpg"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528_ca_object_representations_media_2478_large871.jpg"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472_ca_object_representations_media_2481_large872.jpg"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77106_ca_object_representations_media_2482_large873.jpg"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291_ca_object_representations_media_2483_large874.jpg"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451_ca_object_representations_media_2486_large875.jpg"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620_ca_object_representations_media_2487_large876.jpg"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319_ca_object_representations_media_2512_large877.jpg"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242_ca_object_representations_media_2489_large878.jpg"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575_ca_object_representations_media_2514_large879.jpg"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820_ca_object_representations_media_2516_large880.jpg"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96371_ca_object_representations_media_2517_large881.jpg"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649_ca_object_representations_media_2518_large882.jpg"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047_ca_object_representations_media_2519_large883.jpg"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762_ca_object_representations_media_2520_large884.jpg"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427_ca_object_representations_media_2521_large885.jpg"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393_ca_object_representations_media_2609_large886.jpg"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667_ca_object_representations_media_2535_large887.jpg"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444_ca_object_representations_media_2612_large888.jpg"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35226_ca_object_representations_media_2613_large889.jpg"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605_ca_object_representations_media_2536_large890.jpg"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117_ca_object_representations_media_2537_large891.jpg"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92740_ca_object_representations_media_2538_large892.jpg"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027_ca_object_representations_media_2541_large893.jpg"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288_ca_object_representations_media_2542_large894.jpg"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944_ca_object_representations_media_2543_large895.jpg"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543_ca_object_representations_media_2544_large896.jpg"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473_ca_object_representations_media_2546_large897.jpg"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387_ca_object_representations_media_2547_large898.jpg"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441_ca_object_representations_media_2549_large899.jpg"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2550_large900.jpg"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074_ca_object_representations_media_2551_large901.jpg"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355_ca_object_representations_media_2552_large902.jpg"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664_ca_object_representations_media_2555_large903.jpg"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450_ca_object_representations_media_2556_large904.jpg"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228_ca_object_representations_media_2557_large905.jpg"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43242_ca_object_representations_media_2558_large906.jpg"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230_ca_object_representations_media_2560_large907.jpg"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91279_ca_object_representations_media_2566_large908.jpg"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059_ca_object_representations_media_2655_large909.jpg"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056_ca_object_representations_media_2569_large910.jpg"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085_ca_object_representations_media_2572_large911.jpg"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83315_ca_object_representations_media_2573_large912.jpg"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98198_ca_object_representations_media_2574_large913.jpg"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39049_ca_object_representations_media_2576_large914.jpg"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815_ca_object_representations_media_2577_large915.jpg"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40328_ca_object_representations_media_2579_large916.jpg"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511_ca_object_representations_media_2580_large917.jpg"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038_ca_object_representations_media_2581_large918.jpg"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489_ca_object_representations_media_3387_large919.jpg"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516_ca_object_representations_media_2636_large920.jpg"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549_ca_object_representations_media_1726_large921.jpg"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876_ca_object_representations_media_1727_large922.jpg"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571_ca_object_representations_media_1728_large923.jpg"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546_ca_object_representations_media_1741_large924.jpg"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009_ca_object_representations_media_1742_large925.jpg"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842_ca_object_representations_media_1753_large926.jpg"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746_ca_object_representations_media_1754_large927.jpg"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133_ca_object_representations_media_1748_large928.jpg"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673_ca_object_representations_media_1749_large929.jpg"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674_ca_object_representations_media_1750_large930.jpg"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652_ca_object_representations_media_1751_large931.jpg"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265_ca_object_representations_media_1752_large932.jpg"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66809_ca_object_representations_media_1803_large933.jpg"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266_ca_object_representations_media_1805_large934.jpg"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497_ca_object_representations_media_1806_large935.jpg"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772_ca_object_representations_media_1807_large936.jpg"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358_ca_object_representations_media_1808_large937.jpg"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58001_ca_object_representations_media_1809_large938.jpg"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662_ca_object_representations_media_1852_large939.jpg"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556_ca_object_representations_media_2059_large940.jpg"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464_ca_object_representations_media_2079_large941.jpg"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028_ca_object_representations_media_2082_large942.jpg"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332_ca_object_representations_media_2084_large943.jpg"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186_ca_object_representations_media_2086_large944.jpg"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307_ca_object_representations_media_2090_large945.jpg"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426_ca_object_representations_media_2094_large946.jpg"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878_ca_object_representations_media_2117_large947.jpg"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872_ca_object_representations_media_2132_large948.jpg"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027_ca_object_representations_media_2921_large949.jpg"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238_ca_object_representations_media_2122_large950.jpg"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464_ca_object_representations_media_2124_large951.jpg"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13015_ca_object_representations_media_3368_large952.jpg"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185_ca_object_representations_media_2135_large953.jpg"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805_ca_object_representations_media_2136_large954.jpg"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130_ca_object_representations_media_2137_large955.jpg"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026_ca_object_representations_media_2138_large956.jpg"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709_ca_object_representations_media_2139_large957.jpg"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219_ca_object_representations_media_2141_large958.jpg"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402_ca_object_representations_media_2142_large959.jpg"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942_ca_object_representations_media_2146_large960.jpg"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006_ca_object_representations_media_2147_large961.jpg"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240_ca_object_representations_media_2176_large962.jpg"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92534_ca_object_representations_media_2178_large963.jpg"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977_ca_object_representations_media_2179_large964.jpg"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950_ca_object_representations_media_2175_large965.jpg"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921_ca_object_representations_media_3394_large966.jpg"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821_ca_object_representations_media_1744_large967.jpg"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808_ca_object_representations_media_1783_large968.jpg"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983_ca_object_representations_media_1784_large969.jpg"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20842_ca_object_representations_media_1789_large970.jpg"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582_ca_object_representations_media_1786_large971.jpg"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980_ca_object_representations_media_2898_large972.jpg"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64627_ca_object_representations_media_1788_large973.jpg"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512_ca_object_representations_media_1791_large974.jpg"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338_ca_object_representations_media_1799_large975.jpg"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729_ca_object_representations_media_2020_large976.jpg"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923_ca_object_representations_media_2025_large977.jpg"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356_ca_object_representations_media_2257_large978.jpg"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16433_ca_object_representations_media_2235_large979.jpg"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784_ca_object_representations_media_2582_large980.jpg"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093_ca_object_representations_media_2028_large981.jpg"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57936_ca_object_representations_media_2029_large982.jpg"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404_ca_object_representations_media_2039_large983.jpg"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406_ca_object_representations_media_2450_large984.jpg"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734_ca_object_representations_media_2527_large985.jpg"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32359_ca_object_representations_media_2586_large986.jpg"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125_ca_object_representations_media_2241_large987.jpg"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548_ca_object_representations_media_2443_large988.jpg"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630_ca_object_representations_media_2242_large989.jpg"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730_ca_object_representations_media_3378_large990.jpg"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34791_ca_object_representations_media_2588_large991.jpg"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683_ca_object_representations_media_2417_large992.jpg"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401_ca_object_representations_media_2589_large993.jpg"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719_ca_object_representations_media_2590_large994.jpg"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349_ca_object_representations_media_2591_large995.jpg"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637_ca_object_representations_media_2592_large996.jpg"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260_ca_object_representations_media_2595_large997.jpg"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714_ca_object_representations_media_2597_large998.jpg"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47905_ca_object_representations_media_3210_large999.jpg"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202_ca_object_representations_media_3213_large1000.jpg"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038_ca_object_representations_media_2953_large1001.jpg"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123_ca_object_representations_media_3094_large1002.jpg"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80260_ca_object_representations_media_3217_large1003.jpg"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860_ca_object_representations_media_3174_large1004.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3238500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23160,13590 +23179,13650 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>595</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="imageA596" descr="imageA596"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="551" name="imageA596" descr="imageA596"/>
-[...23 lines deleted...]
-      <xdr:row>596</xdr:row>
+        <xdr:cNvPr id="552" name="imageA597" descr="imageA597"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>597</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="552" name="imageA597" descr="imageA597"/>
-[...23 lines deleted...]
-      <xdr:row>597</xdr:row>
+        <xdr:cNvPr id="553" name="imageA598" descr="imageA598"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>598</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="553" name="imageA598" descr="imageA598"/>
-[...23 lines deleted...]
-      <xdr:row>598</xdr:row>
+        <xdr:cNvPr id="554" name="imageA599" descr="imageA599"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>599</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="554" name="imageA599" descr="imageA599"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <xdr:cNvPr id="555" name="imageA600" descr="imageA600"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>600</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="imageA601" descr="imageA601"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="9963150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="555" name="imageA601" descr="imageA601"/>
-[...23 lines deleted...]
-      <xdr:row>601</xdr:row>
+        <xdr:cNvPr id="557" name="imageA603" descr="imageA603"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>603</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9029700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="556" name="imageA602" descr="imageA602"/>
-[...23 lines deleted...]
-      <xdr:row>602</xdr:row>
+        <xdr:cNvPr id="558" name="imageA604" descr="imageA604"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>604</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="557" name="imageA603" descr="imageA603"/>
-[...23 lines deleted...]
-      <xdr:row>603</xdr:row>
+        <xdr:cNvPr id="559" name="imageA605" descr="imageA605"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>605</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="558" name="imageA604" descr="imageA604"/>
-[...23 lines deleted...]
-      <xdr:row>604</xdr:row>
+        <xdr:cNvPr id="560" name="imageA606" descr="imageA606"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>606</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="559" name="imageA605" descr="imageA605"/>
-[...23 lines deleted...]
-      <xdr:row>605</xdr:row>
+        <xdr:cNvPr id="561" name="imageA607" descr="imageA607"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>607</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="560" name="imageA606" descr="imageA606"/>
-[...23 lines deleted...]
-      <xdr:row>607</xdr:row>
+        <xdr:cNvPr id="562" name="imageA608" descr="imageA608"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>609</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4924425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="561" name="imageA608" descr="imageA608"/>
-[...23 lines deleted...]
-      <xdr:row>608</xdr:row>
+        <xdr:cNvPr id="563" name="imageA610" descr="imageA610"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>610</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4676775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="562" name="imageA609" descr="imageA609"/>
-[...23 lines deleted...]
-      <xdr:row>609</xdr:row>
+        <xdr:cNvPr id="564" name="imageA611" descr="imageA611"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>611</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="563" name="imageA610" descr="imageA610"/>
-[...23 lines deleted...]
-      <xdr:row>610</xdr:row>
+        <xdr:cNvPr id="565" name="imageA612" descr="imageA612"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>612</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9620250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="564" name="imageA611" descr="imageA611"/>
-[...23 lines deleted...]
-      <xdr:row>611</xdr:row>
+        <xdr:cNvPr id="566" name="imageA613" descr="imageA613"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>613</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="11849100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="565" name="imageA612" descr="imageA612"/>
-[...23 lines deleted...]
-      <xdr:row>612</xdr:row>
+        <xdr:cNvPr id="567" name="imageA614" descr="imageA614"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>614</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="13125450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="566" name="imageA613" descr="imageA613"/>
-[...23 lines deleted...]
-      <xdr:row>613</xdr:row>
+        <xdr:cNvPr id="568" name="imageA615" descr="imageA615"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>615</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5829300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="567" name="imageA614" descr="imageA614"/>
-[...23 lines deleted...]
-      <xdr:row>614</xdr:row>
+        <xdr:cNvPr id="569" name="imageA616" descr="imageA616"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>616</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="568" name="imageA615" descr="imageA615"/>
-[...23 lines deleted...]
-      <xdr:row>616</xdr:row>
+        <xdr:cNvPr id="570" name="imageA617" descr="imageA617"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>618</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="569" name="imageA617" descr="imageA617"/>
-[...23 lines deleted...]
-      <xdr:row>617</xdr:row>
+        <xdr:cNvPr id="571" name="imageA619" descr="imageA619"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>619</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6486525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="570" name="imageA618" descr="imageA618"/>
-[...23 lines deleted...]
-      <xdr:row>618</xdr:row>
+        <xdr:cNvPr id="572" name="imageA620" descr="imageA620"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>620</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3971925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="571" name="imageA619" descr="imageA619"/>
-[...23 lines deleted...]
-      <xdr:row>619</xdr:row>
+        <xdr:cNvPr id="573" name="imageA621" descr="imageA621"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>621</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6677025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="572" name="imageA620" descr="imageA620"/>
-[...23 lines deleted...]
-      <xdr:row>620</xdr:row>
+        <xdr:cNvPr id="574" name="imageA622" descr="imageA622"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>622</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="573" name="imageA621" descr="imageA621"/>
-[...23 lines deleted...]
-      <xdr:row>621</xdr:row>
+        <xdr:cNvPr id="575" name="imageA623" descr="imageA623"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>623</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="574" name="imageA622" descr="imageA622"/>
-[...23 lines deleted...]
-      <xdr:row>622</xdr:row>
+        <xdr:cNvPr id="576" name="imageA624" descr="imageA624"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>624</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="575" name="imageA623" descr="imageA623"/>
-[...23 lines deleted...]
-      <xdr:row>623</xdr:row>
+        <xdr:cNvPr id="577" name="imageA625" descr="imageA625"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>625</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5600700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="576" name="imageA624" descr="imageA624"/>
-[...23 lines deleted...]
-      <xdr:row>624</xdr:row>
+        <xdr:cNvPr id="578" name="imageA626" descr="imageA626"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>626</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5153025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="577" name="imageA625" descr="imageA625"/>
-[...23 lines deleted...]
-      <xdr:row>625</xdr:row>
+        <xdr:cNvPr id="579" name="imageA627" descr="imageA627"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>627</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="578" name="imageA626" descr="imageA626"/>
-[...23 lines deleted...]
-      <xdr:row>626</xdr:row>
+        <xdr:cNvPr id="580" name="imageA628" descr="imageA628"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>628</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="579" name="imageA627" descr="imageA627"/>
-[...23 lines deleted...]
-      <xdr:row>627</xdr:row>
+        <xdr:cNvPr id="581" name="imageA629" descr="imageA629"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>629</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="580" name="imageA628" descr="imageA628"/>
-[...23 lines deleted...]
-      <xdr:row>628</xdr:row>
+        <xdr:cNvPr id="582" name="imageA630" descr="imageA630"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>630</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="581" name="imageA629" descr="imageA629"/>
-[...23 lines deleted...]
-      <xdr:row>629</xdr:row>
+        <xdr:cNvPr id="583" name="imageA631" descr="imageA631"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>631</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8648700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="582" name="imageA630" descr="imageA630"/>
-[...23 lines deleted...]
-      <xdr:row>630</xdr:row>
+        <xdr:cNvPr id="584" name="imageA632" descr="imageA632"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>632</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10029825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="583" name="imageA631" descr="imageA631"/>
-[...23 lines deleted...]
-      <xdr:row>631</xdr:row>
+        <xdr:cNvPr id="585" name="imageA633" descr="imageA633"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>633</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="584" name="imageA632" descr="imageA632"/>
-[...23 lines deleted...]
-      <xdr:row>632</xdr:row>
+        <xdr:cNvPr id="586" name="imageA634" descr="imageA634"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>634</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6076950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="585" name="imageA633" descr="imageA633"/>
-[...23 lines deleted...]
-      <xdr:row>660</xdr:row>
+        <xdr:cNvPr id="587" name="imageA635" descr="imageA635"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>662</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3009900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="586" name="imageA661" descr="imageA661"/>
-[...23 lines deleted...]
-      <xdr:row>676</xdr:row>
+        <xdr:cNvPr id="588" name="imageA663" descr="imageA663"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>678</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5267325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="587" name="imageA677" descr="imageA677"/>
-[...23 lines deleted...]
-      <xdr:row>949</xdr:row>
+        <xdr:cNvPr id="589" name="imageA679" descr="imageA679"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>951</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="588" name="imageA950" descr="imageA950"/>
-[...23 lines deleted...]
-      <xdr:row>950</xdr:row>
+        <xdr:cNvPr id="590" name="imageA952" descr="imageA952"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>952</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="589" name="imageA951" descr="imageA951"/>
-[...23 lines deleted...]
-      <xdr:row>951</xdr:row>
+        <xdr:cNvPr id="591" name="imageA953" descr="imageA953"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>953</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="590" name="imageA952" descr="imageA952"/>
-[...23 lines deleted...]
-      <xdr:row>952</xdr:row>
+        <xdr:cNvPr id="592" name="imageA954" descr="imageA954"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>954</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="591" name="imageA953" descr="imageA953"/>
-[...23 lines deleted...]
-      <xdr:row>953</xdr:row>
+        <xdr:cNvPr id="593" name="imageA955" descr="imageA955"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>955</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="592" name="imageA954" descr="imageA954"/>
-[...23 lines deleted...]
-      <xdr:row>954</xdr:row>
+        <xdr:cNvPr id="594" name="imageA956" descr="imageA956"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>956</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="593" name="imageA955" descr="imageA955"/>
-[...23 lines deleted...]
-      <xdr:row>955</xdr:row>
+        <xdr:cNvPr id="595" name="imageA957" descr="imageA957"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>957</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="594" name="imageA956" descr="imageA956"/>
-[...23 lines deleted...]
-      <xdr:row>956</xdr:row>
+        <xdr:cNvPr id="596" name="imageA958" descr="imageA958"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>958</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="595" name="imageA957" descr="imageA957"/>
-[...23 lines deleted...]
-      <xdr:row>957</xdr:row>
+        <xdr:cNvPr id="597" name="imageA959" descr="imageA959"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>959</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="596" name="imageA958" descr="imageA958"/>
-[...23 lines deleted...]
-      <xdr:row>958</xdr:row>
+        <xdr:cNvPr id="598" name="imageA960" descr="imageA960"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>960</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="597" name="imageA959" descr="imageA959"/>
-[...23 lines deleted...]
-      <xdr:row>959</xdr:row>
+        <xdr:cNvPr id="599" name="imageA961" descr="imageA961"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>961</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="598" name="imageA960" descr="imageA960"/>
-[...23 lines deleted...]
-      <xdr:row>960</xdr:row>
+        <xdr:cNvPr id="600" name="imageA962" descr="imageA962"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>962</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="599" name="imageA961" descr="imageA961"/>
-[...23 lines deleted...]
-      <xdr:row>961</xdr:row>
+        <xdr:cNvPr id="601" name="imageA963" descr="imageA963"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>963</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="600" name="imageA962" descr="imageA962"/>
-[...23 lines deleted...]
-      <xdr:row>962</xdr:row>
+        <xdr:cNvPr id="602" name="imageA964" descr="imageA964"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>964</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="601" name="imageA963" descr="imageA963"/>
-[...23 lines deleted...]
-      <xdr:row>963</xdr:row>
+        <xdr:cNvPr id="603" name="imageA965" descr="imageA965"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>965</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="imageA964" descr="imageA964"/>
-[...23 lines deleted...]
-      <xdr:row>964</xdr:row>
+        <xdr:cNvPr id="604" name="imageA966" descr="imageA966"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>966</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="603" name="imageA965" descr="imageA965"/>
-[...23 lines deleted...]
-      <xdr:row>965</xdr:row>
+        <xdr:cNvPr id="605" name="imageA967" descr="imageA967"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>967</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="604" name="imageA966" descr="imageA966"/>
-[...23 lines deleted...]
-      <xdr:row>966</xdr:row>
+        <xdr:cNvPr id="606" name="imageA968" descr="imageA968"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>968</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="605" name="imageA967" descr="imageA967"/>
-[...23 lines deleted...]
-      <xdr:row>967</xdr:row>
+        <xdr:cNvPr id="607" name="imageA969" descr="imageA969"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>969</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="606" name="imageA968" descr="imageA968"/>
-[...23 lines deleted...]
-      <xdr:row>968</xdr:row>
+        <xdr:cNvPr id="608" name="imageA970" descr="imageA970"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>970</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="607" name="imageA969" descr="imageA969"/>
-[...23 lines deleted...]
-      <xdr:row>969</xdr:row>
+        <xdr:cNvPr id="609" name="imageA971" descr="imageA971"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>971</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="imageA970" descr="imageA970"/>
-[...23 lines deleted...]
-      <xdr:row>970</xdr:row>
+        <xdr:cNvPr id="610" name="imageA972" descr="imageA972"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>972</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="imageA971" descr="imageA971"/>
-[...23 lines deleted...]
-      <xdr:row>971</xdr:row>
+        <xdr:cNvPr id="611" name="imageA973" descr="imageA973"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>973</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="610" name="imageA972" descr="imageA972"/>
-[...23 lines deleted...]
-      <xdr:row>972</xdr:row>
+        <xdr:cNvPr id="612" name="imageA974" descr="imageA974"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>974</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="611" name="imageA973" descr="imageA973"/>
-[...23 lines deleted...]
-      <xdr:row>973</xdr:row>
+        <xdr:cNvPr id="613" name="imageA975" descr="imageA975"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>975</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="612" name="imageA974" descr="imageA974"/>
-[...23 lines deleted...]
-      <xdr:row>974</xdr:row>
+        <xdr:cNvPr id="614" name="imageA976" descr="imageA976"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>976</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="613" name="imageA975" descr="imageA975"/>
-[...23 lines deleted...]
-      <xdr:row>975</xdr:row>
+        <xdr:cNvPr id="615" name="imageA977" descr="imageA977"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>977</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="imageA976" descr="imageA976"/>
-[...23 lines deleted...]
-      <xdr:row>976</xdr:row>
+        <xdr:cNvPr id="616" name="imageA978" descr="imageA978"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>978</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="615" name="imageA977" descr="imageA977"/>
-[...23 lines deleted...]
-      <xdr:row>977</xdr:row>
+        <xdr:cNvPr id="617" name="imageA979" descr="imageA979"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>979</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="imageA978" descr="imageA978"/>
-[...23 lines deleted...]
-      <xdr:row>978</xdr:row>
+        <xdr:cNvPr id="618" name="imageA980" descr="imageA980"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>980</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="617" name="imageA979" descr="imageA979"/>
-[...23 lines deleted...]
-      <xdr:row>979</xdr:row>
+        <xdr:cNvPr id="619" name="imageA981" descr="imageA981"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>981</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="imageA980" descr="imageA980"/>
-[...23 lines deleted...]
-      <xdr:row>980</xdr:row>
+        <xdr:cNvPr id="620" name="imageA982" descr="imageA982"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>982</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="619" name="imageA981" descr="imageA981"/>
-[...23 lines deleted...]
-      <xdr:row>981</xdr:row>
+        <xdr:cNvPr id="621" name="imageA983" descr="imageA983"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>983</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="620" name="imageA982" descr="imageA982"/>
-[...23 lines deleted...]
-      <xdr:row>982</xdr:row>
+        <xdr:cNvPr id="622" name="imageA984" descr="imageA984"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>984</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="621" name="imageA983" descr="imageA983"/>
-[...23 lines deleted...]
-      <xdr:row>983</xdr:row>
+        <xdr:cNvPr id="623" name="imageA985" descr="imageA985"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>985</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="622" name="imageA984" descr="imageA984"/>
-[...23 lines deleted...]
-      <xdr:row>984</xdr:row>
+        <xdr:cNvPr id="624" name="imageA986" descr="imageA986"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>986</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="623" name="imageA985" descr="imageA985"/>
-[...23 lines deleted...]
-      <xdr:row>985</xdr:row>
+        <xdr:cNvPr id="625" name="imageA987" descr="imageA987"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>987</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="624" name="imageA986" descr="imageA986"/>
-[...23 lines deleted...]
-      <xdr:row>986</xdr:row>
+        <xdr:cNvPr id="626" name="imageA988" descr="imageA988"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>988</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="625" name="imageA987" descr="imageA987"/>
-[...23 lines deleted...]
-      <xdr:row>987</xdr:row>
+        <xdr:cNvPr id="627" name="imageA989" descr="imageA989"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>989</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="imageA988" descr="imageA988"/>
-[...23 lines deleted...]
-      <xdr:row>988</xdr:row>
+        <xdr:cNvPr id="628" name="imageA990" descr="imageA990"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>990</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="627" name="imageA989" descr="imageA989"/>
-[...23 lines deleted...]
-      <xdr:row>989</xdr:row>
+        <xdr:cNvPr id="629" name="imageA991" descr="imageA991"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>991</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="628" name="imageA990" descr="imageA990"/>
-[...23 lines deleted...]
-      <xdr:row>990</xdr:row>
+        <xdr:cNvPr id="630" name="imageA992" descr="imageA992"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>992</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="629" name="imageA991" descr="imageA991"/>
-[...23 lines deleted...]
-      <xdr:row>991</xdr:row>
+        <xdr:cNvPr id="631" name="imageA993" descr="imageA993"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>993</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="630" name="imageA992" descr="imageA992"/>
-[...23 lines deleted...]
-      <xdr:row>992</xdr:row>
+        <xdr:cNvPr id="632" name="imageA994" descr="imageA994"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>994</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="631" name="imageA993" descr="imageA993"/>
-[...23 lines deleted...]
-      <xdr:row>993</xdr:row>
+        <xdr:cNvPr id="633" name="imageA995" descr="imageA995"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>995</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="632" name="imageA994" descr="imageA994"/>
-[...23 lines deleted...]
-      <xdr:row>994</xdr:row>
+        <xdr:cNvPr id="634" name="imageA996" descr="imageA996"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>996</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="633" name="imageA995" descr="imageA995"/>
-[...23 lines deleted...]
-      <xdr:row>995</xdr:row>
+        <xdr:cNvPr id="635" name="imageA997" descr="imageA997"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>997</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="634" name="imageA996" descr="imageA996"/>
-[...23 lines deleted...]
-      <xdr:row>996</xdr:row>
+        <xdr:cNvPr id="636" name="imageA998" descr="imageA998"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>998</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="635" name="imageA997" descr="imageA997"/>
-[...23 lines deleted...]
-      <xdr:row>997</xdr:row>
+        <xdr:cNvPr id="637" name="imageA999" descr="imageA999"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>999</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="636" name="imageA998" descr="imageA998"/>
-[...23 lines deleted...]
-      <xdr:row>998</xdr:row>
+        <xdr:cNvPr id="638" name="imageA1000" descr="imageA1000"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1000</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="637" name="imageA999" descr="imageA999"/>
-[...23 lines deleted...]
-      <xdr:row>999</xdr:row>
+        <xdr:cNvPr id="639" name="imageA1001" descr="imageA1001"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1001</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="638" name="imageA1000" descr="imageA1000"/>
-[...23 lines deleted...]
-      <xdr:row>1000</xdr:row>
+        <xdr:cNvPr id="640" name="imageA1002" descr="imageA1002"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1002</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="639" name="imageA1001" descr="imageA1001"/>
-[...23 lines deleted...]
-      <xdr:row>1001</xdr:row>
+        <xdr:cNvPr id="641" name="imageA1003" descr="imageA1003"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1003</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="640" name="imageA1002" descr="imageA1002"/>
-[...23 lines deleted...]
-      <xdr:row>1002</xdr:row>
+        <xdr:cNvPr id="642" name="imageA1004" descr="imageA1004"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1004</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="641" name="imageA1003" descr="imageA1003"/>
-[...23 lines deleted...]
-      <xdr:row>1003</xdr:row>
+        <xdr:cNvPr id="643" name="imageA1005" descr="imageA1005"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1005</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="642" name="imageA1004" descr="imageA1004"/>
-[...23 lines deleted...]
-      <xdr:row>1004</xdr:row>
+        <xdr:cNvPr id="644" name="imageA1006" descr="imageA1006"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1006</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="643" name="imageA1005" descr="imageA1005"/>
-[...23 lines deleted...]
-      <xdr:row>1005</xdr:row>
+        <xdr:cNvPr id="645" name="imageA1007" descr="imageA1007"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1007</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="imageA1006" descr="imageA1006"/>
-[...23 lines deleted...]
-      <xdr:row>1006</xdr:row>
+        <xdr:cNvPr id="646" name="imageA1008" descr="imageA1008"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1008</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="645" name="imageA1007" descr="imageA1007"/>
-[...23 lines deleted...]
-      <xdr:row>1007</xdr:row>
+        <xdr:cNvPr id="647" name="imageA1009" descr="imageA1009"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1009</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="646" name="imageA1008" descr="imageA1008"/>
-[...23 lines deleted...]
-      <xdr:row>1008</xdr:row>
+        <xdr:cNvPr id="648" name="imageA1010" descr="imageA1010"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1010</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="647" name="imageA1009" descr="imageA1009"/>
-[...23 lines deleted...]
-      <xdr:row>1009</xdr:row>
+        <xdr:cNvPr id="649" name="imageA1011" descr="imageA1011"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1011</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="648" name="imageA1010" descr="imageA1010"/>
-[...23 lines deleted...]
-      <xdr:row>1010</xdr:row>
+        <xdr:cNvPr id="650" name="imageA1012" descr="imageA1012"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1012</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="649" name="imageA1011" descr="imageA1011"/>
-[...23 lines deleted...]
-      <xdr:row>1011</xdr:row>
+        <xdr:cNvPr id="651" name="imageA1013" descr="imageA1013"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1013</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="650" name="imageA1012" descr="imageA1012"/>
-[...23 lines deleted...]
-      <xdr:row>1012</xdr:row>
+        <xdr:cNvPr id="652" name="imageA1014" descr="imageA1014"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1014</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="651" name="imageA1013" descr="imageA1013"/>
-[...23 lines deleted...]
-      <xdr:row>1013</xdr:row>
+        <xdr:cNvPr id="653" name="imageA1015" descr="imageA1015"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1015</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="652" name="imageA1014" descr="imageA1014"/>
-[...23 lines deleted...]
-      <xdr:row>1014</xdr:row>
+        <xdr:cNvPr id="654" name="imageA1016" descr="imageA1016"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1016</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="653" name="imageA1015" descr="imageA1015"/>
-[...23 lines deleted...]
-      <xdr:row>1015</xdr:row>
+        <xdr:cNvPr id="655" name="imageA1017" descr="imageA1017"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1017</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="654" name="imageA1016" descr="imageA1016"/>
-[...23 lines deleted...]
-      <xdr:row>1016</xdr:row>
+        <xdr:cNvPr id="656" name="imageA1018" descr="imageA1018"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1018</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="655" name="imageA1017" descr="imageA1017"/>
-[...23 lines deleted...]
-      <xdr:row>1018</xdr:row>
+        <xdr:cNvPr id="657" name="imageA1019" descr="imageA1019"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1020</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="656" name="imageA1019" descr="imageA1019"/>
-[...23 lines deleted...]
-      <xdr:row>1020</xdr:row>
+        <xdr:cNvPr id="658" name="imageA1021" descr="imageA1021"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1022</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="657" name="imageA1021" descr="imageA1021"/>
-[...23 lines deleted...]
-      <xdr:row>1021</xdr:row>
+        <xdr:cNvPr id="659" name="imageA1023" descr="imageA1023"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1023</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="658" name="imageA1022" descr="imageA1022"/>
-[...23 lines deleted...]
-      <xdr:row>1022</xdr:row>
+        <xdr:cNvPr id="660" name="imageA1024" descr="imageA1024"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1024</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="659" name="imageA1023" descr="imageA1023"/>
-[...23 lines deleted...]
-      <xdr:row>1023</xdr:row>
+        <xdr:cNvPr id="661" name="imageA1025" descr="imageA1025"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1025</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="660" name="imageA1024" descr="imageA1024"/>
-[...23 lines deleted...]
-      <xdr:row>1024</xdr:row>
+        <xdr:cNvPr id="662" name="imageA1026" descr="imageA1026"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1026</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="661" name="imageA1025" descr="imageA1025"/>
-[...23 lines deleted...]
-      <xdr:row>1025</xdr:row>
+        <xdr:cNvPr id="663" name="imageA1027" descr="imageA1027"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1027</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="662" name="imageA1026" descr="imageA1026"/>
-[...23 lines deleted...]
-      <xdr:row>1026</xdr:row>
+        <xdr:cNvPr id="664" name="imageA1028" descr="imageA1028"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1028</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="663" name="imageA1027" descr="imageA1027"/>
-[...23 lines deleted...]
-      <xdr:row>1027</xdr:row>
+        <xdr:cNvPr id="665" name="imageA1029" descr="imageA1029"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1029</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="664" name="imageA1028" descr="imageA1028"/>
-[...23 lines deleted...]
-      <xdr:row>1028</xdr:row>
+        <xdr:cNvPr id="666" name="imageA1030" descr="imageA1030"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1030</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="665" name="imageA1029" descr="imageA1029"/>
-[...23 lines deleted...]
-      <xdr:row>1029</xdr:row>
+        <xdr:cNvPr id="667" name="imageA1031" descr="imageA1031"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1031</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="666" name="imageA1030" descr="imageA1030"/>
-[...23 lines deleted...]
-      <xdr:row>1030</xdr:row>
+        <xdr:cNvPr id="668" name="imageA1032" descr="imageA1032"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1032</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="667" name="imageA1031" descr="imageA1031"/>
-[...23 lines deleted...]
-      <xdr:row>1031</xdr:row>
+        <xdr:cNvPr id="669" name="imageA1033" descr="imageA1033"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1033</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="668" name="imageA1032" descr="imageA1032"/>
-[...23 lines deleted...]
-      <xdr:row>1032</xdr:row>
+        <xdr:cNvPr id="670" name="imageA1034" descr="imageA1034"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1034</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="669" name="imageA1033" descr="imageA1033"/>
-[...23 lines deleted...]
-      <xdr:row>1033</xdr:row>
+        <xdr:cNvPr id="671" name="imageA1035" descr="imageA1035"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1035</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="670" name="imageA1034" descr="imageA1034"/>
-[...23 lines deleted...]
-      <xdr:row>1034</xdr:row>
+        <xdr:cNvPr id="672" name="imageA1036" descr="imageA1036"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1036</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="671" name="imageA1035" descr="imageA1035"/>
-[...23 lines deleted...]
-      <xdr:row>1035</xdr:row>
+        <xdr:cNvPr id="673" name="imageA1037" descr="imageA1037"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1037</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="672" name="imageA1036" descr="imageA1036"/>
-[...23 lines deleted...]
-      <xdr:row>1036</xdr:row>
+        <xdr:cNvPr id="674" name="imageA1038" descr="imageA1038"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1038</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="673" name="imageA1037" descr="imageA1037"/>
-[...23 lines deleted...]
-      <xdr:row>1037</xdr:row>
+        <xdr:cNvPr id="675" name="imageA1039" descr="imageA1039"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1039</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="674" name="imageA1038" descr="imageA1038"/>
-[...23 lines deleted...]
-      <xdr:row>1038</xdr:row>
+        <xdr:cNvPr id="676" name="imageA1040" descr="imageA1040"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1040</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="675" name="imageA1039" descr="imageA1039"/>
-[...23 lines deleted...]
-      <xdr:row>1039</xdr:row>
+        <xdr:cNvPr id="677" name="imageA1041" descr="imageA1041"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1041</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="676" name="imageA1040" descr="imageA1040"/>
-[...23 lines deleted...]
-      <xdr:row>1040</xdr:row>
+        <xdr:cNvPr id="678" name="imageA1042" descr="imageA1042"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1042</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="677" name="imageA1041" descr="imageA1041"/>
-[...23 lines deleted...]
-      <xdr:row>1041</xdr:row>
+        <xdr:cNvPr id="679" name="imageA1043" descr="imageA1043"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1043</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="678" name="imageA1042" descr="imageA1042"/>
-[...23 lines deleted...]
-      <xdr:row>1042</xdr:row>
+        <xdr:cNvPr id="680" name="imageA1044" descr="imageA1044"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1044</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="679" name="imageA1043" descr="imageA1043"/>
-[...23 lines deleted...]
-      <xdr:row>1043</xdr:row>
+        <xdr:cNvPr id="681" name="imageA1045" descr="imageA1045"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1045</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="680" name="imageA1044" descr="imageA1044"/>
-[...23 lines deleted...]
-      <xdr:row>1044</xdr:row>
+        <xdr:cNvPr id="682" name="imageA1046" descr="imageA1046"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1046</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="681" name="imageA1045" descr="imageA1045"/>
-[...23 lines deleted...]
-      <xdr:row>1050</xdr:row>
+        <xdr:cNvPr id="683" name="imageA1047" descr="imageA1047"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1052</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="682" name="imageA1051" descr="imageA1051"/>
-[...23 lines deleted...]
-      <xdr:row>1052</xdr:row>
+        <xdr:cNvPr id="684" name="imageA1053" descr="imageA1053"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1054</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="683" name="imageA1053" descr="imageA1053"/>
-[...23 lines deleted...]
-      <xdr:row>1053</xdr:row>
+        <xdr:cNvPr id="685" name="imageA1055" descr="imageA1055"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1055</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="684" name="imageA1054" descr="imageA1054"/>
-[...23 lines deleted...]
-      <xdr:row>1055</xdr:row>
+        <xdr:cNvPr id="686" name="imageA1056" descr="imageA1056"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1057</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="685" name="imageA1056" descr="imageA1056"/>
-[...23 lines deleted...]
-      <xdr:row>1057</xdr:row>
+        <xdr:cNvPr id="687" name="imageA1058" descr="imageA1058"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1059</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="686" name="imageA1058" descr="imageA1058"/>
-[...23 lines deleted...]
-      <xdr:row>1059</xdr:row>
+        <xdr:cNvPr id="688" name="imageA1060" descr="imageA1060"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1061</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="imageA1060" descr="imageA1060"/>
-[...23 lines deleted...]
-      <xdr:row>1063</xdr:row>
+        <xdr:cNvPr id="689" name="imageA1062" descr="imageA1062"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1065</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="688" name="imageA1064" descr="imageA1064"/>
-[...23 lines deleted...]
-      <xdr:row>1064</xdr:row>
+        <xdr:cNvPr id="690" name="imageA1066" descr="imageA1066"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1066</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="689" name="imageA1065" descr="imageA1065"/>
-[...23 lines deleted...]
-      <xdr:row>1065</xdr:row>
+        <xdr:cNvPr id="691" name="imageA1067" descr="imageA1067"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1067</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="690" name="imageA1066" descr="imageA1066"/>
-[...23 lines deleted...]
-      <xdr:row>1066</xdr:row>
+        <xdr:cNvPr id="692" name="imageA1068" descr="imageA1068"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1068</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="691" name="imageA1067" descr="imageA1067"/>
-[...23 lines deleted...]
-      <xdr:row>1067</xdr:row>
+        <xdr:cNvPr id="693" name="imageA1069" descr="imageA1069"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1069</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="692" name="imageA1068" descr="imageA1068"/>
-[...23 lines deleted...]
-      <xdr:row>1068</xdr:row>
+        <xdr:cNvPr id="694" name="imageA1070" descr="imageA1070"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1070</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="693" name="imageA1069" descr="imageA1069"/>
-[...23 lines deleted...]
-      <xdr:row>1069</xdr:row>
+        <xdr:cNvPr id="695" name="imageA1071" descr="imageA1071"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1071</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="694" name="imageA1070" descr="imageA1070"/>
-[...23 lines deleted...]
-      <xdr:row>1070</xdr:row>
+        <xdr:cNvPr id="696" name="imageA1072" descr="imageA1072"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1072</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="695" name="imageA1071" descr="imageA1071"/>
-[...23 lines deleted...]
-      <xdr:row>1071</xdr:row>
+        <xdr:cNvPr id="697" name="imageA1073" descr="imageA1073"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1073</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="696" name="imageA1072" descr="imageA1072"/>
-[...23 lines deleted...]
-      <xdr:row>1072</xdr:row>
+        <xdr:cNvPr id="698" name="imageA1074" descr="imageA1074"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1074</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="697" name="imageA1073" descr="imageA1073"/>
-[...23 lines deleted...]
-      <xdr:row>1073</xdr:row>
+        <xdr:cNvPr id="699" name="imageA1075" descr="imageA1075"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1075</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="698" name="imageA1074" descr="imageA1074"/>
-[...23 lines deleted...]
-      <xdr:row>1074</xdr:row>
+        <xdr:cNvPr id="700" name="imageA1076" descr="imageA1076"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1076</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="699" name="imageA1075" descr="imageA1075"/>
-[...23 lines deleted...]
-      <xdr:row>1076</xdr:row>
+        <xdr:cNvPr id="701" name="imageA1077" descr="imageA1077"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1078</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="700" name="imageA1077" descr="imageA1077"/>
-[...23 lines deleted...]
-      <xdr:row>1077</xdr:row>
+        <xdr:cNvPr id="702" name="imageA1079" descr="imageA1079"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1079</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="701" name="imageA1078" descr="imageA1078"/>
-[...23 lines deleted...]
-      <xdr:row>1080</xdr:row>
+        <xdr:cNvPr id="703" name="imageA1080" descr="imageA1080"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1082</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="702" name="imageA1081" descr="imageA1081"/>
-[...23 lines deleted...]
-      <xdr:row>1081</xdr:row>
+        <xdr:cNvPr id="704" name="imageA1083" descr="imageA1083"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1083</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="703" name="imageA1082" descr="imageA1082"/>
-[...23 lines deleted...]
-      <xdr:row>1082</xdr:row>
+        <xdr:cNvPr id="705" name="imageA1084" descr="imageA1084"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1084</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="704" name="imageA1083" descr="imageA1083"/>
-[...23 lines deleted...]
-      <xdr:row>1084</xdr:row>
+        <xdr:cNvPr id="706" name="imageA1085" descr="imageA1085"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1086</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="705" name="imageA1085" descr="imageA1085"/>
-[...23 lines deleted...]
-      <xdr:row>1085</xdr:row>
+        <xdr:cNvPr id="707" name="imageA1087" descr="imageA1087"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1087</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="706" name="imageA1086" descr="imageA1086"/>
-[...23 lines deleted...]
-      <xdr:row>1086</xdr:row>
+        <xdr:cNvPr id="708" name="imageA1088" descr="imageA1088"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1088</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="707" name="imageA1087" descr="imageA1087"/>
-[...23 lines deleted...]
-      <xdr:row>1088</xdr:row>
+        <xdr:cNvPr id="709" name="imageA1089" descr="imageA1089"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1090</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="708" name="imageA1089" descr="imageA1089"/>
-[...23 lines deleted...]
-      <xdr:row>1089</xdr:row>
+        <xdr:cNvPr id="710" name="imageA1091" descr="imageA1091"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1091</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="709" name="imageA1090" descr="imageA1090"/>
-[...23 lines deleted...]
-      <xdr:row>1092</xdr:row>
+        <xdr:cNvPr id="711" name="imageA1092" descr="imageA1092"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1094</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="710" name="imageA1093" descr="imageA1093"/>
-[...23 lines deleted...]
-      <xdr:row>1093</xdr:row>
+        <xdr:cNvPr id="712" name="imageA1095" descr="imageA1095"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1095</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4467225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="711" name="imageA1094" descr="imageA1094"/>
-[...23 lines deleted...]
-      <xdr:row>1094</xdr:row>
+        <xdr:cNvPr id="713" name="imageA1096" descr="imageA1096"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1096</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3924300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="712" name="imageA1095" descr="imageA1095"/>
-[...23 lines deleted...]
-      <xdr:row>1095</xdr:row>
+        <xdr:cNvPr id="714" name="imageA1097" descr="imageA1097"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1097</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4543425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="713" name="imageA1096" descr="imageA1096"/>
-[...23 lines deleted...]
-      <xdr:row>1096</xdr:row>
+        <xdr:cNvPr id="715" name="imageA1098" descr="imageA1098"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1098</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="714" name="imageA1097" descr="imageA1097"/>
-[...23 lines deleted...]
-      <xdr:row>1098</xdr:row>
+        <xdr:cNvPr id="716" name="imageA1099" descr="imageA1099"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1100</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2828925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="715" name="imageA1099" descr="imageA1099"/>
-[...23 lines deleted...]
-      <xdr:row>1099</xdr:row>
+        <xdr:cNvPr id="717" name="imageA1101" descr="imageA1101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1101</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4733925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="716" name="imageA1100" descr="imageA1100"/>
-[...23 lines deleted...]
-      <xdr:row>1100</xdr:row>
+        <xdr:cNvPr id="718" name="imageA1102" descr="imageA1102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1102</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4714875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="717" name="imageA1101" descr="imageA1101"/>
-[...23 lines deleted...]
-      <xdr:row>1101</xdr:row>
+        <xdr:cNvPr id="719" name="imageA1103" descr="imageA1103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1103</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4124325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="718" name="imageA1102" descr="imageA1102"/>
-[...23 lines deleted...]
-      <xdr:row>1102</xdr:row>
+        <xdr:cNvPr id="720" name="imageA1104" descr="imageA1104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1104</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4429125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="719" name="imageA1103" descr="imageA1103"/>
-[...23 lines deleted...]
-      <xdr:row>1103</xdr:row>
+        <xdr:cNvPr id="721" name="imageA1105" descr="imageA1105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1105</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4467225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="720" name="imageA1104" descr="imageA1104"/>
-[...23 lines deleted...]
-      <xdr:row>1104</xdr:row>
+        <xdr:cNvPr id="722" name="imageA1106" descr="imageA1106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1106</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4476750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="721" name="imageA1105" descr="imageA1105"/>
-[...23 lines deleted...]
-      <xdr:row>1105</xdr:row>
+        <xdr:cNvPr id="723" name="imageA1107" descr="imageA1107"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1107</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="722" name="imageA1106" descr="imageA1106"/>
-[...23 lines deleted...]
-      <xdr:row>1106</xdr:row>
+        <xdr:cNvPr id="724" name="imageA1108" descr="imageA1108"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1108</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="723" name="imageA1107" descr="imageA1107"/>
-[...23 lines deleted...]
-      <xdr:row>1107</xdr:row>
+        <xdr:cNvPr id="725" name="imageA1109" descr="imageA1109"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1109</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6353175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="724" name="imageA1108" descr="imageA1108"/>
-[...23 lines deleted...]
-      <xdr:row>1108</xdr:row>
+        <xdr:cNvPr id="726" name="imageA1110" descr="imageA1110"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1110</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2390775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="725" name="imageA1109" descr="imageA1109"/>
-[...23 lines deleted...]
-      <xdr:row>1109</xdr:row>
+        <xdr:cNvPr id="727" name="imageA1111" descr="imageA1111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1111</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="726" name="imageA1110" descr="imageA1110"/>
-[...23 lines deleted...]
-      <xdr:row>1110</xdr:row>
+        <xdr:cNvPr id="728" name="imageA1112" descr="imageA1112"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1112</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4429125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="727" name="imageA1111" descr="imageA1111"/>
-[...23 lines deleted...]
-      <xdr:row>1111</xdr:row>
+        <xdr:cNvPr id="729" name="imageA1113" descr="imageA1113"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1113</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5038725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="728" name="imageA1112" descr="imageA1112"/>
-[...23 lines deleted...]
-      <xdr:row>1113</xdr:row>
+        <xdr:cNvPr id="730" name="imageA1114" descr="imageA1114"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1115</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="729" name="imageA1114" descr="imageA1114"/>
-[...23 lines deleted...]
-      <xdr:row>1114</xdr:row>
+        <xdr:cNvPr id="731" name="imageA1116" descr="imageA1116"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1116</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4124325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="730" name="imageA1115" descr="imageA1115"/>
-[...23 lines deleted...]
-      <xdr:row>1115</xdr:row>
+        <xdr:cNvPr id="732" name="imageA1117" descr="imageA1117"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1117</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="731" name="imageA1116" descr="imageA1116"/>
-[...23 lines deleted...]
-      <xdr:row>1116</xdr:row>
+        <xdr:cNvPr id="733" name="imageA1118" descr="imageA1118"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1118</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4629150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="732" name="imageA1117" descr="imageA1117"/>
-[...23 lines deleted...]
-      <xdr:row>1117</xdr:row>
+        <xdr:cNvPr id="734" name="imageA1119" descr="imageA1119"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1119</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="733" name="imageA1118" descr="imageA1118"/>
-[...23 lines deleted...]
-      <xdr:row>1118</xdr:row>
+        <xdr:cNvPr id="735" name="imageA1120" descr="imageA1120"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1120</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3752850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="734" name="imageA1119" descr="imageA1119"/>
-[...23 lines deleted...]
-      <xdr:row>1119</xdr:row>
+        <xdr:cNvPr id="736" name="imageA1121" descr="imageA1121"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1121</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3238500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="735" name="imageA1120" descr="imageA1120"/>
-[...23 lines deleted...]
-      <xdr:row>1120</xdr:row>
+        <xdr:cNvPr id="737" name="imageA1122" descr="imageA1122"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1122</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2524125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="736" name="imageA1121" descr="imageA1121"/>
-[...23 lines deleted...]
-      <xdr:row>1121</xdr:row>
+        <xdr:cNvPr id="738" name="imageA1123" descr="imageA1123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1123</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3286125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="737" name="imageA1122" descr="imageA1122"/>
-[...23 lines deleted...]
-      <xdr:row>1122</xdr:row>
+        <xdr:cNvPr id="739" name="imageA1124" descr="imageA1124"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1124</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4733925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="738" name="imageA1123" descr="imageA1123"/>
-[...23 lines deleted...]
-      <xdr:row>1123</xdr:row>
+        <xdr:cNvPr id="740" name="imageA1125" descr="imageA1125"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1125</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3848100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="739" name="imageA1124" descr="imageA1124"/>
-[...23 lines deleted...]
-      <xdr:row>1124</xdr:row>
+        <xdr:cNvPr id="741" name="imageA1126" descr="imageA1126"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1126</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="740" name="imageA1125" descr="imageA1125"/>
-[...23 lines deleted...]
-      <xdr:row>1125</xdr:row>
+        <xdr:cNvPr id="742" name="imageA1127" descr="imageA1127"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1127</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3990975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="741" name="imageA1126" descr="imageA1126"/>
-[...23 lines deleted...]
-      <xdr:row>1126</xdr:row>
+        <xdr:cNvPr id="743" name="imageA1128" descr="imageA1128"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1128</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="742" name="imageA1127" descr="imageA1127"/>
-[...23 lines deleted...]
-      <xdr:row>1127</xdr:row>
+        <xdr:cNvPr id="744" name="imageA1129" descr="imageA1129"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1129</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4429125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="743" name="imageA1128" descr="imageA1128"/>
-[...23 lines deleted...]
-      <xdr:row>1128</xdr:row>
+        <xdr:cNvPr id="745" name="imageA1130" descr="imageA1130"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1130</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="744" name="imageA1129" descr="imageA1129"/>
-[...23 lines deleted...]
-      <xdr:row>1129</xdr:row>
+        <xdr:cNvPr id="746" name="imageA1131" descr="imageA1131"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1131</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="745" name="imageA1130" descr="imageA1130"/>
-[...23 lines deleted...]
-      <xdr:row>1130</xdr:row>
+        <xdr:cNvPr id="747" name="imageA1132" descr="imageA1132"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1132</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="746" name="imageA1131" descr="imageA1131"/>
-[...23 lines deleted...]
-      <xdr:row>1131</xdr:row>
+        <xdr:cNvPr id="748" name="imageA1133" descr="imageA1133"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1133</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="747" name="imageA1132" descr="imageA1132"/>
-[...23 lines deleted...]
-      <xdr:row>1132</xdr:row>
+        <xdr:cNvPr id="749" name="imageA1134" descr="imageA1134"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1134</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4981575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="748" name="imageA1133" descr="imageA1133"/>
-[...23 lines deleted...]
-      <xdr:row>1133</xdr:row>
+        <xdr:cNvPr id="750" name="imageA1135" descr="imageA1135"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1135</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="1495425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="749" name="imageA1134" descr="imageA1134"/>
-[...23 lines deleted...]
-      <xdr:row>1134</xdr:row>
+        <xdr:cNvPr id="751" name="imageA1136" descr="imageA1136"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1136</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="750" name="imageA1135" descr="imageA1135"/>
-[...23 lines deleted...]
-      <xdr:row>1136</xdr:row>
+        <xdr:cNvPr id="752" name="imageA1137" descr="imageA1137"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1138</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="751" name="imageA1137" descr="imageA1137"/>
-[...23 lines deleted...]
-      <xdr:row>1137</xdr:row>
+        <xdr:cNvPr id="753" name="imageA1139" descr="imageA1139"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1139</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="7334250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="752" name="imageA1138" descr="imageA1138"/>
-[...23 lines deleted...]
-      <xdr:row>1138</xdr:row>
+        <xdr:cNvPr id="754" name="imageA1140" descr="imageA1140"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1140</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5124450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="753" name="imageA1139" descr="imageA1139"/>
-[...23 lines deleted...]
-      <xdr:row>1139</xdr:row>
+        <xdr:cNvPr id="755" name="imageA1141" descr="imageA1141"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1141</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="754" name="imageA1140" descr="imageA1140"/>
-[...23 lines deleted...]
-      <xdr:row>1141</xdr:row>
+        <xdr:cNvPr id="756" name="imageA1142" descr="imageA1142"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1143</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3743325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="755" name="imageA1142" descr="imageA1142"/>
-[...23 lines deleted...]
-      <xdr:row>1142</xdr:row>
+        <xdr:cNvPr id="757" name="imageA1144" descr="imageA1144"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1144</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="756" name="imageA1143" descr="imageA1143"/>
-[...23 lines deleted...]
-      <xdr:row>1143</xdr:row>
+        <xdr:cNvPr id="758" name="imageA1145" descr="imageA1145"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1145</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="757" name="imageA1144" descr="imageA1144"/>
-[...23 lines deleted...]
-      <xdr:row>1144</xdr:row>
+        <xdr:cNvPr id="759" name="imageA1146" descr="imageA1146"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1146</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="758" name="imageA1145" descr="imageA1145"/>
-[...23 lines deleted...]
-      <xdr:row>1145</xdr:row>
+        <xdr:cNvPr id="760" name="imageA1147" descr="imageA1147"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1147</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="759" name="imageA1146" descr="imageA1146"/>
-[...23 lines deleted...]
-      <xdr:row>1146</xdr:row>
+        <xdr:cNvPr id="761" name="imageA1148" descr="imageA1148"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1148</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4981575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="760" name="imageA1147" descr="imageA1147"/>
-[...23 lines deleted...]
-      <xdr:row>1147</xdr:row>
+        <xdr:cNvPr id="762" name="imageA1149" descr="imageA1149"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1149</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="761" name="imageA1148" descr="imageA1148"/>
-[...23 lines deleted...]
-      <xdr:row>1148</xdr:row>
+        <xdr:cNvPr id="763" name="imageA1150" descr="imageA1150"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1150</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2019300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="762" name="imageA1149" descr="imageA1149"/>
-[...23 lines deleted...]
-      <xdr:row>1149</xdr:row>
+        <xdr:cNvPr id="764" name="imageA1151" descr="imageA1151"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1151</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="763" name="imageA1150" descr="imageA1150"/>
-[...23 lines deleted...]
-      <xdr:row>1150</xdr:row>
+        <xdr:cNvPr id="765" name="imageA1152" descr="imageA1152"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1152</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="764" name="imageA1151" descr="imageA1151"/>
-[...23 lines deleted...]
-      <xdr:row>1151</xdr:row>
+        <xdr:cNvPr id="766" name="imageA1153" descr="imageA1153"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1153</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4419600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="765" name="imageA1152" descr="imageA1152"/>
-[...23 lines deleted...]
-      <xdr:row>1152</xdr:row>
+        <xdr:cNvPr id="767" name="imageA1154" descr="imageA1154"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1154</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2266950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="766" name="imageA1153" descr="imageA1153"/>
-[...23 lines deleted...]
-      <xdr:row>1153</xdr:row>
+        <xdr:cNvPr id="768" name="imageA1155" descr="imageA1155"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1155</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3676650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="767" name="imageA1154" descr="imageA1154"/>
-[...23 lines deleted...]
-      <xdr:row>1154</xdr:row>
+        <xdr:cNvPr id="769" name="imageA1156" descr="imageA1156"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1156</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3752850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="768" name="imageA1155" descr="imageA1155"/>
-[...23 lines deleted...]
-      <xdr:row>1155</xdr:row>
+        <xdr:cNvPr id="770" name="imageA1157" descr="imageA1157"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1157</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="13535025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="769" name="imageA1156" descr="imageA1156"/>
-[...23 lines deleted...]
-      <xdr:row>1156</xdr:row>
+        <xdr:cNvPr id="771" name="imageA1158" descr="imageA1158"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1158</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="770" name="imageA1157" descr="imageA1157"/>
-[...23 lines deleted...]
-      <xdr:row>1157</xdr:row>
+        <xdr:cNvPr id="772" name="imageA1159" descr="imageA1159"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1159</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="771" name="imageA1158" descr="imageA1158"/>
-[...23 lines deleted...]
-      <xdr:row>1158</xdr:row>
+        <xdr:cNvPr id="773" name="imageA1160" descr="imageA1160"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1160</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="772" name="imageA1159" descr="imageA1159"/>
-[...23 lines deleted...]
-      <xdr:row>1159</xdr:row>
+        <xdr:cNvPr id="774" name="imageA1161" descr="imageA1161"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1161</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="1362075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="773" name="imageA1160" descr="imageA1160"/>
-[...23 lines deleted...]
-      <xdr:row>1160</xdr:row>
+        <xdr:cNvPr id="775" name="imageA1162" descr="imageA1162"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1162</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="774" name="imageA1161" descr="imageA1161"/>
-[...23 lines deleted...]
-      <xdr:row>1161</xdr:row>
+        <xdr:cNvPr id="776" name="imageA1163" descr="imageA1163"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1163</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8629650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="775" name="imageA1162" descr="imageA1162"/>
-[...23 lines deleted...]
-      <xdr:row>1162</xdr:row>
+        <xdr:cNvPr id="777" name="imageA1164" descr="imageA1164"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1164</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="776" name="imageA1163" descr="imageA1163"/>
-[...23 lines deleted...]
-      <xdr:row>1163</xdr:row>
+        <xdr:cNvPr id="778" name="imageA1165" descr="imageA1165"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1165</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2933700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="777" name="imageA1164" descr="imageA1164"/>
-[...23 lines deleted...]
-      <xdr:row>1164</xdr:row>
+        <xdr:cNvPr id="779" name="imageA1166" descr="imageA1166"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1166</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="778" name="imageA1165" descr="imageA1165"/>
-[...23 lines deleted...]
-      <xdr:row>1165</xdr:row>
+        <xdr:cNvPr id="780" name="imageA1167" descr="imageA1167"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1167</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="779" name="imageA1166" descr="imageA1166"/>
-[...23 lines deleted...]
-      <xdr:row>1166</xdr:row>
+        <xdr:cNvPr id="781" name="imageA1168" descr="imageA1168"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1168</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3933825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="780" name="imageA1167" descr="imageA1167"/>
-[...23 lines deleted...]
-      <xdr:row>1167</xdr:row>
+        <xdr:cNvPr id="782" name="imageA1169" descr="imageA1169"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1169</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6477000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="781" name="imageA1168" descr="imageA1168"/>
-[...23 lines deleted...]
-      <xdr:row>1168</xdr:row>
+        <xdr:cNvPr id="783" name="imageA1170" descr="imageA1170"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1170</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8629650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="782" name="imageA1169" descr="imageA1169"/>
-[...23 lines deleted...]
-      <xdr:row>1169</xdr:row>
+        <xdr:cNvPr id="784" name="imageA1171" descr="imageA1171"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1171</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2981325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="783" name="imageA1170" descr="imageA1170"/>
-[...23 lines deleted...]
-      <xdr:row>1170</xdr:row>
+        <xdr:cNvPr id="785" name="imageA1172" descr="imageA1172"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1172</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="1714500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="784" name="imageA1171" descr="imageA1171"/>
-[...23 lines deleted...]
-      <xdr:row>1171</xdr:row>
+        <xdr:cNvPr id="786" name="imageA1173" descr="imageA1173"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1173</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="785" name="imageA1172" descr="imageA1172"/>
-[...23 lines deleted...]
-      <xdr:row>1172</xdr:row>
+        <xdr:cNvPr id="787" name="imageA1174" descr="imageA1174"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1174</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4238625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="786" name="imageA1173" descr="imageA1173"/>
-[...23 lines deleted...]
-      <xdr:row>1173</xdr:row>
+        <xdr:cNvPr id="788" name="imageA1175" descr="imageA1175"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1175</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="787" name="imageA1174" descr="imageA1174"/>
-[...23 lines deleted...]
-      <xdr:row>1174</xdr:row>
+        <xdr:cNvPr id="789" name="imageA1176" descr="imageA1176"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1176</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="788" name="imageA1175" descr="imageA1175"/>
-[...23 lines deleted...]
-      <xdr:row>1175</xdr:row>
+        <xdr:cNvPr id="790" name="imageA1177" descr="imageA1177"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1177</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="789" name="imageA1176" descr="imageA1176"/>
-[...23 lines deleted...]
-      <xdr:row>1176</xdr:row>
+        <xdr:cNvPr id="791" name="imageA1178" descr="imageA1178"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1178</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="790" name="imageA1177" descr="imageA1177"/>
-[...23 lines deleted...]
-      <xdr:row>1177</xdr:row>
+        <xdr:cNvPr id="792" name="imageA1179" descr="imageA1179"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1179</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="791" name="imageA1178" descr="imageA1178"/>
-[...23 lines deleted...]
-      <xdr:row>1178</xdr:row>
+        <xdr:cNvPr id="793" name="imageA1180" descr="imageA1180"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1180</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="792" name="imageA1179" descr="imageA1179"/>
-[...23 lines deleted...]
-      <xdr:row>1179</xdr:row>
+        <xdr:cNvPr id="794" name="imageA1181" descr="imageA1181"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1181</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3609975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="793" name="imageA1180" descr="imageA1180"/>
-[...23 lines deleted...]
-      <xdr:row>1180</xdr:row>
+        <xdr:cNvPr id="795" name="imageA1182" descr="imageA1182"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1182</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3648075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="794" name="imageA1181" descr="imageA1181"/>
-[...23 lines deleted...]
-      <xdr:row>1181</xdr:row>
+        <xdr:cNvPr id="796" name="imageA1183" descr="imageA1183"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1183</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6591300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="795" name="imageA1182" descr="imageA1182"/>
-[...23 lines deleted...]
-      <xdr:row>1182</xdr:row>
+        <xdr:cNvPr id="797" name="imageA1184" descr="imageA1184"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1184</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4981575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="796" name="imageA1183" descr="imageA1183"/>
-[...23 lines deleted...]
-      <xdr:row>1183</xdr:row>
+        <xdr:cNvPr id="798" name="imageA1185" descr="imageA1185"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1185</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="797" name="imageA1184" descr="imageA1184"/>
-[...23 lines deleted...]
-      <xdr:row>1184</xdr:row>
+        <xdr:cNvPr id="799" name="imageA1186" descr="imageA1186"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1186</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3124200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="798" name="imageA1185" descr="imageA1185"/>
-[...23 lines deleted...]
-      <xdr:row>1185</xdr:row>
+        <xdr:cNvPr id="800" name="imageA1187" descr="imageA1187"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1187</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8734425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="799" name="imageA1186" descr="imageA1186"/>
-[...23 lines deleted...]
-      <xdr:row>1186</xdr:row>
+        <xdr:cNvPr id="801" name="imageA1188" descr="imageA1188"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1188</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="800" name="imageA1187" descr="imageA1187"/>
-[...23 lines deleted...]
-      <xdr:row>1187</xdr:row>
+        <xdr:cNvPr id="802" name="imageA1189" descr="imageA1189"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1189</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="801" name="imageA1188" descr="imageA1188"/>
-[...23 lines deleted...]
-      <xdr:row>1188</xdr:row>
+        <xdr:cNvPr id="803" name="imageA1190" descr="imageA1190"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1190</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="1962150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="802" name="imageA1189" descr="imageA1189"/>
-[...23 lines deleted...]
-      <xdr:row>1189</xdr:row>
+        <xdr:cNvPr id="804" name="imageA1191" descr="imageA1191"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1191</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="803" name="imageA1190" descr="imageA1190"/>
-[...23 lines deleted...]
-      <xdr:row>1190</xdr:row>
+        <xdr:cNvPr id="805" name="imageA1192" descr="imageA1192"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1192</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="804" name="imageA1191" descr="imageA1191"/>
-[...23 lines deleted...]
-      <xdr:row>1191</xdr:row>
+        <xdr:cNvPr id="806" name="imageA1193" descr="imageA1193"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1193</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2171700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="805" name="imageA1192" descr="imageA1192"/>
-[...23 lines deleted...]
-      <xdr:row>1192</xdr:row>
+        <xdr:cNvPr id="807" name="imageA1194" descr="imageA1194"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1194</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="806" name="imageA1193" descr="imageA1193"/>
-[...23 lines deleted...]
-      <xdr:row>1193</xdr:row>
+        <xdr:cNvPr id="808" name="imageA1195" descr="imageA1195"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1195</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6867525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="807" name="imageA1194" descr="imageA1194"/>
-[...23 lines deleted...]
-      <xdr:row>1194</xdr:row>
+        <xdr:cNvPr id="809" name="imageA1196" descr="imageA1196"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1196</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4410075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="808" name="imageA1195" descr="imageA1195"/>
-[...23 lines deleted...]
-      <xdr:row>1195</xdr:row>
+        <xdr:cNvPr id="810" name="imageA1197" descr="imageA1197"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1197</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="809" name="imageA1196" descr="imageA1196"/>
-[...23 lines deleted...]
-      <xdr:row>1196</xdr:row>
+        <xdr:cNvPr id="811" name="imageA1198" descr="imageA1198"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1198</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4857750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="810" name="imageA1197" descr="imageA1197"/>
-[...23 lines deleted...]
-      <xdr:row>1197</xdr:row>
+        <xdr:cNvPr id="812" name="imageA1199" descr="imageA1199"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1199</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3505200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="811" name="imageA1198" descr="imageA1198"/>
-[...23 lines deleted...]
-      <xdr:row>1198</xdr:row>
+        <xdr:cNvPr id="813" name="imageA1200" descr="imageA1200"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1200</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4543425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="812" name="imageA1199" descr="imageA1199"/>
-[...23 lines deleted...]
-      <xdr:row>1199</xdr:row>
+        <xdr:cNvPr id="814" name="imageA1201" descr="imageA1201"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1201</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="813" name="imageA1200" descr="imageA1200"/>
-[...23 lines deleted...]
-      <xdr:row>1200</xdr:row>
+        <xdr:cNvPr id="815" name="imageA1202" descr="imageA1202"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1202</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5905500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="814" name="imageA1201" descr="imageA1201"/>
-[...23 lines deleted...]
-      <xdr:row>1201</xdr:row>
+        <xdr:cNvPr id="816" name="imageA1203" descr="imageA1203"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1203</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="815" name="imageA1202" descr="imageA1202"/>
-[...23 lines deleted...]
-      <xdr:row>1202</xdr:row>
+        <xdr:cNvPr id="817" name="imageA1204" descr="imageA1204"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1204</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2552700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="816" name="imageA1203" descr="imageA1203"/>
-[...23 lines deleted...]
-      <xdr:row>1203</xdr:row>
+        <xdr:cNvPr id="818" name="imageA1205" descr="imageA1205"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1205</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2809875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="817" name="imageA1204" descr="imageA1204"/>
-[...23 lines deleted...]
-      <xdr:row>1204</xdr:row>
+        <xdr:cNvPr id="819" name="imageA1206" descr="imageA1206"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1206</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4429125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="818" name="imageA1205" descr="imageA1205"/>
-[...23 lines deleted...]
-      <xdr:row>1205</xdr:row>
+        <xdr:cNvPr id="820" name="imageA1207" descr="imageA1207"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1207</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="819" name="imageA1206" descr="imageA1206"/>
-[...23 lines deleted...]
-      <xdr:row>1206</xdr:row>
+        <xdr:cNvPr id="821" name="imageA1208" descr="imageA1208"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1208</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="820" name="imageA1207" descr="imageA1207"/>
-[...23 lines deleted...]
-      <xdr:row>1207</xdr:row>
+        <xdr:cNvPr id="822" name="imageA1209" descr="imageA1209"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1209</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="821" name="imageA1208" descr="imageA1208"/>
-[...23 lines deleted...]
-      <xdr:row>1208</xdr:row>
+        <xdr:cNvPr id="823" name="imageA1210" descr="imageA1210"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1210</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="1724025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="822" name="imageA1209" descr="imageA1209"/>
-[...23 lines deleted...]
-      <xdr:row>1209</xdr:row>
+        <xdr:cNvPr id="824" name="imageA1211" descr="imageA1211"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1211</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="823" name="imageA1210" descr="imageA1210"/>
-[...23 lines deleted...]
-      <xdr:row>1210</xdr:row>
+        <xdr:cNvPr id="825" name="imageA1212" descr="imageA1212"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1212</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="824" name="imageA1211" descr="imageA1211"/>
-[...23 lines deleted...]
-      <xdr:row>1211</xdr:row>
+        <xdr:cNvPr id="826" name="imageA1213" descr="imageA1213"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1213</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="825" name="imageA1212" descr="imageA1212"/>
-[...23 lines deleted...]
-      <xdr:row>1212</xdr:row>
+        <xdr:cNvPr id="827" name="imageA1214" descr="imageA1214"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1214</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="7410450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="826" name="imageA1213" descr="imageA1213"/>
-[...23 lines deleted...]
-      <xdr:row>1213</xdr:row>
+        <xdr:cNvPr id="828" name="imageA1215" descr="imageA1215"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1215</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="827" name="imageA1214" descr="imageA1214"/>
-[...23 lines deleted...]
-      <xdr:row>1214</xdr:row>
+        <xdr:cNvPr id="829" name="imageA1216" descr="imageA1216"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1216</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="828" name="imageA1215" descr="imageA1215"/>
-[...23 lines deleted...]
-      <xdr:row>1215</xdr:row>
+        <xdr:cNvPr id="830" name="imageA1217" descr="imageA1217"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1217</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="829" name="imageA1216" descr="imageA1216"/>
-[...23 lines deleted...]
-      <xdr:row>1216</xdr:row>
+        <xdr:cNvPr id="831" name="imageA1218" descr="imageA1218"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1218</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6276975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="830" name="imageA1217" descr="imageA1217"/>
-[...23 lines deleted...]
-      <xdr:row>1217</xdr:row>
+        <xdr:cNvPr id="832" name="imageA1219" descr="imageA1219"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1219</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5153025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="831" name="imageA1218" descr="imageA1218"/>
-[...23 lines deleted...]
-      <xdr:row>1218</xdr:row>
+        <xdr:cNvPr id="833" name="imageA1220" descr="imageA1220"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1220</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4210050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="832" name="imageA1219" descr="imageA1219"/>
-[...23 lines deleted...]
-      <xdr:row>1219</xdr:row>
+        <xdr:cNvPr id="834" name="imageA1221" descr="imageA1221"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1221</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="833" name="imageA1220" descr="imageA1220"/>
-[...23 lines deleted...]
-      <xdr:row>1220</xdr:row>
+        <xdr:cNvPr id="835" name="imageA1222" descr="imageA1222"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1222</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="1466850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="834" name="imageA1221" descr="imageA1221"/>
-[...23 lines deleted...]
-      <xdr:row>1221</xdr:row>
+        <xdr:cNvPr id="836" name="imageA1223" descr="imageA1223"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1223</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="835" name="imageA1222" descr="imageA1222"/>
-[...23 lines deleted...]
-      <xdr:row>1222</xdr:row>
+        <xdr:cNvPr id="837" name="imageA1224" descr="imageA1224"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1224</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="836" name="imageA1223" descr="imageA1223"/>
-[...23 lines deleted...]
-      <xdr:row>1223</xdr:row>
+        <xdr:cNvPr id="838" name="imageA1225" descr="imageA1225"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1225</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="837" name="imageA1224" descr="imageA1224"/>
-[...23 lines deleted...]
-      <xdr:row>1224</xdr:row>
+        <xdr:cNvPr id="839" name="imageA1226" descr="imageA1226"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1226</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3400425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="838" name="imageA1225" descr="imageA1225"/>
-[...23 lines deleted...]
-      <xdr:row>1225</xdr:row>
+        <xdr:cNvPr id="840" name="imageA1227" descr="imageA1227"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1227</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="839" name="imageA1226" descr="imageA1226"/>
-[...23 lines deleted...]
-      <xdr:row>1226</xdr:row>
+        <xdr:cNvPr id="841" name="imageA1228" descr="imageA1228"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1228</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="840" name="imageA1227" descr="imageA1227"/>
-[...23 lines deleted...]
-      <xdr:row>1227</xdr:row>
+        <xdr:cNvPr id="842" name="imageA1229" descr="imageA1229"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1229</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="841" name="imageA1228" descr="imageA1228"/>
-[...23 lines deleted...]
-      <xdr:row>1228</xdr:row>
+        <xdr:cNvPr id="843" name="imageA1230" descr="imageA1230"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1230</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="842" name="imageA1229" descr="imageA1229"/>
-[...23 lines deleted...]
-      <xdr:row>1229</xdr:row>
+        <xdr:cNvPr id="844" name="imageA1231" descr="imageA1231"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1231</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="843" name="imageA1230" descr="imageA1230"/>
-[...23 lines deleted...]
-      <xdr:row>1230</xdr:row>
+        <xdr:cNvPr id="845" name="imageA1232" descr="imageA1232"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1232</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="844" name="imageA1231" descr="imageA1231"/>
-[...23 lines deleted...]
-      <xdr:row>1231</xdr:row>
+        <xdr:cNvPr id="846" name="imageA1233" descr="imageA1233"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1233</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="845" name="imageA1232" descr="imageA1232"/>
-[...23 lines deleted...]
-      <xdr:row>1232</xdr:row>
+        <xdr:cNvPr id="847" name="imageA1234" descr="imageA1234"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1234</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="846" name="imageA1233" descr="imageA1233"/>
-[...23 lines deleted...]
-      <xdr:row>1233</xdr:row>
+        <xdr:cNvPr id="848" name="imageA1235" descr="imageA1235"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1235</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="847" name="imageA1234" descr="imageA1234"/>
-[...23 lines deleted...]
-      <xdr:row>1234</xdr:row>
+        <xdr:cNvPr id="849" name="imageA1236" descr="imageA1236"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1236</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="848" name="imageA1235" descr="imageA1235"/>
-[...23 lines deleted...]
-      <xdr:row>1235</xdr:row>
+        <xdr:cNvPr id="850" name="imageA1237" descr="imageA1237"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1237</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="849" name="imageA1236" descr="imageA1236"/>
-[...23 lines deleted...]
-      <xdr:row>1236</xdr:row>
+        <xdr:cNvPr id="851" name="imageA1238" descr="imageA1238"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1238</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="850" name="imageA1237" descr="imageA1237"/>
-[...23 lines deleted...]
-      <xdr:row>1237</xdr:row>
+        <xdr:cNvPr id="852" name="imageA1239" descr="imageA1239"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1239</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="851" name="imageA1238" descr="imageA1238"/>
-[...23 lines deleted...]
-      <xdr:row>1238</xdr:row>
+        <xdr:cNvPr id="853" name="imageA1240" descr="imageA1240"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1240</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="852" name="imageA1239" descr="imageA1239"/>
-[...23 lines deleted...]
-      <xdr:row>1239</xdr:row>
+        <xdr:cNvPr id="854" name="imageA1241" descr="imageA1241"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1241</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="853" name="imageA1240" descr="imageA1240"/>
-[...23 lines deleted...]
-      <xdr:row>1240</xdr:row>
+        <xdr:cNvPr id="855" name="imageA1242" descr="imageA1242"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1242</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4791075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="854" name="imageA1241" descr="imageA1241"/>
-[...23 lines deleted...]
-      <xdr:row>1241</xdr:row>
+        <xdr:cNvPr id="856" name="imageA1243" descr="imageA1243"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1243</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="855" name="imageA1242" descr="imageA1242"/>
-[...23 lines deleted...]
-      <xdr:row>1242</xdr:row>
+        <xdr:cNvPr id="857" name="imageA1244" descr="imageA1244"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1244</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="856" name="imageA1243" descr="imageA1243"/>
-[...23 lines deleted...]
-      <xdr:row>1243</xdr:row>
+        <xdr:cNvPr id="858" name="imageA1245" descr="imageA1245"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1245</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="857" name="imageA1244" descr="imageA1244"/>
-[...23 lines deleted...]
-      <xdr:row>1244</xdr:row>
+        <xdr:cNvPr id="859" name="imageA1246" descr="imageA1246"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1246</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="858" name="imageA1245" descr="imageA1245"/>
-[...23 lines deleted...]
-      <xdr:row>1245</xdr:row>
+        <xdr:cNvPr id="860" name="imageA1247" descr="imageA1247"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1247</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="859" name="imageA1246" descr="imageA1246"/>
-[...23 lines deleted...]
-      <xdr:row>1246</xdr:row>
+        <xdr:cNvPr id="861" name="imageA1248" descr="imageA1248"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1248</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="860" name="imageA1247" descr="imageA1247"/>
-[...23 lines deleted...]
-      <xdr:row>1247</xdr:row>
+        <xdr:cNvPr id="862" name="imageA1249" descr="imageA1249"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1249</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4572000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="861" name="imageA1248" descr="imageA1248"/>
-[...23 lines deleted...]
-      <xdr:row>1248</xdr:row>
+        <xdr:cNvPr id="863" name="imageA1250" descr="imageA1250"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1250</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="862" name="imageA1249" descr="imageA1249"/>
-[...23 lines deleted...]
-      <xdr:row>1249</xdr:row>
+        <xdr:cNvPr id="864" name="imageA1251" descr="imageA1251"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1251</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4543425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="863" name="imageA1250" descr="imageA1250"/>
-[...23 lines deleted...]
-      <xdr:row>1250</xdr:row>
+        <xdr:cNvPr id="865" name="imageA1252" descr="imageA1252"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1252</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4648200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="864" name="imageA1251" descr="imageA1251"/>
-[...23 lines deleted...]
-      <xdr:row>1251</xdr:row>
+        <xdr:cNvPr id="866" name="imageA1253" descr="imageA1253"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1253</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4524375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="865" name="imageA1252" descr="imageA1252"/>
-[...23 lines deleted...]
-      <xdr:row>1252</xdr:row>
+        <xdr:cNvPr id="867" name="imageA1254" descr="imageA1254"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1254</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="866" name="imageA1253" descr="imageA1253"/>
-[...23 lines deleted...]
-      <xdr:row>1253</xdr:row>
+        <xdr:cNvPr id="868" name="imageA1255" descr="imageA1255"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1255</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4562475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="867" name="imageA1254" descr="imageA1254"/>
-[...23 lines deleted...]
-      <xdr:row>1254</xdr:row>
+        <xdr:cNvPr id="869" name="imageA1256" descr="imageA1256"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1256</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="868" name="imageA1255" descr="imageA1255"/>
-[...23 lines deleted...]
-      <xdr:row>1255</xdr:row>
+        <xdr:cNvPr id="870" name="imageA1257" descr="imageA1257"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1257</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="869" name="imageA1256" descr="imageA1256"/>
-[...23 lines deleted...]
-      <xdr:row>1256</xdr:row>
+        <xdr:cNvPr id="871" name="imageA1258" descr="imageA1258"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1258</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="870" name="imageA1257" descr="imageA1257"/>
-[...23 lines deleted...]
-      <xdr:row>1257</xdr:row>
+        <xdr:cNvPr id="872" name="imageA1259" descr="imageA1259"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1259</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="871" name="imageA1258" descr="imageA1258"/>
-[...23 lines deleted...]
-      <xdr:row>1258</xdr:row>
+        <xdr:cNvPr id="873" name="imageA1260" descr="imageA1260"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1260</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="872" name="imageA1259" descr="imageA1259"/>
-[...23 lines deleted...]
-      <xdr:row>1259</xdr:row>
+        <xdr:cNvPr id="874" name="imageA1261" descr="imageA1261"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1261</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="873" name="imageA1260" descr="imageA1260"/>
-[...23 lines deleted...]
-      <xdr:row>1260</xdr:row>
+        <xdr:cNvPr id="875" name="imageA1262" descr="imageA1262"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1262</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="874" name="imageA1261" descr="imageA1261"/>
-[...23 lines deleted...]
-      <xdr:row>1261</xdr:row>
+        <xdr:cNvPr id="876" name="imageA1263" descr="imageA1263"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1263</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="875" name="imageA1262" descr="imageA1262"/>
-[...23 lines deleted...]
-      <xdr:row>1262</xdr:row>
+        <xdr:cNvPr id="877" name="imageA1264" descr="imageA1264"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1264</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="876" name="imageA1263" descr="imageA1263"/>
-[...23 lines deleted...]
-      <xdr:row>1263</xdr:row>
+        <xdr:cNvPr id="878" name="imageA1265" descr="imageA1265"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1265</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="877" name="imageA1264" descr="imageA1264"/>
-[...23 lines deleted...]
-      <xdr:row>1264</xdr:row>
+        <xdr:cNvPr id="879" name="imageA1266" descr="imageA1266"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1266</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="878" name="imageA1265" descr="imageA1265"/>
-[...23 lines deleted...]
-      <xdr:row>1265</xdr:row>
+        <xdr:cNvPr id="880" name="imageA1267" descr="imageA1267"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1267</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="879" name="imageA1266" descr="imageA1266"/>
-[...23 lines deleted...]
-      <xdr:row>1266</xdr:row>
+        <xdr:cNvPr id="881" name="imageA1268" descr="imageA1268"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1268</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="880" name="imageA1267" descr="imageA1267"/>
-[...23 lines deleted...]
-      <xdr:row>1267</xdr:row>
+        <xdr:cNvPr id="882" name="imageA1269" descr="imageA1269"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1269</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="881" name="imageA1268" descr="imageA1268"/>
-[...23 lines deleted...]
-      <xdr:row>1268</xdr:row>
+        <xdr:cNvPr id="883" name="imageA1270" descr="imageA1270"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1270</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="882" name="imageA1269" descr="imageA1269"/>
-[...23 lines deleted...]
-      <xdr:row>1269</xdr:row>
+        <xdr:cNvPr id="884" name="imageA1271" descr="imageA1271"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1271</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="883" name="imageA1270" descr="imageA1270"/>
-[...23 lines deleted...]
-      <xdr:row>1270</xdr:row>
+        <xdr:cNvPr id="885" name="imageA1272" descr="imageA1272"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1272</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="884" name="imageA1271" descr="imageA1271"/>
-[...23 lines deleted...]
-      <xdr:row>1271</xdr:row>
+        <xdr:cNvPr id="886" name="imageA1273" descr="imageA1273"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1273</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="885" name="imageA1272" descr="imageA1272"/>
-[...23 lines deleted...]
-      <xdr:row>1272</xdr:row>
+        <xdr:cNvPr id="887" name="imageA1274" descr="imageA1274"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1274</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="886" name="imageA1273" descr="imageA1273"/>
-[...23 lines deleted...]
-      <xdr:row>1273</xdr:row>
+        <xdr:cNvPr id="888" name="imageA1275" descr="imageA1275"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1275</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="887" name="imageA1274" descr="imageA1274"/>
-[...23 lines deleted...]
-      <xdr:row>1274</xdr:row>
+        <xdr:cNvPr id="889" name="imageA1276" descr="imageA1276"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1276</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="888" name="imageA1275" descr="imageA1275"/>
-[...23 lines deleted...]
-      <xdr:row>1275</xdr:row>
+        <xdr:cNvPr id="890" name="imageA1277" descr="imageA1277"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1277</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="889" name="imageA1276" descr="imageA1276"/>
-[...23 lines deleted...]
-      <xdr:row>1276</xdr:row>
+        <xdr:cNvPr id="891" name="imageA1278" descr="imageA1278"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1278</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="890" name="imageA1277" descr="imageA1277"/>
-[...23 lines deleted...]
-      <xdr:row>1277</xdr:row>
+        <xdr:cNvPr id="892" name="imageA1279" descr="imageA1279"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1279</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="891" name="imageA1278" descr="imageA1278"/>
-[...23 lines deleted...]
-      <xdr:row>1278</xdr:row>
+        <xdr:cNvPr id="893" name="imageA1280" descr="imageA1280"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1280</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="892" name="imageA1279" descr="imageA1279"/>
-[...23 lines deleted...]
-      <xdr:row>1279</xdr:row>
+        <xdr:cNvPr id="894" name="imageA1281" descr="imageA1281"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1281</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="893" name="imageA1280" descr="imageA1280"/>
-[...23 lines deleted...]
-      <xdr:row>1280</xdr:row>
+        <xdr:cNvPr id="895" name="imageA1282" descr="imageA1282"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1282</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="894" name="imageA1281" descr="imageA1281"/>
-[...23 lines deleted...]
-      <xdr:row>1281</xdr:row>
+        <xdr:cNvPr id="896" name="imageA1283" descr="imageA1283"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1283</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="895" name="imageA1282" descr="imageA1282"/>
-[...23 lines deleted...]
-      <xdr:row>1282</xdr:row>
+        <xdr:cNvPr id="897" name="imageA1284" descr="imageA1284"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1284</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="896" name="imageA1283" descr="imageA1283"/>
-[...23 lines deleted...]
-      <xdr:row>1283</xdr:row>
+        <xdr:cNvPr id="898" name="imageA1285" descr="imageA1285"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1285</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="897" name="imageA1284" descr="imageA1284"/>
-[...23 lines deleted...]
-      <xdr:row>1284</xdr:row>
+        <xdr:cNvPr id="899" name="imageA1286" descr="imageA1286"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1286</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="898" name="imageA1285" descr="imageA1285"/>
-[...23 lines deleted...]
-      <xdr:row>1285</xdr:row>
+        <xdr:cNvPr id="900" name="imageA1287" descr="imageA1287"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1287</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="899" name="imageA1286" descr="imageA1286"/>
-[...23 lines deleted...]
-      <xdr:row>1286</xdr:row>
+        <xdr:cNvPr id="901" name="imageA1288" descr="imageA1288"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1288</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="900" name="imageA1287" descr="imageA1287"/>
-[...23 lines deleted...]
-      <xdr:row>1287</xdr:row>
+        <xdr:cNvPr id="902" name="imageA1289" descr="imageA1289"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1289</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="901" name="imageA1288" descr="imageA1288"/>
-[...23 lines deleted...]
-      <xdr:row>1288</xdr:row>
+        <xdr:cNvPr id="903" name="imageA1290" descr="imageA1290"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1290</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="902" name="imageA1289" descr="imageA1289"/>
-[...23 lines deleted...]
-      <xdr:row>1289</xdr:row>
+        <xdr:cNvPr id="904" name="imageA1291" descr="imageA1291"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1291</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3838575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="903" name="imageA1290" descr="imageA1290"/>
-[...23 lines deleted...]
-      <xdr:row>1290</xdr:row>
+        <xdr:cNvPr id="905" name="imageA1292" descr="imageA1292"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1292</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10534650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="904" name="imageA1291" descr="imageA1291"/>
-[...23 lines deleted...]
-      <xdr:row>1291</xdr:row>
+        <xdr:cNvPr id="906" name="imageA1293" descr="imageA1293"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1293</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="905" name="imageA1292" descr="imageA1292"/>
-[...23 lines deleted...]
-      <xdr:row>1292</xdr:row>
+        <xdr:cNvPr id="907" name="imageA1294" descr="imageA1294"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1294</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="906" name="imageA1293" descr="imageA1293"/>
-[...23 lines deleted...]
-      <xdr:row>1293</xdr:row>
+        <xdr:cNvPr id="908" name="imageA1295" descr="imageA1295"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1295</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="907" name="imageA1294" descr="imageA1294"/>
-[...23 lines deleted...]
-      <xdr:row>1294</xdr:row>
+        <xdr:cNvPr id="909" name="imageA1296" descr="imageA1296"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1296</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="908" name="imageA1295" descr="imageA1295"/>
-[...23 lines deleted...]
-      <xdr:row>1295</xdr:row>
+        <xdr:cNvPr id="910" name="imageA1297" descr="imageA1297"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1297</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="909" name="imageA1296" descr="imageA1296"/>
-[...23 lines deleted...]
-      <xdr:row>1296</xdr:row>
+        <xdr:cNvPr id="911" name="imageA1298" descr="imageA1298"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1298</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="910" name="imageA1297" descr="imageA1297"/>
-[...23 lines deleted...]
-      <xdr:row>1297</xdr:row>
+        <xdr:cNvPr id="912" name="imageA1299" descr="imageA1299"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1299</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="911" name="imageA1298" descr="imageA1298"/>
-[...23 lines deleted...]
-      <xdr:row>1298</xdr:row>
+        <xdr:cNvPr id="913" name="imageA1300" descr="imageA1300"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1300</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="912" name="imageA1299" descr="imageA1299"/>
-[...23 lines deleted...]
-      <xdr:row>1299</xdr:row>
+        <xdr:cNvPr id="914" name="imageA1301" descr="imageA1301"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1301</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="913" name="imageA1300" descr="imageA1300"/>
-[...23 lines deleted...]
-      <xdr:row>1300</xdr:row>
+        <xdr:cNvPr id="915" name="imageA1302" descr="imageA1302"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1302</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="914" name="imageA1301" descr="imageA1301"/>
-[...23 lines deleted...]
-      <xdr:row>1301</xdr:row>
+        <xdr:cNvPr id="916" name="imageA1303" descr="imageA1303"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1303</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="915" name="imageA1302" descr="imageA1302"/>
-[...23 lines deleted...]
-      <xdr:row>1302</xdr:row>
+        <xdr:cNvPr id="917" name="imageA1304" descr="imageA1304"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1304</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="916" name="imageA1303" descr="imageA1303"/>
-[...23 lines deleted...]
-      <xdr:row>1303</xdr:row>
+        <xdr:cNvPr id="918" name="imageA1305" descr="imageA1305"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1305</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="917" name="imageA1304" descr="imageA1304"/>
-[...23 lines deleted...]
-      <xdr:row>1304</xdr:row>
+        <xdr:cNvPr id="919" name="imageA1306" descr="imageA1306"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1306</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="918" name="imageA1305" descr="imageA1305"/>
-[...23 lines deleted...]
-      <xdr:row>1305</xdr:row>
+        <xdr:cNvPr id="920" name="imageA1307" descr="imageA1307"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1307</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3781425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="919" name="imageA1306" descr="imageA1306"/>
-[...23 lines deleted...]
-      <xdr:row>1306</xdr:row>
+        <xdr:cNvPr id="921" name="imageA1308" descr="imageA1308"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1308</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2762250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="920" name="imageA1307" descr="imageA1307"/>
-[...23 lines deleted...]
-      <xdr:row>1307</xdr:row>
+        <xdr:cNvPr id="922" name="imageA1309" descr="imageA1309"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1309</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2162175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="921" name="imageA1308" descr="imageA1308"/>
-[...23 lines deleted...]
-      <xdr:row>1308</xdr:row>
+        <xdr:cNvPr id="923" name="imageA1310" descr="imageA1310"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1310</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2200275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="922" name="imageA1309" descr="imageA1309"/>
-[...23 lines deleted...]
-      <xdr:row>1309</xdr:row>
+        <xdr:cNvPr id="924" name="imageA1311" descr="imageA1311"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1311</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2943225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="923" name="imageA1310" descr="imageA1310"/>
-[...23 lines deleted...]
-      <xdr:row>1310</xdr:row>
+        <xdr:cNvPr id="925" name="imageA1312" descr="imageA1312"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1312</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4219575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="924" name="imageA1311" descr="imageA1311"/>
-[...23 lines deleted...]
-      <xdr:row>1311</xdr:row>
+        <xdr:cNvPr id="926" name="imageA1313" descr="imageA1313"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1313</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3238500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="925" name="imageA1312" descr="imageA1312"/>
-[...23 lines deleted...]
-      <xdr:row>1312</xdr:row>
+        <xdr:cNvPr id="927" name="imageA1314" descr="imageA1314"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1314</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4972050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="926" name="imageA1313" descr="imageA1313"/>
-[...23 lines deleted...]
-      <xdr:row>1313</xdr:row>
+        <xdr:cNvPr id="928" name="imageA1315" descr="imageA1315"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1315</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2438400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="927" name="imageA1314" descr="imageA1314"/>
-[...23 lines deleted...]
-      <xdr:row>1314</xdr:row>
+        <xdr:cNvPr id="929" name="imageA1316" descr="imageA1316"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1316</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5191125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="928" name="imageA1315" descr="imageA1315"/>
-[...23 lines deleted...]
-      <xdr:row>1315</xdr:row>
+        <xdr:cNvPr id="930" name="imageA1317" descr="imageA1317"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1317</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4629150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="929" name="imageA1316" descr="imageA1316"/>
-[...23 lines deleted...]
-      <xdr:row>1316</xdr:row>
+        <xdr:cNvPr id="931" name="imageA1318" descr="imageA1318"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1318</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6743700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="930" name="imageA1317" descr="imageA1317"/>
-[...23 lines deleted...]
-      <xdr:row>1317</xdr:row>
+        <xdr:cNvPr id="932" name="imageA1319" descr="imageA1319"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1319</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2724150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="931" name="imageA1318" descr="imageA1318"/>
-[...23 lines deleted...]
-      <xdr:row>1318</xdr:row>
+        <xdr:cNvPr id="933" name="imageA1320" descr="imageA1320"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1320</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4981575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="932" name="imageA1319" descr="imageA1319"/>
-[...23 lines deleted...]
-      <xdr:row>1319</xdr:row>
+        <xdr:cNvPr id="934" name="imageA1321" descr="imageA1321"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1321</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="7324725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="933" name="imageA1320" descr="imageA1320"/>
-[...23 lines deleted...]
-      <xdr:row>1320</xdr:row>
+        <xdr:cNvPr id="935" name="imageA1322" descr="imageA1322"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1322</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3695700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="934" name="imageA1321" descr="imageA1321"/>
-[...23 lines deleted...]
-      <xdr:row>1321</xdr:row>
+        <xdr:cNvPr id="936" name="imageA1323" descr="imageA1323"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1323</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10887075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="935" name="imageA1322" descr="imageA1322"/>
-[...23 lines deleted...]
-      <xdr:row>1322</xdr:row>
+        <xdr:cNvPr id="937" name="imageA1324" descr="imageA1324"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1324</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3409950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="936" name="imageA1323" descr="imageA1323"/>
-[...23 lines deleted...]
-      <xdr:row>1323</xdr:row>
+        <xdr:cNvPr id="938" name="imageA1325" descr="imageA1325"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1325</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3562350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="937" name="imageA1324" descr="imageA1324"/>
-[...23 lines deleted...]
-      <xdr:row>1324</xdr:row>
+        <xdr:cNvPr id="939" name="imageA1326" descr="imageA1326"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1326</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3219450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="938" name="imageA1325" descr="imageA1325"/>
-[...23 lines deleted...]
-      <xdr:row>1325</xdr:row>
+        <xdr:cNvPr id="940" name="imageA1327" descr="imageA1327"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1327</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="939" name="imageA1326" descr="imageA1326"/>
-[...23 lines deleted...]
-      <xdr:row>1326</xdr:row>
+        <xdr:cNvPr id="941" name="imageA1328" descr="imageA1328"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1328</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3019425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="940" name="imageA1327" descr="imageA1327"/>
-[...23 lines deleted...]
-      <xdr:row>1327</xdr:row>
+        <xdr:cNvPr id="942" name="imageA1329" descr="imageA1329"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1329</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2562225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="941" name="imageA1328" descr="imageA1328"/>
-[...23 lines deleted...]
-      <xdr:row>1328</xdr:row>
+        <xdr:cNvPr id="943" name="imageA1330" descr="imageA1330"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1330</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="942" name="imageA1329" descr="imageA1329"/>
-[...23 lines deleted...]
-      <xdr:row>1329</xdr:row>
+        <xdr:cNvPr id="944" name="imageA1331" descr="imageA1331"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1331</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6667500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="943" name="imageA1330" descr="imageA1330"/>
-[...23 lines deleted...]
-      <xdr:row>1330</xdr:row>
+        <xdr:cNvPr id="945" name="imageA1332" descr="imageA1332"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1332</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5876925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="944" name="imageA1331" descr="imageA1331"/>
-[...23 lines deleted...]
-      <xdr:row>1331</xdr:row>
+        <xdr:cNvPr id="946" name="imageA1333" descr="imageA1333"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1333</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="945" name="imageA1332" descr="imageA1332"/>
-[...23 lines deleted...]
-      <xdr:row>1332</xdr:row>
+        <xdr:cNvPr id="947" name="imageA1334" descr="imageA1334"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1334</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2600325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="946" name="imageA1333" descr="imageA1333"/>
-[...23 lines deleted...]
-      <xdr:row>1333</xdr:row>
+        <xdr:cNvPr id="948" name="imageA1335" descr="imageA1335"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1335</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2466975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="947" name="imageA1334" descr="imageA1334"/>
-[...23 lines deleted...]
-      <xdr:row>1334</xdr:row>
+        <xdr:cNvPr id="949" name="imageA1336" descr="imageA1336"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1336</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4991100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="948" name="imageA1335" descr="imageA1335"/>
-[...23 lines deleted...]
-      <xdr:row>1335</xdr:row>
+        <xdr:cNvPr id="950" name="imageA1337" descr="imageA1337"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1337</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3209925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="949" name="imageA1336" descr="imageA1336"/>
-[...23 lines deleted...]
-      <xdr:row>1336</xdr:row>
+        <xdr:cNvPr id="951" name="imageA1338" descr="imageA1338"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1338</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3752850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="950" name="imageA1337" descr="imageA1337"/>
-[...23 lines deleted...]
-      <xdr:row>1337</xdr:row>
+        <xdr:cNvPr id="952" name="imageA1339" descr="imageA1339"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1339</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3600450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="951" name="imageA1338" descr="imageA1338"/>
-[...23 lines deleted...]
-      <xdr:row>1338</xdr:row>
+        <xdr:cNvPr id="953" name="imageA1340" descr="imageA1340"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1340</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2886075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="952" name="imageA1339" descr="imageA1339"/>
-[...23 lines deleted...]
-      <xdr:row>1339</xdr:row>
+        <xdr:cNvPr id="954" name="imageA1341" descr="imageA1341"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1341</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3009900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="953" name="imageA1340" descr="imageA1340"/>
-[...23 lines deleted...]
-      <xdr:row>1340</xdr:row>
+        <xdr:cNvPr id="955" name="imageA1342" descr="imageA1342"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1342</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9420225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="954" name="imageA1341" descr="imageA1341"/>
-[...23 lines deleted...]
-      <xdr:row>1341</xdr:row>
+        <xdr:cNvPr id="956" name="imageA1343" descr="imageA1343"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1343</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3848100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="955" name="imageA1342" descr="imageA1342"/>
-[...23 lines deleted...]
-      <xdr:row>1342</xdr:row>
+        <xdr:cNvPr id="957" name="imageA1344" descr="imageA1344"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1344</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3629025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="956" name="imageA1343" descr="imageA1343"/>
-[...23 lines deleted...]
-      <xdr:row>1343</xdr:row>
+        <xdr:cNvPr id="958" name="imageA1345" descr="imageA1345"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1345</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2714625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="957" name="imageA1344" descr="imageA1344"/>
-[...23 lines deleted...]
-      <xdr:row>1344</xdr:row>
+        <xdr:cNvPr id="959" name="imageA1346" descr="imageA1346"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1346</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="7334250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="958" name="imageA1345" descr="imageA1345"/>
-[...23 lines deleted...]
-      <xdr:row>1345</xdr:row>
+        <xdr:cNvPr id="960" name="imageA1347" descr="imageA1347"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1347</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4019550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="959" name="imageA1346" descr="imageA1346"/>
-[...23 lines deleted...]
-      <xdr:row>1346</xdr:row>
+        <xdr:cNvPr id="961" name="imageA1348" descr="imageA1348"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1348</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2809875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="960" name="imageA1347" descr="imageA1347"/>
-[...23 lines deleted...]
-      <xdr:row>1347</xdr:row>
+        <xdr:cNvPr id="962" name="imageA1349" descr="imageA1349"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1349</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="7677150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="961" name="imageA1348" descr="imageA1348"/>
-[...23 lines deleted...]
-      <xdr:row>1348</xdr:row>
+        <xdr:cNvPr id="963" name="imageA1350" descr="imageA1350"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1350</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3190875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="962" name="imageA1349" descr="imageA1349"/>
-[...23 lines deleted...]
-      <xdr:row>1349</xdr:row>
+        <xdr:cNvPr id="964" name="imageA1351" descr="imageA1351"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1351</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3733800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="963" name="imageA1350" descr="imageA1350"/>
-[...23 lines deleted...]
-      <xdr:row>1350</xdr:row>
+        <xdr:cNvPr id="965" name="imageA1352" descr="imageA1352"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1352</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3000375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="964" name="imageA1351" descr="imageA1351"/>
-[...23 lines deleted...]
-      <xdr:row>1351</xdr:row>
+        <xdr:cNvPr id="966" name="imageA1353" descr="imageA1353"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1353</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="965" name="imageA1352" descr="imageA1352"/>
-[...23 lines deleted...]
-      <xdr:row>1352</xdr:row>
+        <xdr:cNvPr id="967" name="imageA1354" descr="imageA1354"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1354</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="966" name="imageA1353" descr="imageA1353"/>
-[...23 lines deleted...]
-      <xdr:row>1353</xdr:row>
+        <xdr:cNvPr id="968" name="imageA1355" descr="imageA1355"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1355</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2733675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="967" name="imageA1354" descr="imageA1354"/>
-[...23 lines deleted...]
-      <xdr:row>1354</xdr:row>
+        <xdr:cNvPr id="969" name="imageA1356" descr="imageA1356"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1356</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3552825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="968" name="imageA1355" descr="imageA1355"/>
-[...23 lines deleted...]
-      <xdr:row>1355</xdr:row>
+        <xdr:cNvPr id="970" name="imageA1357" descr="imageA1357"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1357</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="969" name="imageA1356" descr="imageA1356"/>
-[...23 lines deleted...]
-      <xdr:row>1356</xdr:row>
+        <xdr:cNvPr id="971" name="imageA1358" descr="imageA1358"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1358</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3648075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="970" name="imageA1357" descr="imageA1357"/>
-[...23 lines deleted...]
-      <xdr:row>1357</xdr:row>
+        <xdr:cNvPr id="972" name="imageA1359" descr="imageA1359"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1359</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="971" name="imageA1358" descr="imageA1358"/>
-[...23 lines deleted...]
-      <xdr:row>1358</xdr:row>
+        <xdr:cNvPr id="973" name="imageA1360" descr="imageA1360"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1360</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3552825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="972" name="imageA1359" descr="imageA1359"/>
-[...23 lines deleted...]
-      <xdr:row>1359</xdr:row>
+        <xdr:cNvPr id="974" name="imageA1361" descr="imageA1361"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1361</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3752850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="973" name="imageA1360" descr="imageA1360"/>
-[...23 lines deleted...]
-      <xdr:row>1360</xdr:row>
+        <xdr:cNvPr id="975" name="imageA1362" descr="imageA1362"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1362</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3771900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="974" name="imageA1361" descr="imageA1361"/>
-[...23 lines deleted...]
-      <xdr:row>1361</xdr:row>
+        <xdr:cNvPr id="976" name="imageA1363" descr="imageA1363"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1363</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2238375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="975" name="imageA1362" descr="imageA1362"/>
-[...23 lines deleted...]
-      <xdr:row>1362</xdr:row>
+        <xdr:cNvPr id="977" name="imageA1364" descr="imageA1364"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1364</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="976" name="imageA1363" descr="imageA1363"/>
-[...23 lines deleted...]
-      <xdr:row>1363</xdr:row>
+        <xdr:cNvPr id="978" name="imageA1365" descr="imageA1365"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1365</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2609850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="977" name="imageA1364" descr="imageA1364"/>
-[...23 lines deleted...]
-      <xdr:row>1364</xdr:row>
+        <xdr:cNvPr id="979" name="imageA1366" descr="imageA1366"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1366</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2190750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="978" name="imageA1365" descr="imageA1365"/>
-[...23 lines deleted...]
-      <xdr:row>1365</xdr:row>
+        <xdr:cNvPr id="980" name="imageA1367" descr="imageA1367"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1367</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="979" name="imageA1366" descr="imageA1366"/>
-[...23 lines deleted...]
-      <xdr:row>1366</xdr:row>
+        <xdr:cNvPr id="981" name="imageA1368" descr="imageA1368"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1368</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6467475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="980" name="imageA1367" descr="imageA1367"/>
-[...23 lines deleted...]
-      <xdr:row>1367</xdr:row>
+        <xdr:cNvPr id="982" name="imageA1369" descr="imageA1369"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1369</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3467100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="981" name="imageA1368" descr="imageA1368"/>
-[...23 lines deleted...]
-      <xdr:row>1368</xdr:row>
+        <xdr:cNvPr id="983" name="imageA1370" descr="imageA1370"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1370</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="982" name="imageA1369" descr="imageA1369"/>
-[...23 lines deleted...]
-      <xdr:row>1369</xdr:row>
+        <xdr:cNvPr id="984" name="imageA1371" descr="imageA1371"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1371</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2952750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="983" name="imageA1370" descr="imageA1370"/>
-[...23 lines deleted...]
-      <xdr:row>1370</xdr:row>
+        <xdr:cNvPr id="985" name="imageA1372" descr="imageA1372"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1372</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4800600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="984" name="imageA1371" descr="imageA1371"/>
-[...23 lines deleted...]
-      <xdr:row>1371</xdr:row>
+        <xdr:cNvPr id="986" name="imageA1373" descr="imageA1373"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1373</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3228975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="985" name="imageA1372" descr="imageA1372"/>
-[...23 lines deleted...]
-      <xdr:row>1372</xdr:row>
+        <xdr:cNvPr id="987" name="imageA1374" descr="imageA1374"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1374</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3067050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="986" name="imageA1373" descr="imageA1373"/>
-[...23 lines deleted...]
-      <xdr:row>1373</xdr:row>
+        <xdr:cNvPr id="988" name="imageA1375" descr="imageA1375"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1375</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6096000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="987" name="imageA1374" descr="imageA1374"/>
-[...23 lines deleted...]
-      <xdr:row>1374</xdr:row>
+        <xdr:cNvPr id="989" name="imageA1376" descr="imageA1376"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1376</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3752850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="988" name="imageA1375" descr="imageA1375"/>
-[...23 lines deleted...]
-      <xdr:row>1375</xdr:row>
+        <xdr:cNvPr id="990" name="imageA1377" descr="imageA1377"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1377</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="989" name="imageA1376" descr="imageA1376"/>
-[...23 lines deleted...]
-      <xdr:row>1376</xdr:row>
+        <xdr:cNvPr id="991" name="imageA1378" descr="imageA1378"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1378</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4095750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="990" name="imageA1377" descr="imageA1377"/>
-[...23 lines deleted...]
-      <xdr:row>1377</xdr:row>
+        <xdr:cNvPr id="992" name="imageA1379" descr="imageA1379"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1379</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="991" name="imageA1378" descr="imageA1378"/>
-[...23 lines deleted...]
-      <xdr:row>1378</xdr:row>
+        <xdr:cNvPr id="993" name="imageA1380" descr="imageA1380"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1380</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="992" name="imageA1379" descr="imageA1379"/>
-[...23 lines deleted...]
-      <xdr:row>1379</xdr:row>
+        <xdr:cNvPr id="994" name="imageA1381" descr="imageA1381"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1381</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="993" name="imageA1380" descr="imageA1380"/>
-[...23 lines deleted...]
-      <xdr:row>1380</xdr:row>
+        <xdr:cNvPr id="995" name="imageA1382" descr="imageA1382"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1382</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3600450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="994" name="imageA1381" descr="imageA1381"/>
-[...23 lines deleted...]
-      <xdr:row>1381</xdr:row>
+        <xdr:cNvPr id="996" name="imageA1383" descr="imageA1383"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1383</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="995" name="imageA1382" descr="imageA1382"/>
-[...23 lines deleted...]
-      <xdr:row>1382</xdr:row>
+        <xdr:cNvPr id="997" name="imageA1384" descr="imageA1384"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1384</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="996" name="imageA1383" descr="imageA1383"/>
-[...23 lines deleted...]
-      <xdr:row>1383</xdr:row>
+        <xdr:cNvPr id="998" name="imageA1385" descr="imageA1385"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1385</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2771775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="997" name="imageA1384" descr="imageA1384"/>
-[...23 lines deleted...]
-      <xdr:row>1384</xdr:row>
+        <xdr:cNvPr id="999" name="imageA1386" descr="imageA1386"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId999"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1386</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6438900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="998" name="imageA1385" descr="imageA1385"/>
-[...23 lines deleted...]
-      <xdr:row>1385</xdr:row>
+        <xdr:cNvPr id="1000" name="imageA1387" descr="imageA1387"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1000"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1387</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3305175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="999" name="imageA1386" descr="imageA1386"/>
-[...23 lines deleted...]
-      <xdr:row>1386</xdr:row>
+        <xdr:cNvPr id="1001" name="imageA1388" descr="imageA1388"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1001"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1388</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1000" name="imageA1387" descr="imageA1387"/>
-[...23 lines deleted...]
-      <xdr:row>1387</xdr:row>
+        <xdr:cNvPr id="1002" name="imageA1389" descr="imageA1389"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1002"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1389</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3914775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1001" name="imageA1388" descr="imageA1388"/>
-[...23 lines deleted...]
-      <xdr:row>1388</xdr:row>
+        <xdr:cNvPr id="1003" name="imageA1390" descr="imageA1390"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1003"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1390</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1002" name="imageA1389" descr="imageA1389"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1002"/>
+        <xdr:cNvPr id="1004" name="imageA1391" descr="imageA1391"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1004"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -37010,51 +37089,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1392"/>
+  <dimension ref="A1:Z1394"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.141357" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -41822,2045 +41901,2047 @@
       <c r="A593"/>
       <c r="B593" t="s">
         <v>921</v>
       </c>
       <c r="C593" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="B594" t="s">
         <v>923</v>
       </c>
       <c r="C594" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="595" spans="1:26" customHeight="1" ht="793">
       <c r="A595"/>
       <c r="B595" t="s">
         <v>925</v>
       </c>
       <c r="C595" t="s">
         <v>926</v>
       </c>
     </row>
-    <row r="596" spans="1:26" customHeight="1" ht="396">
+    <row r="596" spans="1:26" customHeight="1" ht="793">
       <c r="A596"/>
       <c r="B596" t="s">
         <v>927</v>
       </c>
       <c r="C596" t="s">
         <v>928</v>
       </c>
     </row>
-    <row r="597" spans="1:26" customHeight="1" ht="595">
+    <row r="597" spans="1:26" customHeight="1" ht="396">
       <c r="A597"/>
       <c r="B597" t="s">
         <v>929</v>
       </c>
       <c r="C597" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="598" spans="1:26" customHeight="1" ht="595">
       <c r="A598"/>
       <c r="B598" t="s">
         <v>931</v>
       </c>
       <c r="C598" t="s">
         <v>932</v>
       </c>
     </row>
-    <row r="599" spans="1:26" customHeight="1" ht="446">
+    <row r="599" spans="1:26" customHeight="1" ht="595">
       <c r="A599"/>
       <c r="B599" t="s">
         <v>933</v>
       </c>
       <c r="C599" t="s">
         <v>934</v>
       </c>
     </row>
-    <row r="600" spans="1:26">
+    <row r="600" spans="1:26" customHeight="1" ht="446">
+      <c r="A600"/>
       <c r="B600" t="s">
         <v>935</v>
       </c>
-    </row>
-    <row r="601" spans="1:26" customHeight="1" ht="889">
+      <c r="C600" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="601" spans="1:26" customHeight="1" ht="446">
       <c r="A601"/>
       <c r="B601" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C601" t="s">
-        <v>937</v>
-[...3 lines deleted...]
-      <c r="A602"/>
+        <v>938</v>
+      </c>
+    </row>
+    <row r="602" spans="1:26">
       <c r="B602" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:26" customHeight="1" ht="793">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="603" spans="1:26" customHeight="1" ht="889">
       <c r="A603"/>
       <c r="B603" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-    <row r="604" spans="1:26" customHeight="1" ht="793">
+        <v>940</v>
+      </c>
+      <c r="C603" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="604" spans="1:26" customHeight="1" ht="805">
       <c r="A604"/>
       <c r="B604" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="605" spans="1:26" customHeight="1" ht="793">
       <c r="A605"/>
       <c r="B605" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
     </row>
     <row r="606" spans="1:26" customHeight="1" ht="793">
       <c r="A606"/>
       <c r="B606" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-    <row r="607" spans="1:26">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="607" spans="1:26" customHeight="1" ht="793">
+      <c r="A607"/>
       <c r="B607" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-    <row r="608" spans="1:26" customHeight="1" ht="439">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="608" spans="1:26" customHeight="1" ht="793">
       <c r="A608"/>
       <c r="B608" t="s">
-        <v>944</v>
-[...3 lines deleted...]
-      <c r="A609"/>
+        <v>946</v>
+      </c>
+    </row>
+    <row r="609" spans="1:26">
       <c r="B609" t="s">
-        <v>945</v>
-[...2 lines deleted...]
-    <row r="610" spans="1:26" customHeight="1" ht="446">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="610" spans="1:26" customHeight="1" ht="439">
       <c r="A610"/>
       <c r="B610" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-    <row r="611" spans="1:26" customHeight="1" ht="858">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="611" spans="1:26" customHeight="1" ht="417">
       <c r="A611"/>
       <c r="B611" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:26" customHeight="1" ht="1057">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="612" spans="1:26" customHeight="1" ht="446">
       <c r="A612"/>
       <c r="B612" t="s">
-        <v>948</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:26" customHeight="1" ht="1171">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="613" spans="1:26" customHeight="1" ht="858">
       <c r="A613"/>
       <c r="B613" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-    <row r="614" spans="1:26" customHeight="1" ht="520">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="614" spans="1:26" customHeight="1" ht="1057">
       <c r="A614"/>
       <c r="B614" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-    <row r="615" spans="1:26" customHeight="1" ht="396">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="615" spans="1:26" customHeight="1" ht="1171">
       <c r="A615"/>
       <c r="B615" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:26">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="616" spans="1:26" customHeight="1" ht="520">
+      <c r="A616"/>
       <c r="B616" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
     </row>
     <row r="617" spans="1:26" customHeight="1" ht="396">
       <c r="A617"/>
       <c r="B617" t="s">
-        <v>953</v>
-[...3 lines deleted...]
-      <c r="A618"/>
+        <v>955</v>
+      </c>
+    </row>
+    <row r="618" spans="1:26">
       <c r="B618" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:26" customHeight="1" ht="354">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="619" spans="1:26" customHeight="1" ht="396">
       <c r="A619"/>
       <c r="B619" t="s">
-        <v>955</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:26" customHeight="1" ht="595">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="620" spans="1:26" customHeight="1" ht="578">
       <c r="A620"/>
       <c r="B620" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:26" customHeight="1" ht="793">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="621" spans="1:26" customHeight="1" ht="354">
       <c r="A621"/>
       <c r="B621" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-    <row r="622" spans="1:26" customHeight="1" ht="793">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="622" spans="1:26" customHeight="1" ht="595">
       <c r="A622"/>
       <c r="B622" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:26" customHeight="1" ht="446">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="623" spans="1:26" customHeight="1" ht="793">
       <c r="A623"/>
       <c r="B623" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-    <row r="624" spans="1:26" customHeight="1" ht="499">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="624" spans="1:26" customHeight="1" ht="793">
       <c r="A624"/>
       <c r="B624" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-    <row r="625" spans="1:26" customHeight="1" ht="459">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="625" spans="1:26" customHeight="1" ht="446">
       <c r="A625"/>
       <c r="B625" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:26" customHeight="1" ht="446">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="626" spans="1:26" customHeight="1" ht="499">
       <c r="A626"/>
       <c r="B626" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-    <row r="627" spans="1:26" customHeight="1" ht="446">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="627" spans="1:26" customHeight="1" ht="459">
       <c r="A627"/>
       <c r="B627" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="628" spans="1:26" customHeight="1" ht="446">
       <c r="A628"/>
       <c r="B628" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="629" spans="1:26" customHeight="1" ht="446">
       <c r="A629"/>
       <c r="B629" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-    <row r="630" spans="1:26" customHeight="1" ht="771">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="630" spans="1:26" customHeight="1" ht="446">
       <c r="A630"/>
       <c r="B630" t="s">
-        <v>966</v>
-[...2 lines deleted...]
-    <row r="631" spans="1:26" customHeight="1" ht="895">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="631" spans="1:26" customHeight="1" ht="446">
       <c r="A631"/>
       <c r="B631" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-    <row r="632" spans="1:26" customHeight="1" ht="446">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="632" spans="1:26" customHeight="1" ht="771">
       <c r="A632"/>
       <c r="B632" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-    <row r="633" spans="1:26" customHeight="1" ht="542">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="633" spans="1:26" customHeight="1" ht="895">
       <c r="A633"/>
       <c r="B633" t="s">
-        <v>969</v>
-[...2 lines deleted...]
-    <row r="634" spans="1:26">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="634" spans="1:26" customHeight="1" ht="446">
+      <c r="A634"/>
       <c r="B634" t="s">
-        <v>970</v>
-[...5 lines deleted...]
-    <row r="635" spans="1:26">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="635" spans="1:26" customHeight="1" ht="542">
+      <c r="A635"/>
       <c r="B635" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="B636" t="s">
-        <v>973</v>
+        <v>974</v>
+      </c>
+      <c r="C636" t="s">
+        <v>975</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="B637" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="B638" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="B639" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="B640" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="B641" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="B642" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="B643" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="B644" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="B645" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="B646" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="B647" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="B648" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="B649" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="B650" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="B651" t="s">
-        <v>989</v>
+        <v>990</v>
+      </c>
+      <c r="C651" t="s">
+        <v>991</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="B652" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="B653" t="s">
-        <v>991</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="B654" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="B655" t="s">
-        <v>994</v>
+        <v>995</v>
+      </c>
+      <c r="C655" t="s">
+        <v>996</v>
       </c>
     </row>
     <row r="656" spans="1:26">
       <c r="B656" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="657" spans="1:26">
       <c r="B657" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="658" spans="1:26">
       <c r="B658" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="659" spans="1:26">
       <c r="B659" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="660" spans="1:26">
       <c r="B660" t="s">
-        <v>999</v>
-[...3 lines deleted...]
-      <c r="A661"/>
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="661" spans="1:26">
       <c r="B661" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="662" spans="1:26">
       <c r="B662" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-    <row r="663" spans="1:26">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="663" spans="1:26" customHeight="1" ht="268">
+      <c r="A663"/>
       <c r="B663" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="664" spans="1:26">
       <c r="B664" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="665" spans="1:26">
       <c r="B665" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="666" spans="1:26">
       <c r="B666" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="667" spans="1:26">
       <c r="B667" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="668" spans="1:26">
       <c r="B668" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="669" spans="1:26">
       <c r="B669" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="670" spans="1:26">
       <c r="B670" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="671" spans="1:26">
       <c r="B671" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="672" spans="1:26">
       <c r="B672" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="673" spans="1:26">
       <c r="B673" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="674" spans="1:26">
       <c r="B674" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="675" spans="1:26">
       <c r="B675" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="676" spans="1:26">
       <c r="B676" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      <c r="A677"/>
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="677" spans="1:26">
       <c r="B677" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="678" spans="1:26">
       <c r="B678" t="s">
-        <v>1017</v>
-[...5 lines deleted...]
-    <row r="679" spans="1:26">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="679" spans="1:26" customHeight="1" ht="470">
+      <c r="A679"/>
       <c r="B679" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="680" spans="1:26">
       <c r="B680" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C680">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:26">
       <c r="B681" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="C681">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:26">
       <c r="B682" t="s">
-        <v>1021</v>
+        <v>1023</v>
+      </c>
+      <c r="C682">
+        <v>1</v>
       </c>
     </row>
     <row r="683" spans="1:26">
       <c r="B683" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="C683">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:26">
       <c r="B684" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="685" spans="1:26">
       <c r="B685" t="s">
-        <v>1024</v>
+        <v>1026</v>
+      </c>
+      <c r="C685">
+        <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:26">
       <c r="B686" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="C686">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:26">
       <c r="B687" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="688" spans="1:26">
       <c r="B688" t="s">
-        <v>1027</v>
+        <v>1029</v>
+      </c>
+      <c r="C688">
+        <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:26">
       <c r="B689" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C689">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:26">
       <c r="B690" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="691" spans="1:26">
       <c r="B691" t="s">
-        <v>1030</v>
+        <v>1032</v>
+      </c>
+      <c r="C691">
+        <v>12</v>
       </c>
     </row>
     <row r="692" spans="1:26">
       <c r="B692" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="C692">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:26">
       <c r="B693" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="694" spans="1:26">
       <c r="B694" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="C694">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:26">
       <c r="B695" t="s">
-        <v>1034</v>
+        <v>1036</v>
+      </c>
+      <c r="C695">
+        <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:26">
       <c r="B696" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="C696">
         <v>1</v>
       </c>
     </row>
     <row r="697" spans="1:26">
       <c r="B697" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="698" spans="1:26">
       <c r="B698" t="s">
-        <v>1037</v>
+        <v>1039</v>
+      </c>
+      <c r="C698">
+        <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:26">
       <c r="B699" t="s">
-        <v>1038</v>
+        <v>1040</v>
+      </c>
+      <c r="C699">
+        <v>1</v>
       </c>
     </row>
     <row r="700" spans="1:26">
       <c r="B700" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="701" spans="1:26">
       <c r="B701" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="702" spans="1:26">
       <c r="B702" t="s">
-        <v>1041</v>
+        <v>1043</v>
+      </c>
+      <c r="C702">
+        <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:26">
       <c r="B703" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="C703">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:26">
       <c r="B704" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="705" spans="1:26">
       <c r="B705" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C705">
         <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:26">
       <c r="B706" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="C706">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:26">
       <c r="B707" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="C707">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:26">
       <c r="B708" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="C708">
         <v>1</v>
       </c>
     </row>
     <row r="709" spans="1:26">
       <c r="B709" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="C709">
         <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:26">
       <c r="B710" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="C710">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:26">
       <c r="B711" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="C711">
         <v>1</v>
       </c>
     </row>
     <row r="712" spans="1:26">
       <c r="B712" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="C712">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:26">
       <c r="B713" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C713">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:26">
       <c r="B714" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C714">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:26">
       <c r="B715" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="C715">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:26">
       <c r="B716" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="C716">
         <v>1</v>
       </c>
     </row>
     <row r="717" spans="1:26">
       <c r="B717" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C717">
         <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:26">
       <c r="B718" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="C718">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:26">
       <c r="B719" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="C719">
         <v>1</v>
       </c>
     </row>
     <row r="720" spans="1:26">
       <c r="B720" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C720">
         <v>1</v>
       </c>
     </row>
     <row r="721" spans="1:26">
       <c r="B721" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="C721">
         <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:26">
       <c r="B722" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C722">
         <v>1</v>
       </c>
     </row>
     <row r="723" spans="1:26">
       <c r="B723" t="s">
-        <v>1062</v>
+        <v>1064</v>
+      </c>
+      <c r="C723">
+        <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:26">
       <c r="B724" t="s">
-        <v>1063</v>
+        <v>1065</v>
+      </c>
+      <c r="C724">
+        <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:26">
       <c r="B725" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="726" spans="1:26">
       <c r="B726" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="727" spans="1:26">
       <c r="B727" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="728" spans="1:26">
       <c r="B728" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="729" spans="1:26">
       <c r="B729" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="730" spans="1:26">
       <c r="B730" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="731" spans="1:26">
       <c r="B731" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="732" spans="1:26">
       <c r="B732" t="s">
-        <v>1071</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="733" spans="1:26">
       <c r="B733" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="734" spans="1:26">
       <c r="B734" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C734">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="735" spans="1:26">
       <c r="B735" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C735">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:26">
       <c r="B736" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C736">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:26">
       <c r="B737" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="C737">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:26">
       <c r="B738" t="s">
-        <v>1077</v>
+        <v>1079</v>
+      </c>
+      <c r="C738">
+        <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:26">
       <c r="B739" t="s">
-        <v>1078</v>
+        <v>1080</v>
+      </c>
+      <c r="C739">
+        <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:26">
       <c r="B740" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="741" spans="1:26">
       <c r="B741" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="742" spans="1:26">
       <c r="B742" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="743" spans="1:26">
       <c r="B743" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="744" spans="1:26">
       <c r="B744" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="745" spans="1:26">
       <c r="B745" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="746" spans="1:26">
       <c r="B746" t="s">
-        <v>1085</v>
+        <v>1087</v>
+      </c>
+      <c r="C746">
+        <v>2</v>
       </c>
     </row>
     <row r="747" spans="1:26">
       <c r="B747" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="748" spans="1:26">
       <c r="B748" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="749" spans="1:26">
       <c r="B749" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="750" spans="1:26">
       <c r="B750" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="751" spans="1:26">
       <c r="B751" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="752" spans="1:26">
       <c r="B752" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="753" spans="1:26">
       <c r="B753" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="754" spans="1:26">
       <c r="B754" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="755" spans="1:26">
       <c r="B755" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C755">
         <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:26">
       <c r="B756" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C756">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:26">
       <c r="B757" t="s">
-        <v>1096</v>
+        <v>1098</v>
+      </c>
+      <c r="C757">
+        <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:26">
       <c r="B758" t="s">
-        <v>1097</v>
+        <v>1099</v>
+      </c>
+      <c r="C758">
+        <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:26">
       <c r="B759" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="760" spans="1:26">
       <c r="B760" t="s">
-        <v>1099</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="761" spans="1:26">
       <c r="B761" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="C761">
         <v>2</v>
       </c>
     </row>
     <row r="762" spans="1:26">
       <c r="B762" t="s">
-        <v>1101</v>
+        <v>1103</v>
+      </c>
+      <c r="C762">
+        <v>1</v>
       </c>
     </row>
     <row r="763" spans="1:26">
       <c r="B763" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="C763">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="764" spans="1:26">
       <c r="B764" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="765" spans="1:26">
       <c r="B765" t="s">
-        <v>1104</v>
+        <v>1106</v>
+      </c>
+      <c r="C765">
+        <v>1</v>
       </c>
     </row>
     <row r="766" spans="1:26">
       <c r="B766" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="C766">
         <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:26">
       <c r="B767" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="768" spans="1:26">
       <c r="B768" t="s">
-        <v>1107</v>
+        <v>1109</v>
+      </c>
+      <c r="C768">
+        <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:26">
       <c r="B769" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="770" spans="1:26">
       <c r="B770" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="771" spans="1:26">
       <c r="B771" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="772" spans="1:26">
       <c r="B772" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="773" spans="1:26">
       <c r="B773" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="774" spans="1:26">
       <c r="B774" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="775" spans="1:26">
       <c r="B775" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="776" spans="1:26">
       <c r="B776" t="s">
-        <v>1115</v>
+        <v>1117</v>
+      </c>
+      <c r="C776">
+        <v>3</v>
       </c>
     </row>
     <row r="777" spans="1:26">
       <c r="B777" t="s">
-        <v>1116</v>
+        <v>1118</v>
+      </c>
+      <c r="C777">
+        <v>2</v>
       </c>
     </row>
     <row r="778" spans="1:26">
       <c r="B778" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="779" spans="1:26">
       <c r="B779" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="780" spans="1:26">
       <c r="B780" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="781" spans="1:26">
       <c r="B781" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="782" spans="1:26">
       <c r="B782" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="C782">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:26">
       <c r="B783" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="C783">
         <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:26">
       <c r="B784" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C784">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:26">
       <c r="B785" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C785">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:26">
       <c r="B786" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C786">
         <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:26">
       <c r="B787" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="C787">
+        <v>1</v>
       </c>
     </row>
     <row r="788" spans="1:26">
       <c r="B788" t="s">
-        <v>1127</v>
+        <v>1129</v>
+      </c>
+      <c r="C788">
+        <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:26">
       <c r="B789" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="790" spans="1:26">
       <c r="B790" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="791" spans="1:26">
       <c r="B791" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="792" spans="1:26">
       <c r="B792" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="793" spans="1:26">
       <c r="B793" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="794" spans="1:26">
       <c r="B794" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="795" spans="1:26">
       <c r="B795" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="796" spans="1:26">
       <c r="B796" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="797" spans="1:26">
       <c r="B797" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="798" spans="1:26">
       <c r="B798" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="799" spans="1:26">
       <c r="B799" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="800" spans="1:26">
       <c r="B800" t="s">
-        <v>1139</v>
+        <v>1141</v>
+      </c>
+      <c r="C800">
+        <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:26">
       <c r="B801" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="802" spans="1:26">
       <c r="B802" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="803" spans="1:26">
       <c r="B803" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="804" spans="1:26">
       <c r="B804" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="805" spans="1:26">
       <c r="B805" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="806" spans="1:26">
       <c r="B806" t="s">
-        <v>1145</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="807" spans="1:26">
       <c r="B807" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C807">
         <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:26">
       <c r="B808" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C808">
         <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:26">
       <c r="B809" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="C809">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="810" spans="1:26">
       <c r="B810" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C810">
         <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:26">
       <c r="B811" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C811">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="812" spans="1:26">
       <c r="B812" t="s">
-        <v>1151</v>
+        <v>1153</v>
+      </c>
+      <c r="C812">
+        <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:26">
       <c r="B813" t="s">
-        <v>1152</v>
+        <v>1154</v>
+      </c>
+      <c r="C813">
+        <v>1</v>
       </c>
     </row>
     <row r="814" spans="1:26">
       <c r="B814" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="815" spans="1:26">
       <c r="B815" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="816" spans="1:26">
       <c r="B816" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="817" spans="1:26">
       <c r="B817" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="818" spans="1:26">
       <c r="B818" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="819" spans="1:26">
       <c r="B819" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="820" spans="1:26">
       <c r="B820" t="s">
-        <v>1159</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="821" spans="1:26">
       <c r="B821" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="822" spans="1:26">
       <c r="B822" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="C822">
         <v>1</v>
       </c>
     </row>
     <row r="823" spans="1:26">
       <c r="B823" t="s">
-        <v>1162</v>
+        <v>1164</v>
+      </c>
+      <c r="C823">
+        <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:26">
       <c r="B824" t="s">
-        <v>1163</v>
+        <v>1165</v>
+      </c>
+      <c r="C824">
+        <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:26">
       <c r="B825" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="826" spans="1:26">
       <c r="B826" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="827" spans="1:26">
       <c r="B827" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="828" spans="1:26">
       <c r="B828" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="829" spans="1:26">
       <c r="B829" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="C829">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="830" spans="1:26">
       <c r="B830" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C830">
         <v>1</v>
       </c>
     </row>
     <row r="831" spans="1:26">
       <c r="B831" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="C831">
         <v>1</v>
       </c>
     </row>
     <row r="832" spans="1:26">
       <c r="B832" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="C832">
         <v>1</v>
       </c>
     </row>
     <row r="833" spans="1:26">
       <c r="B833" t="s">
-        <v>1172</v>
+        <v>1174</v>
+      </c>
+      <c r="C833">
+        <v>1</v>
       </c>
     </row>
     <row r="834" spans="1:26">
       <c r="B834" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="C834">
         <v>1</v>
       </c>
     </row>
     <row r="835" spans="1:26">
       <c r="B835" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="836" spans="1:26">
       <c r="B836" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="C836">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="837" spans="1:26">
       <c r="B837" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="C837">
         <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:26">
       <c r="B838" t="s">
-        <v>1177</v>
+        <v>1179</v>
+      </c>
+      <c r="C838">
+        <v>2</v>
       </c>
     </row>
     <row r="839" spans="1:26">
       <c r="B839" t="s">
-        <v>1178</v>
+        <v>1180</v>
+      </c>
+      <c r="C839">
+        <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:26">
       <c r="B840" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="841" spans="1:26">
       <c r="B841" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="842" spans="1:26">
       <c r="B842" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="843" spans="1:26">
       <c r="B843" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="844" spans="1:26">
       <c r="B844" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="845" spans="1:26">
       <c r="B845" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="846" spans="1:26">
       <c r="B846" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="847" spans="1:26">
       <c r="B847" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="848" spans="1:26">
       <c r="B848" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="849" spans="1:26">
       <c r="B849" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="850" spans="1:26">
       <c r="B850" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="851" spans="1:26">
       <c r="B851" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="852" spans="1:26">
       <c r="B852" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="853" spans="1:26">
       <c r="B853" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="854" spans="1:26">
       <c r="B854" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="855" spans="1:26">
       <c r="B855" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C855">
         <v>1</v>
       </c>
     </row>
     <row r="856" spans="1:26">
       <c r="B856" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="857" spans="1:26">
       <c r="B857" t="s">
-        <v>1196</v>
+        <v>1198</v>
+      </c>
+      <c r="C857">
+        <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:26">
       <c r="B858" t="s">
-        <v>1197</v>
+        <v>1199</v>
+      </c>
+      <c r="C858">
+        <v>13</v>
       </c>
     </row>
     <row r="859" spans="1:26">
       <c r="B859" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="860" spans="1:26">
       <c r="B860" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="861" spans="1:26">
       <c r="B861" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="C861">
-        <v>1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="862" spans="1:26">
       <c r="B862" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="C862">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:26">
       <c r="B863" t="s">
-        <v>1202</v>
+        <v>1204</v>
+      </c>
+      <c r="C863">
+        <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:26">
       <c r="B864" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="C864">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="865" spans="1:26">
       <c r="B865" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="866" spans="1:26">
       <c r="B866" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C866">
         <v>2</v>
       </c>
     </row>
     <row r="867" spans="1:26">
       <c r="B867" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="C867">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="868" spans="1:26">
       <c r="B868" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="C868">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="869" spans="1:26">
       <c r="B869" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="C869">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="870" spans="1:26">
       <c r="B870" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C870">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="871" spans="1:26">
       <c r="B871" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="C871">
         <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:26">
       <c r="B872" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C872">
         <v>3</v>
       </c>
     </row>
     <row r="873" spans="1:26">
       <c r="B873" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C873">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="874" spans="1:26">
       <c r="B874" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="C874">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="875" spans="1:26">
       <c r="B875" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="C875">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="876" spans="1:26">
       <c r="B876" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="C876">
         <v>1</v>
       </c>
     </row>
     <row r="877" spans="1:26">
       <c r="B877" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="C877">
         <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:26">
       <c r="B878" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="C878">
         <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:26">
       <c r="B879" t="s">
-        <v>1218</v>
+        <v>1220</v>
+      </c>
+      <c r="C879">
+        <v>1</v>
       </c>
     </row>
     <row r="880" spans="1:26">
       <c r="B880" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C880">
         <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:26">
       <c r="B881" t="s">
-        <v>1220</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="882" spans="1:26">
       <c r="B882" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="C882">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:26">
       <c r="B883" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="C883">
         <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:26">
       <c r="B884" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="C884">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:26">
       <c r="B885" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="C885">
         <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:26">
       <c r="B886" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="C886">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="887" spans="1:26">
       <c r="B887" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="C887">
         <v>1</v>
       </c>
     </row>
     <row r="888" spans="1:26">
       <c r="B888" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="C888">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="889" spans="1:26">
       <c r="B889" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="C889">
         <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:26">
       <c r="B890" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="C890">
         <v>1</v>
       </c>
     </row>
     <row r="891" spans="1:26">
       <c r="B891" t="s">
-        <v>1230</v>
+        <v>1232</v>
+      </c>
+      <c r="C891">
+        <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:26">
       <c r="B892" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C892">
         <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:26">
       <c r="B893" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="894" spans="1:26">
       <c r="B894" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="C894">
         <v>1</v>
       </c>
     </row>
     <row r="895" spans="1:26">
       <c r="B895" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>1235</v>
+        <v>1236</v>
+      </c>
+      <c r="C895">
+        <v>1</v>
       </c>
     </row>
     <row r="896" spans="1:26">
       <c r="B896" t="s">
-        <v>1236</v>
-[...2 lines deleted...]
-        <v>1235</v>
+        <v>1237</v>
+      </c>
+      <c r="C896">
+        <v>1</v>
       </c>
     </row>
     <row r="897" spans="1:26">
       <c r="B897" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C897" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="898" spans="1:26">
       <c r="B898" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C898" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="899" spans="1:26">
       <c r="B899" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C899" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="900" spans="1:26">
       <c r="B900" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>1241</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="901" spans="1:26">
       <c r="B901" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C901" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="902" spans="1:26">
       <c r="B902" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C902" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="903" spans="1:26">
       <c r="B903" t="s">
         <v>1247</v>
       </c>
+      <c r="C903" t="s">
+        <v>1248</v>
+      </c>
     </row>
     <row r="904" spans="1:26">
       <c r="B904" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C904" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="905" spans="1:26">
       <c r="B905" t="s">
-        <v>1250</v>
-[...1 lines deleted...]
-      <c r="C905" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="906" spans="1:26">
       <c r="B906" t="s">
         <v>1252</v>
       </c>
       <c r="C906" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="907" spans="1:26">
       <c r="B907" t="s">
         <v>1254</v>
       </c>
       <c r="C907" t="s">
         <v>1255</v>
       </c>
     </row>
     <row r="908" spans="1:26">
       <c r="B908" t="s">
         <v>1256</v>
       </c>
       <c r="C908" t="s">
         <v>1257</v>
@@ -43881,198 +43962,198 @@
       <c r="C910" t="s">
         <v>1261</v>
       </c>
     </row>
     <row r="911" spans="1:26">
       <c r="B911" t="s">
         <v>1262</v>
       </c>
       <c r="C911" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="912" spans="1:26">
       <c r="B912" t="s">
         <v>1264</v>
       </c>
       <c r="C912" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="913" spans="1:26">
       <c r="B913" t="s">
         <v>1266</v>
       </c>
       <c r="C913" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="914" spans="1:26">
       <c r="B914" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="C914" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="915" spans="1:26">
       <c r="B915" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C915" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="916" spans="1:26">
       <c r="B916" t="s">
         <v>1271</v>
       </c>
       <c r="C916" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="917" spans="1:26">
       <c r="B917" t="s">
         <v>1273</v>
       </c>
       <c r="C917" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="918" spans="1:26">
       <c r="B918" t="s">
         <v>1275</v>
       </c>
+      <c r="C918" t="s">
+        <v>1276</v>
+      </c>
     </row>
     <row r="919" spans="1:26">
       <c r="B919" t="s">
-        <v>1276</v>
+        <v>1277</v>
+      </c>
+      <c r="C919" t="s">
+        <v>1278</v>
       </c>
     </row>
     <row r="920" spans="1:26">
       <c r="B920" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="921" spans="1:26">
       <c r="B921" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="922" spans="1:26">
       <c r="B922" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="923" spans="1:26">
       <c r="B923" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="924" spans="1:26">
       <c r="B924" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="925" spans="1:26">
       <c r="B925" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="926" spans="1:26">
       <c r="B926" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="927" spans="1:26">
       <c r="B927" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="928" spans="1:26">
       <c r="B928" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="929" spans="1:26">
       <c r="B929" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="930" spans="1:26">
       <c r="B930" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="931" spans="1:26">
       <c r="B931" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="932" spans="1:26">
       <c r="B932" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="933" spans="1:26">
       <c r="B933" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="934" spans="1:26">
       <c r="B934" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="935" spans="1:26">
       <c r="B935" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="936" spans="1:26">
       <c r="B936" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="937" spans="1:26">
       <c r="B937" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="938" spans="1:26">
       <c r="B938" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="939" spans="1:26">
       <c r="B939" t="s">
-        <v>1297</v>
-[...1 lines deleted...]
-      <c r="C939" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="940" spans="1:26">
       <c r="B940" t="s">
         <v>1299</v>
       </c>
       <c r="C940" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="941" spans="1:26">
       <c r="B941" t="s">
         <v>1301</v>
       </c>
       <c r="C941" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="942" spans="1:26">
       <c r="B942" t="s">
         <v>1303</v>
       </c>
       <c r="C942" t="s">
         <v>1304</v>
@@ -44084,2589 +44165,2587 @@
       </c>
       <c r="C943" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="944" spans="1:26">
       <c r="B944" t="s">
         <v>1307</v>
       </c>
       <c r="C944" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="945" spans="1:26">
       <c r="B945" t="s">
         <v>1309</v>
       </c>
       <c r="C945" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="946" spans="1:26">
       <c r="B946" t="s">
         <v>1311</v>
       </c>
+      <c r="C946" t="s">
+        <v>1312</v>
+      </c>
     </row>
     <row r="947" spans="1:26">
       <c r="B947" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C947" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="948" spans="1:26">
       <c r="B948" t="s">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="C948" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="949" spans="1:26">
       <c r="B949" t="s">
         <v>1316</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A950"/>
+      <c r="C949" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="950" spans="1:26">
       <c r="B950" t="s">
-        <v>1317</v>
-[...3 lines deleted...]
-      <c r="A951"/>
+        <v>1318</v>
+      </c>
+      <c r="C950" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="951" spans="1:26">
       <c r="B951" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-    <row r="952" spans="1:26" customHeight="1" ht="793">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="952" spans="1:26" customHeight="1" ht="396">
       <c r="A952"/>
       <c r="B952" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="953" spans="1:26" customHeight="1" ht="793">
       <c r="A953"/>
       <c r="B953" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="954" spans="1:26" customHeight="1" ht="793">
       <c r="A954"/>
       <c r="B954" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="955" spans="1:26" customHeight="1" ht="793">
       <c r="A955"/>
       <c r="B955" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="956" spans="1:26" customHeight="1" ht="793">
       <c r="A956"/>
       <c r="B956" t="s">
-        <v>1323</v>
-[...2 lines deleted...]
-    <row r="957" spans="1:26" customHeight="1" ht="396">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="957" spans="1:26" customHeight="1" ht="793">
       <c r="A957"/>
       <c r="B957" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-    <row r="958" spans="1:26" customHeight="1" ht="396">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="958" spans="1:26" customHeight="1" ht="793">
       <c r="A958"/>
       <c r="B958" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="959" spans="1:26" customHeight="1" ht="396">
       <c r="A959"/>
       <c r="B959" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="960" spans="1:26" customHeight="1" ht="396">
       <c r="A960"/>
       <c r="B960" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="961" spans="1:26" customHeight="1" ht="396">
       <c r="A961"/>
       <c r="B961" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="962" spans="1:26" customHeight="1" ht="396">
       <c r="A962"/>
       <c r="B962" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="963" spans="1:26" customHeight="1" ht="396">
       <c r="A963"/>
       <c r="B963" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="964" spans="1:26" customHeight="1" ht="396">
       <c r="A964"/>
       <c r="B964" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="965" spans="1:26" customHeight="1" ht="396">
       <c r="A965"/>
       <c r="B965" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="966" spans="1:26" customHeight="1" ht="396">
       <c r="A966"/>
       <c r="B966" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="967" spans="1:26" customHeight="1" ht="396">
       <c r="A967"/>
       <c r="B967" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="968" spans="1:26" customHeight="1" ht="396">
       <c r="A968"/>
       <c r="B968" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="969" spans="1:26" customHeight="1" ht="396">
       <c r="A969"/>
       <c r="B969" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="970" spans="1:26" customHeight="1" ht="396">
       <c r="A970"/>
       <c r="B970" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="971" spans="1:26" customHeight="1" ht="396">
       <c r="A971"/>
       <c r="B971" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="972" spans="1:26" customHeight="1" ht="396">
       <c r="A972"/>
       <c r="B972" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="973" spans="1:26" customHeight="1" ht="396">
       <c r="A973"/>
       <c r="B973" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="974" spans="1:26" customHeight="1" ht="396">
       <c r="A974"/>
       <c r="B974" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="975" spans="1:26" customHeight="1" ht="396">
       <c r="A975"/>
       <c r="B975" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="976" spans="1:26" customHeight="1" ht="396">
       <c r="A976"/>
       <c r="B976" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="977" spans="1:26" customHeight="1" ht="396">
       <c r="A977"/>
       <c r="B977" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="978" spans="1:26" customHeight="1" ht="396">
       <c r="A978"/>
       <c r="B978" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="979" spans="1:26" customHeight="1" ht="396">
       <c r="A979"/>
       <c r="B979" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="980" spans="1:26" customHeight="1" ht="396">
       <c r="A980"/>
       <c r="B980" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="981" spans="1:26" customHeight="1" ht="396">
       <c r="A981"/>
       <c r="B981" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="982" spans="1:26" customHeight="1" ht="396">
       <c r="A982"/>
       <c r="B982" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="983" spans="1:26" customHeight="1" ht="396">
       <c r="A983"/>
       <c r="B983" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="984" spans="1:26" customHeight="1" ht="396">
       <c r="A984"/>
       <c r="B984" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="985" spans="1:26" customHeight="1" ht="396">
       <c r="A985"/>
       <c r="B985" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="986" spans="1:26" customHeight="1" ht="396">
       <c r="A986"/>
       <c r="B986" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="987" spans="1:26" customHeight="1" ht="396">
       <c r="A987"/>
       <c r="B987" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="988" spans="1:26" customHeight="1" ht="396">
       <c r="A988"/>
       <c r="B988" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="989" spans="1:26" customHeight="1" ht="396">
       <c r="A989"/>
       <c r="B989" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="990" spans="1:26" customHeight="1" ht="396">
       <c r="A990"/>
       <c r="B990" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="991" spans="1:26" customHeight="1" ht="396">
       <c r="A991"/>
       <c r="B991" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="992" spans="1:26" customHeight="1" ht="396">
       <c r="A992"/>
       <c r="B992" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="993" spans="1:26" customHeight="1" ht="396">
       <c r="A993"/>
       <c r="B993" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-    <row r="994" spans="1:26" customHeight="1" ht="892">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="994" spans="1:26" customHeight="1" ht="396">
       <c r="A994"/>
       <c r="B994" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="995" spans="1:26" customHeight="1" ht="396">
       <c r="A995"/>
       <c r="B995" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-    <row r="996" spans="1:26" customHeight="1" ht="396">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="996" spans="1:26" customHeight="1" ht="892">
       <c r="A996"/>
       <c r="B996" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="997" spans="1:26" customHeight="1" ht="396">
       <c r="A997"/>
       <c r="B997" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="998" spans="1:26" customHeight="1" ht="396">
       <c r="A998"/>
       <c r="B998" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="999" spans="1:26" customHeight="1" ht="396">
       <c r="A999"/>
       <c r="B999" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="1000" spans="1:26" customHeight="1" ht="396">
       <c r="A1000"/>
       <c r="B1000" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="1001" spans="1:26" customHeight="1" ht="396">
       <c r="A1001"/>
       <c r="B1001" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="1002" spans="1:26" customHeight="1" ht="396">
       <c r="A1002"/>
       <c r="B1002" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="1003" spans="1:26" customHeight="1" ht="396">
       <c r="A1003"/>
       <c r="B1003" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="1004" spans="1:26" customHeight="1" ht="396">
       <c r="A1004"/>
       <c r="B1004" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="1005" spans="1:26" customHeight="1" ht="396">
       <c r="A1005"/>
       <c r="B1005" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="1006" spans="1:26" customHeight="1" ht="396">
       <c r="A1006"/>
       <c r="B1006" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="1007" spans="1:26" customHeight="1" ht="396">
       <c r="A1007"/>
       <c r="B1007" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="1008" spans="1:26" customHeight="1" ht="396">
       <c r="A1008"/>
       <c r="B1008" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="1009" spans="1:26" customHeight="1" ht="396">
       <c r="A1009"/>
       <c r="B1009" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="1010" spans="1:26" customHeight="1" ht="396">
       <c r="A1010"/>
       <c r="B1010" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="1011" spans="1:26" customHeight="1" ht="396">
       <c r="A1011"/>
       <c r="B1011" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="1012" spans="1:26" customHeight="1" ht="396">
       <c r="A1012"/>
       <c r="B1012" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="1013" spans="1:26" customHeight="1" ht="396">
       <c r="A1013"/>
       <c r="B1013" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="1014" spans="1:26" customHeight="1" ht="396">
       <c r="A1014"/>
       <c r="B1014" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="1015" spans="1:26" customHeight="1" ht="396">
       <c r="A1015"/>
       <c r="B1015" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="1016" spans="1:26" customHeight="1" ht="396">
       <c r="A1016"/>
       <c r="B1016" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1017" spans="1:26" customHeight="1" ht="396">
       <c r="A1017"/>
       <c r="B1017" t="s">
-        <v>1384</v>
-[...2 lines deleted...]
-    <row r="1018" spans="1:26">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:26" customHeight="1" ht="396">
+      <c r="A1018"/>
       <c r="B1018" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="1019" spans="1:26" customHeight="1" ht="396">
       <c r="A1019"/>
       <c r="B1019" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="1020" spans="1:26">
       <c r="B1020" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="1021" spans="1:26" customHeight="1" ht="396">
       <c r="A1021"/>
       <c r="B1021" t="s">
-        <v>1388</v>
-[...3 lines deleted...]
-      <c r="A1022"/>
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:26">
       <c r="B1022" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="1023" spans="1:26" customHeight="1" ht="396">
       <c r="A1023"/>
       <c r="B1023" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="1024" spans="1:26" customHeight="1" ht="396">
       <c r="A1024"/>
       <c r="B1024" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="1025" spans="1:26" customHeight="1" ht="396">
       <c r="A1025"/>
       <c r="B1025" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="1026" spans="1:26" customHeight="1" ht="396">
       <c r="A1026"/>
       <c r="B1026" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="1027" spans="1:26" customHeight="1" ht="396">
       <c r="A1027"/>
       <c r="B1027" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="1028" spans="1:26" customHeight="1" ht="396">
       <c r="A1028"/>
       <c r="B1028" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="1029" spans="1:26" customHeight="1" ht="396">
       <c r="A1029"/>
       <c r="B1029" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="1030" spans="1:26" customHeight="1" ht="396">
       <c r="A1030"/>
       <c r="B1030" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="1031" spans="1:26" customHeight="1" ht="396">
       <c r="A1031"/>
       <c r="B1031" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="1032" spans="1:26" customHeight="1" ht="396">
       <c r="A1032"/>
       <c r="B1032" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="1033" spans="1:26" customHeight="1" ht="396">
       <c r="A1033"/>
       <c r="B1033" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1034" spans="1:26" customHeight="1" ht="396">
       <c r="A1034"/>
       <c r="B1034" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="1035" spans="1:26" customHeight="1" ht="396">
       <c r="A1035"/>
       <c r="B1035" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="1036" spans="1:26" customHeight="1" ht="396">
       <c r="A1036"/>
       <c r="B1036" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="1037" spans="1:26" customHeight="1" ht="396">
       <c r="A1037"/>
       <c r="B1037" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1038" spans="1:26" customHeight="1" ht="396">
       <c r="A1038"/>
       <c r="B1038" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="1039" spans="1:26" customHeight="1" ht="396">
       <c r="A1039"/>
       <c r="B1039" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="1040" spans="1:26" customHeight="1" ht="396">
       <c r="A1040"/>
       <c r="B1040" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="1041" spans="1:26" customHeight="1" ht="396">
       <c r="A1041"/>
       <c r="B1041" t="s">
-        <v>1408</v>
-[...2 lines deleted...]
-    <row r="1042" spans="1:26" customHeight="1" ht="892">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:26" customHeight="1" ht="396">
       <c r="A1042"/>
       <c r="B1042" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="1043" spans="1:26" customHeight="1" ht="396">
       <c r="A1043"/>
       <c r="B1043" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="1044" spans="1:26" customHeight="1" ht="892">
       <c r="A1044"/>
       <c r="B1044" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1045" spans="1:26" customHeight="1" ht="396">
       <c r="A1045"/>
       <c r="B1045" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-    <row r="1046" spans="1:26">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:26" customHeight="1" ht="892">
+      <c r="A1046"/>
       <c r="B1046" t="s">
-        <v>1413</v>
-[...2 lines deleted...]
-    <row r="1047" spans="1:26">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:26" customHeight="1" ht="396">
+      <c r="A1047"/>
       <c r="B1047" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="1048" spans="1:26">
       <c r="B1048" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="1049" spans="1:26">
       <c r="B1049" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="1050" spans="1:26">
       <c r="B1050" t="s">
-        <v>1417</v>
-[...3 lines deleted...]
-      <c r="A1051"/>
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:26">
       <c r="B1051" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="1052" spans="1:26">
       <c r="B1052" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="1053" spans="1:26" customHeight="1" ht="793">
       <c r="A1053"/>
       <c r="B1053" t="s">
-        <v>1420</v>
-[...3 lines deleted...]
-      <c r="A1054"/>
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:26">
       <c r="B1054" t="s">
-        <v>1421</v>
-[...2 lines deleted...]
-    <row r="1055" spans="1:26">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:26" customHeight="1" ht="793">
+      <c r="A1055"/>
       <c r="B1055" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="1056" spans="1:26" customHeight="1" ht="793">
       <c r="A1056"/>
       <c r="B1056" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="1057" spans="1:26">
       <c r="B1057" t="s">
-        <v>1424</v>
-[...2 lines deleted...]
-    <row r="1058" spans="1:26" customHeight="1" ht="446">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:26" customHeight="1" ht="793">
       <c r="A1058"/>
       <c r="B1058" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="1059" spans="1:26">
       <c r="B1059" t="s">
-        <v>1426</v>
-[...2 lines deleted...]
-    <row r="1060" spans="1:26" customHeight="1" ht="793">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:26" customHeight="1" ht="446">
       <c r="A1060"/>
       <c r="B1060" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="1061" spans="1:26">
       <c r="B1061" t="s">
-        <v>1428</v>
-[...2 lines deleted...]
-    <row r="1062" spans="1:26">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:26" customHeight="1" ht="793">
+      <c r="A1062"/>
       <c r="B1062" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="1063" spans="1:26">
       <c r="B1063" t="s">
-        <v>1430</v>
-[...3 lines deleted...]
-      <c r="A1064"/>
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:26">
       <c r="B1064" t="s">
-        <v>1431</v>
-[...3 lines deleted...]
-      <c r="A1065"/>
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:26">
       <c r="B1065" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="1066" spans="1:26" customHeight="1" ht="793">
       <c r="A1066"/>
       <c r="B1066" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="1067" spans="1:26" customHeight="1" ht="793">
       <c r="A1067"/>
       <c r="B1067" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="1068" spans="1:26" customHeight="1" ht="793">
       <c r="A1068"/>
       <c r="B1068" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="1069" spans="1:26" customHeight="1" ht="793">
       <c r="A1069"/>
       <c r="B1069" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1070" spans="1:26" customHeight="1" ht="793">
       <c r="A1070"/>
       <c r="B1070" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="1071" spans="1:26" customHeight="1" ht="793">
       <c r="A1071"/>
       <c r="B1071" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1072" spans="1:26" customHeight="1" ht="793">
       <c r="A1072"/>
       <c r="B1072" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="1073" spans="1:26" customHeight="1" ht="793">
       <c r="A1073"/>
       <c r="B1073" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="1074" spans="1:26" customHeight="1" ht="793">
       <c r="A1074"/>
       <c r="B1074" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="1075" spans="1:26" customHeight="1" ht="793">
       <c r="A1075"/>
       <c r="B1075" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-    <row r="1076" spans="1:26">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:26" customHeight="1" ht="793">
+      <c r="A1076"/>
       <c r="B1076" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="1077" spans="1:26" customHeight="1" ht="793">
       <c r="A1077"/>
       <c r="B1077" t="s">
-        <v>1444</v>
-[...3 lines deleted...]
-      <c r="A1078"/>
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:26">
       <c r="B1078" t="s">
-        <v>1445</v>
-[...2 lines deleted...]
-    <row r="1079" spans="1:26">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:26" customHeight="1" ht="793">
+      <c r="A1079"/>
       <c r="B1079" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-    <row r="1080" spans="1:26">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:26" customHeight="1" ht="793">
+      <c r="A1080"/>
       <c r="B1080" t="s">
-        <v>1447</v>
-[...3 lines deleted...]
-      <c r="A1081"/>
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:26">
       <c r="B1081" t="s">
-        <v>1448</v>
-[...3 lines deleted...]
-      <c r="A1082"/>
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:26">
       <c r="B1082" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="1083" spans="1:26" customHeight="1" ht="793">
       <c r="A1083"/>
       <c r="B1083" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-    <row r="1084" spans="1:26">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:26" customHeight="1" ht="793">
+      <c r="A1084"/>
       <c r="B1084" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="1085" spans="1:26" customHeight="1" ht="793">
       <c r="A1085"/>
       <c r="B1085" t="s">
-        <v>1452</v>
-[...3 lines deleted...]
-      <c r="A1086"/>
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:26">
       <c r="B1086" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="1087" spans="1:26" customHeight="1" ht="793">
       <c r="A1087"/>
       <c r="B1087" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-    <row r="1088" spans="1:26">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:26" customHeight="1" ht="793">
+      <c r="A1088"/>
       <c r="B1088" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="1089" spans="1:26" customHeight="1" ht="793">
       <c r="A1089"/>
       <c r="B1089" t="s">
-        <v>1456</v>
-[...3 lines deleted...]
-      <c r="A1090"/>
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:26">
       <c r="B1090" t="s">
-        <v>1457</v>
-[...2 lines deleted...]
-    <row r="1091" spans="1:26">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:26" customHeight="1" ht="793">
+      <c r="A1091"/>
       <c r="B1091" t="s">
-        <v>1458</v>
-[...5 lines deleted...]
-    <row r="1092" spans="1:26">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:26" customHeight="1" ht="793">
+      <c r="A1092"/>
       <c r="B1092" t="s">
-        <v>1460</v>
-[...1 lines deleted...]
-      <c r="C1092" t="s">
         <v>1461</v>
       </c>
     </row>
-    <row r="1093" spans="1:26" customHeight="1" ht="446">
-      <c r="A1093"/>
+    <row r="1093" spans="1:26">
       <c r="B1093" t="s">
         <v>1462</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1094"/>
+      <c r="C1093" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:26">
       <c r="B1094" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C1094" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-    <row r="1095" spans="1:26" customHeight="1" ht="350">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:26" customHeight="1" ht="446">
       <c r="A1095"/>
       <c r="B1095" t="s">
-        <v>1465</v>
-[...1 lines deleted...]
-      <c r="C1095" t="s">
         <v>1466</v>
       </c>
     </row>
-    <row r="1096" spans="1:26" customHeight="1" ht="405">
+    <row r="1096" spans="1:26" customHeight="1" ht="398">
       <c r="A1096"/>
       <c r="B1096" t="s">
         <v>1467</v>
       </c>
       <c r="C1096" t="s">
         <v>1468</v>
       </c>
     </row>
-    <row r="1097" spans="1:26" customHeight="1" ht="446">
+    <row r="1097" spans="1:26" customHeight="1" ht="350">
       <c r="A1097"/>
       <c r="B1097" t="s">
         <v>1469</v>
       </c>
       <c r="C1097" t="s">
         <v>1470</v>
       </c>
     </row>
-    <row r="1098" spans="1:26">
+    <row r="1098" spans="1:26" customHeight="1" ht="405">
+      <c r="A1098"/>
       <c r="B1098" t="s">
         <v>1471</v>
       </c>
       <c r="C1098" t="s">
         <v>1472</v>
       </c>
     </row>
-    <row r="1099" spans="1:26" customHeight="1" ht="252">
+    <row r="1099" spans="1:26" customHeight="1" ht="446">
       <c r="A1099"/>
       <c r="B1099" t="s">
         <v>1473</v>
       </c>
       <c r="C1099" t="s">
         <v>1474</v>
       </c>
     </row>
-    <row r="1100" spans="1:26" customHeight="1" ht="422">
-      <c r="A1100"/>
+    <row r="1100" spans="1:26">
       <c r="B1100" t="s">
         <v>1475</v>
       </c>
       <c r="C1100" t="s">
         <v>1476</v>
       </c>
     </row>
-    <row r="1101" spans="1:26" customHeight="1" ht="420">
+    <row r="1101" spans="1:26" customHeight="1" ht="252">
       <c r="A1101"/>
       <c r="B1101" t="s">
         <v>1477</v>
       </c>
       <c r="C1101" t="s">
         <v>1478</v>
       </c>
     </row>
-    <row r="1102" spans="1:26" customHeight="1" ht="368">
+    <row r="1102" spans="1:26" customHeight="1" ht="422">
       <c r="A1102"/>
       <c r="B1102" t="s">
         <v>1479</v>
       </c>
       <c r="C1102" t="s">
         <v>1480</v>
       </c>
     </row>
-    <row r="1103" spans="1:26" customHeight="1" ht="395">
+    <row r="1103" spans="1:26" customHeight="1" ht="420">
       <c r="A1103"/>
       <c r="B1103" t="s">
         <v>1481</v>
       </c>
       <c r="C1103" t="s">
         <v>1482</v>
       </c>
     </row>
-    <row r="1104" spans="1:26" customHeight="1" ht="398">
+    <row r="1104" spans="1:26" customHeight="1" ht="368">
       <c r="A1104"/>
       <c r="B1104" t="s">
         <v>1483</v>
       </c>
       <c r="C1104" t="s">
         <v>1484</v>
       </c>
     </row>
-    <row r="1105" spans="1:26" customHeight="1" ht="399">
+    <row r="1105" spans="1:26" customHeight="1" ht="395">
       <c r="A1105"/>
       <c r="B1105" t="s">
         <v>1485</v>
       </c>
       <c r="C1105" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-    <row r="1106" spans="1:26" customHeight="1" ht="396">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:26" customHeight="1" ht="398">
       <c r="A1106"/>
       <c r="B1106" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C1106" t="s">
-        <v>1487</v>
-[...2 lines deleted...]
-    <row r="1107" spans="1:26" customHeight="1" ht="446">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:26" customHeight="1" ht="399">
       <c r="A1107"/>
       <c r="B1107" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-    <row r="1108" spans="1:26" customHeight="1" ht="566">
+        <v>1489</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:26" customHeight="1" ht="396">
       <c r="A1108"/>
       <c r="B1108" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C1108" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-    <row r="1109" spans="1:26" customHeight="1" ht="213">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:26" customHeight="1" ht="446">
       <c r="A1109"/>
       <c r="B1109" t="s">
-        <v>1491</v>
-[...1 lines deleted...]
-      <c r="C1109" t="s">
         <v>1492</v>
       </c>
     </row>
-    <row r="1110" spans="1:26" customHeight="1" ht="446">
+    <row r="1110" spans="1:26" customHeight="1" ht="566">
       <c r="A1110"/>
       <c r="B1110" t="s">
         <v>1493</v>
       </c>
       <c r="C1110" t="s">
         <v>1494</v>
       </c>
     </row>
-    <row r="1111" spans="1:26" customHeight="1" ht="395">
+    <row r="1111" spans="1:26" customHeight="1" ht="213">
       <c r="A1111"/>
       <c r="B1111" t="s">
         <v>1495</v>
       </c>
       <c r="C1111" t="s">
         <v>1496</v>
       </c>
     </row>
-    <row r="1112" spans="1:26" customHeight="1" ht="449">
+    <row r="1112" spans="1:26" customHeight="1" ht="446">
       <c r="A1112"/>
       <c r="B1112" t="s">
         <v>1497</v>
       </c>
       <c r="C1112" t="s">
         <v>1498</v>
       </c>
     </row>
-    <row r="1113" spans="1:26">
+    <row r="1113" spans="1:26" customHeight="1" ht="395">
+      <c r="A1113"/>
       <c r="B1113" t="s">
         <v>1499</v>
       </c>
       <c r="C1113" t="s">
         <v>1500</v>
       </c>
     </row>
-    <row r="1114" spans="1:26" customHeight="1" ht="446">
+    <row r="1114" spans="1:26" customHeight="1" ht="449">
       <c r="A1114"/>
       <c r="B1114" t="s">
         <v>1501</v>
       </c>
       <c r="C1114" t="s">
         <v>1502</v>
       </c>
     </row>
-    <row r="1115" spans="1:26" customHeight="1" ht="368">
-      <c r="A1115"/>
+    <row r="1115" spans="1:26">
       <c r="B1115" t="s">
         <v>1503</v>
       </c>
       <c r="C1115" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="1116" spans="1:26" customHeight="1" ht="446">
       <c r="A1116"/>
       <c r="B1116" t="s">
         <v>1505</v>
       </c>
       <c r="C1116" t="s">
         <v>1506</v>
       </c>
     </row>
-    <row r="1117" spans="1:26" customHeight="1" ht="413">
+    <row r="1117" spans="1:26" customHeight="1" ht="368">
       <c r="A1117"/>
       <c r="B1117" t="s">
         <v>1507</v>
       </c>
       <c r="C1117" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="1118" spans="1:26" customHeight="1" ht="446">
       <c r="A1118"/>
       <c r="B1118" t="s">
         <v>1509</v>
       </c>
       <c r="C1118" t="s">
         <v>1510</v>
       </c>
     </row>
-    <row r="1119" spans="1:26" customHeight="1" ht="334">
+    <row r="1119" spans="1:26" customHeight="1" ht="413">
       <c r="A1119"/>
       <c r="B1119" t="s">
         <v>1511</v>
       </c>
       <c r="C1119" t="s">
         <v>1512</v>
       </c>
     </row>
-    <row r="1120" spans="1:26" customHeight="1" ht="289">
+    <row r="1120" spans="1:26" customHeight="1" ht="446">
       <c r="A1120"/>
       <c r="B1120" t="s">
         <v>1513</v>
       </c>
       <c r="C1120" t="s">
         <v>1514</v>
       </c>
     </row>
-    <row r="1121" spans="1:26" customHeight="1" ht="225">
+    <row r="1121" spans="1:26" customHeight="1" ht="334">
       <c r="A1121"/>
       <c r="B1121" t="s">
         <v>1515</v>
       </c>
       <c r="C1121" t="s">
         <v>1516</v>
       </c>
     </row>
-    <row r="1122" spans="1:26" customHeight="1" ht="293">
+    <row r="1122" spans="1:26" customHeight="1" ht="289">
       <c r="A1122"/>
       <c r="B1122" t="s">
         <v>1517</v>
       </c>
       <c r="C1122" t="s">
         <v>1518</v>
       </c>
     </row>
-    <row r="1123" spans="1:26" customHeight="1" ht="422">
+    <row r="1123" spans="1:26" customHeight="1" ht="225">
       <c r="A1123"/>
       <c r="B1123" t="s">
         <v>1519</v>
       </c>
       <c r="C1123" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="1124" spans="1:26" customHeight="1" ht="343">
+    <row r="1124" spans="1:26" customHeight="1" ht="293">
       <c r="A1124"/>
       <c r="B1124" t="s">
         <v>1521</v>
       </c>
       <c r="C1124" t="s">
         <v>1522</v>
       </c>
     </row>
-    <row r="1125" spans="1:26" customHeight="1" ht="396">
+    <row r="1125" spans="1:26" customHeight="1" ht="422">
       <c r="A1125"/>
       <c r="B1125" t="s">
         <v>1523</v>
       </c>
       <c r="C1125" t="s">
         <v>1524</v>
       </c>
     </row>
-    <row r="1126" spans="1:26" customHeight="1" ht="356">
+    <row r="1126" spans="1:26" customHeight="1" ht="343">
       <c r="A1126"/>
       <c r="B1126" t="s">
         <v>1525</v>
       </c>
-    </row>
-    <row r="1127" spans="1:26" customHeight="1" ht="446">
+      <c r="C1126" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:26" customHeight="1" ht="396">
       <c r="A1127"/>
       <c r="B1127" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="C1127" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-    <row r="1128" spans="1:26" customHeight="1" ht="395">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:26" customHeight="1" ht="356">
       <c r="A1128"/>
       <c r="B1128" t="s">
-        <v>1527</v>
-[...5 lines deleted...]
-    <row r="1129" spans="1:26" customHeight="1" ht="396">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:26" customHeight="1" ht="446">
       <c r="A1129"/>
       <c r="B1129" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C1129" t="s">
-        <v>1530</v>
-[...2 lines deleted...]
-    <row r="1130" spans="1:26" customHeight="1" ht="595">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:26" customHeight="1" ht="395">
       <c r="A1130"/>
       <c r="B1130" t="s">
         <v>1531</v>
       </c>
       <c r="C1130" t="s">
         <v>1532</v>
       </c>
     </row>
-    <row r="1131" spans="1:26" customHeight="1" ht="446">
+    <row r="1131" spans="1:26" customHeight="1" ht="396">
       <c r="A1131"/>
       <c r="B1131" t="s">
         <v>1533</v>
       </c>
-    </row>
-    <row r="1132" spans="1:26" customHeight="1" ht="446">
+      <c r="C1131" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:26" customHeight="1" ht="595">
       <c r="A1132"/>
       <c r="B1132" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-    <row r="1133" spans="1:26" customHeight="1" ht="444">
+        <v>1535</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:26" customHeight="1" ht="446">
       <c r="A1133"/>
       <c r="B1133" t="s">
-        <v>1535</v>
-[...5 lines deleted...]
-    <row r="1134" spans="1:26" customHeight="1" ht="133">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:26" customHeight="1" ht="446">
       <c r="A1134"/>
       <c r="B1134" t="s">
-        <v>1537</v>
-[...1 lines deleted...]
-      <c r="C1134" t="s">
         <v>1538</v>
       </c>
     </row>
-    <row r="1135" spans="1:26" customHeight="1" ht="396">
+    <row r="1135" spans="1:26" customHeight="1" ht="444">
       <c r="A1135"/>
       <c r="B1135" t="s">
         <v>1539</v>
       </c>
       <c r="C1135" t="s">
         <v>1540</v>
       </c>
     </row>
-    <row r="1136" spans="1:26">
+    <row r="1136" spans="1:26" customHeight="1" ht="133">
+      <c r="A1136"/>
       <c r="B1136" t="s">
         <v>1541</v>
       </c>
       <c r="C1136" t="s">
         <v>1542</v>
       </c>
     </row>
-    <row r="1137" spans="1:26" customHeight="1" ht="446">
+    <row r="1137" spans="1:26" customHeight="1" ht="396">
       <c r="A1137"/>
       <c r="B1137" t="s">
         <v>1543</v>
       </c>
       <c r="C1137" t="s">
         <v>1544</v>
       </c>
     </row>
-    <row r="1138" spans="1:26" customHeight="1" ht="654">
-      <c r="A1138"/>
+    <row r="1138" spans="1:26">
       <c r="B1138" t="s">
         <v>1545</v>
       </c>
       <c r="C1138" t="s">
         <v>1546</v>
       </c>
     </row>
-    <row r="1139" spans="1:26" customHeight="1" ht="457">
+    <row r="1139" spans="1:26" customHeight="1" ht="446">
       <c r="A1139"/>
       <c r="B1139" t="s">
         <v>1547</v>
       </c>
-    </row>
-    <row r="1140" spans="1:26" customHeight="1" ht="396">
+      <c r="C1139" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:26" customHeight="1" ht="654">
       <c r="A1140"/>
       <c r="B1140" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1140" t="s">
-        <v>1549</v>
-[...2 lines deleted...]
-    <row r="1141" spans="1:26">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:26" customHeight="1" ht="457">
+      <c r="A1141"/>
       <c r="B1141" t="s">
-        <v>1550</v>
-[...1 lines deleted...]
-      <c r="C1141" t="s">
         <v>1551</v>
       </c>
     </row>
-    <row r="1142" spans="1:26" customHeight="1" ht="334">
+    <row r="1142" spans="1:26" customHeight="1" ht="396">
       <c r="A1142"/>
       <c r="B1142" t="s">
         <v>1552</v>
       </c>
       <c r="C1142" t="s">
         <v>1553</v>
       </c>
     </row>
-    <row r="1143" spans="1:26" customHeight="1" ht="446">
-      <c r="A1143"/>
+    <row r="1143" spans="1:26">
       <c r="B1143" t="s">
         <v>1554</v>
       </c>
-    </row>
-    <row r="1144" spans="1:26" customHeight="1" ht="396">
+      <c r="C1143" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:26" customHeight="1" ht="334">
       <c r="A1144"/>
       <c r="B1144" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="C1144" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="1145" spans="1:26" customHeight="1" ht="446">
       <c r="A1145"/>
       <c r="B1145" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="1146" spans="1:26" customHeight="1" ht="396">
       <c r="A1146"/>
       <c r="B1146" t="s">
-        <v>1558</v>
-[...2 lines deleted...]
-    <row r="1147" spans="1:26" customHeight="1" ht="444">
+        <v>1559</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:26" customHeight="1" ht="446">
       <c r="A1147"/>
       <c r="B1147" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-    <row r="1148" spans="1:26" customHeight="1" ht="446">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:26" customHeight="1" ht="396">
       <c r="A1148"/>
       <c r="B1148" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-    <row r="1149" spans="1:26" customHeight="1" ht="180">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:26" customHeight="1" ht="444">
       <c r="A1149"/>
       <c r="B1149" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="1150" spans="1:26" customHeight="1" ht="446">
       <c r="A1150"/>
       <c r="B1150" t="s">
-        <v>1562</v>
-[...2 lines deleted...]
-    <row r="1151" spans="1:26" customHeight="1" ht="446">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:26" customHeight="1" ht="180">
       <c r="A1151"/>
       <c r="B1151" t="s">
-        <v>1563</v>
-[...2 lines deleted...]
-    <row r="1152" spans="1:26" customHeight="1" ht="394">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:26" customHeight="1" ht="446">
       <c r="A1152"/>
       <c r="B1152" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-    <row r="1153" spans="1:26" customHeight="1" ht="202">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:26" customHeight="1" ht="446">
       <c r="A1153"/>
       <c r="B1153" t="s">
-        <v>1565</v>
-[...5 lines deleted...]
-    <row r="1154" spans="1:26" customHeight="1" ht="328">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:26" customHeight="1" ht="394">
       <c r="A1154"/>
       <c r="B1154" t="s">
-        <v>1567</v>
-[...2 lines deleted...]
-    <row r="1155" spans="1:26" customHeight="1" ht="334">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:26" customHeight="1" ht="202">
       <c r="A1155"/>
       <c r="B1155" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="C1155" t="s">
-        <v>1569</v>
-[...2 lines deleted...]
-    <row r="1156" spans="1:26" customHeight="1" ht="1207">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:26" customHeight="1" ht="328">
       <c r="A1156"/>
       <c r="B1156" t="s">
-        <v>1570</v>
-[...2 lines deleted...]
-    <row r="1157" spans="1:26" customHeight="1" ht="396">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:26" customHeight="1" ht="334">
       <c r="A1157"/>
       <c r="B1157" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-    <row r="1158" spans="1:26" customHeight="1" ht="595">
+        <v>1572</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:26" customHeight="1" ht="1207">
       <c r="A1158"/>
       <c r="B1158" t="s">
-        <v>1572</v>
-[...5 lines deleted...]
-    <row r="1159" spans="1:26" customHeight="1" ht="595">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:26" customHeight="1" ht="396">
       <c r="A1159"/>
       <c r="B1159" t="s">
-        <v>1574</v>
-[...1 lines deleted...]
-      <c r="C1159" t="s">
         <v>1575</v>
       </c>
     </row>
-    <row r="1160" spans="1:26" customHeight="1" ht="121">
+    <row r="1160" spans="1:26" customHeight="1" ht="595">
       <c r="A1160"/>
       <c r="B1160" t="s">
         <v>1576</v>
       </c>
-    </row>
-    <row r="1161" spans="1:26" customHeight="1" ht="396">
+      <c r="C1160" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:26" customHeight="1" ht="595">
       <c r="A1161"/>
       <c r="B1161" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-    <row r="1162" spans="1:26" customHeight="1" ht="770">
+        <v>1578</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:26" customHeight="1" ht="121">
       <c r="A1162"/>
       <c r="B1162" t="s">
-        <v>1578</v>
-[...2 lines deleted...]
-    <row r="1163" spans="1:26" customHeight="1" ht="793">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:26" customHeight="1" ht="396">
       <c r="A1163"/>
       <c r="B1163" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-    <row r="1164" spans="1:26" customHeight="1" ht="261">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:26" customHeight="1" ht="770">
       <c r="A1164"/>
       <c r="B1164" t="s">
-        <v>1580</v>
-[...5 lines deleted...]
-    <row r="1165" spans="1:26" customHeight="1" ht="446">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:26" customHeight="1" ht="793">
       <c r="A1165"/>
       <c r="B1165" t="s">
-        <v>1582</v>
-[...1 lines deleted...]
-      <c r="C1165" t="s">
         <v>1583</v>
       </c>
     </row>
-    <row r="1166" spans="1:26" customHeight="1" ht="793">
+    <row r="1166" spans="1:26" customHeight="1" ht="261">
       <c r="A1166"/>
       <c r="B1166" t="s">
         <v>1584</v>
       </c>
-    </row>
-    <row r="1167" spans="1:26" customHeight="1" ht="351">
+      <c r="C1166" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:26" customHeight="1" ht="446">
       <c r="A1167"/>
       <c r="B1167" t="s">
-        <v>1585</v>
-[...2 lines deleted...]
-    <row r="1168" spans="1:26" customHeight="1" ht="578">
+        <v>1586</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:26" customHeight="1" ht="793">
       <c r="A1168"/>
       <c r="B1168" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-    <row r="1169" spans="1:26" customHeight="1" ht="770">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:26" customHeight="1" ht="351">
       <c r="A1169"/>
       <c r="B1169" t="s">
-        <v>1587</v>
-[...5 lines deleted...]
-    <row r="1170" spans="1:26" customHeight="1" ht="266">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:26" customHeight="1" ht="578">
       <c r="A1170"/>
       <c r="B1170" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-    <row r="1171" spans="1:26" customHeight="1" ht="153">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:26" customHeight="1" ht="770">
       <c r="A1171"/>
       <c r="B1171" t="s">
-        <v>1590</v>
-[...2 lines deleted...]
-    <row r="1172" spans="1:26" customHeight="1" ht="396">
+        <v>1591</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:26" customHeight="1" ht="266">
       <c r="A1172"/>
       <c r="B1172" t="s">
-        <v>1591</v>
-[...2 lines deleted...]
-    <row r="1173" spans="1:26" customHeight="1" ht="378">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:26" customHeight="1" ht="153">
       <c r="A1173"/>
       <c r="B1173" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-    <row r="1174" spans="1:26" customHeight="1" ht="446">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:26" customHeight="1" ht="396">
       <c r="A1174"/>
       <c r="B1174" t="s">
-        <v>1593</v>
-[...2 lines deleted...]
-    <row r="1175" spans="1:26" customHeight="1" ht="446">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:26" customHeight="1" ht="378">
       <c r="A1175"/>
       <c r="B1175" t="s">
-        <v>1594</v>
-[...2 lines deleted...]
-    <row r="1176" spans="1:26" customHeight="1" ht="793">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:26" customHeight="1" ht="446">
       <c r="A1176"/>
       <c r="B1176" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="1177" spans="1:26" customHeight="1" ht="446">
       <c r="A1177"/>
       <c r="B1177" t="s">
-        <v>1596</v>
-[...2 lines deleted...]
-    <row r="1178" spans="1:26" customHeight="1" ht="446">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:26" customHeight="1" ht="793">
       <c r="A1178"/>
       <c r="B1178" t="s">
-        <v>1597</v>
-[...2 lines deleted...]
-    <row r="1179" spans="1:26" customHeight="1" ht="396">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:26" customHeight="1" ht="446">
       <c r="A1179"/>
       <c r="B1179" t="s">
-        <v>1598</v>
-[...2 lines deleted...]
-    <row r="1180" spans="1:26" customHeight="1" ht="322">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:26" customHeight="1" ht="446">
       <c r="A1180"/>
       <c r="B1180" t="s">
-        <v>1599</v>
-[...5 lines deleted...]
-    <row r="1181" spans="1:26" customHeight="1" ht="325">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:26" customHeight="1" ht="396">
       <c r="A1181"/>
       <c r="B1181" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-    <row r="1182" spans="1:26" customHeight="1" ht="588">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:26" customHeight="1" ht="322">
       <c r="A1182"/>
       <c r="B1182" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="C1182" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-    <row r="1183" spans="1:26" customHeight="1" ht="444">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:26" customHeight="1" ht="325">
       <c r="A1183"/>
       <c r="B1183" t="s">
-        <v>1602</v>
-[...2 lines deleted...]
-    <row r="1184" spans="1:26" customHeight="1" ht="446">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:26" customHeight="1" ht="588">
       <c r="A1184"/>
       <c r="B1184" t="s">
-        <v>1603</v>
-[...2 lines deleted...]
-    <row r="1185" spans="1:26" customHeight="1" ht="278">
+        <v>1605</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:26" customHeight="1" ht="444">
       <c r="A1185"/>
       <c r="B1185" t="s">
-        <v>1604</v>
-[...2 lines deleted...]
-    <row r="1186" spans="1:26" customHeight="1" ht="779">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:26" customHeight="1" ht="446">
       <c r="A1186"/>
       <c r="B1186" t="s">
-        <v>1605</v>
-[...2 lines deleted...]
-    <row r="1187" spans="1:26" customHeight="1" ht="396">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:26" customHeight="1" ht="278">
       <c r="A1187"/>
       <c r="B1187" t="s">
-        <v>1606</v>
-[...5 lines deleted...]
-    <row r="1188" spans="1:26" customHeight="1" ht="595">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:26" customHeight="1" ht="779">
       <c r="A1188"/>
       <c r="B1188" t="s">
-        <v>1608</v>
-[...2 lines deleted...]
-    <row r="1189" spans="1:26" customHeight="1" ht="175">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:26" customHeight="1" ht="396">
       <c r="A1189"/>
       <c r="B1189" t="s">
-        <v>1609</v>
+        <v>1610</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>1611</v>
       </c>
     </row>
     <row r="1190" spans="1:26" customHeight="1" ht="595">
       <c r="A1190"/>
       <c r="B1190" t="s">
-        <v>1610</v>
-[...2 lines deleted...]
-    <row r="1191" spans="1:26" customHeight="1" ht="446">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:26" customHeight="1" ht="175">
       <c r="A1191"/>
       <c r="B1191" t="s">
-        <v>1611</v>
-[...5 lines deleted...]
-    <row r="1192" spans="1:26" customHeight="1" ht="193">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:26" customHeight="1" ht="595">
       <c r="A1192"/>
       <c r="B1192" t="s">
-        <v>1613</v>
-[...2 lines deleted...]
-    <row r="1193" spans="1:26" customHeight="1" ht="396">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:26" customHeight="1" ht="446">
       <c r="A1193"/>
       <c r="B1193" t="s">
-        <v>1614</v>
-[...2 lines deleted...]
-    <row r="1194" spans="1:26" customHeight="1" ht="612">
+        <v>1615</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:26" customHeight="1" ht="193">
       <c r="A1194"/>
       <c r="B1194" t="s">
-        <v>1615</v>
-[...5 lines deleted...]
-    <row r="1195" spans="1:26" customHeight="1" ht="393">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:26" customHeight="1" ht="396">
       <c r="A1195"/>
       <c r="B1195" t="s">
-        <v>1617</v>
-[...2 lines deleted...]
-    <row r="1196" spans="1:26" customHeight="1" ht="595">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:26" customHeight="1" ht="612">
       <c r="A1196"/>
       <c r="B1196" t="s">
-        <v>1618</v>
-[...2 lines deleted...]
-    <row r="1197" spans="1:26" customHeight="1" ht="433">
+        <v>1619</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:26" customHeight="1" ht="393">
       <c r="A1197"/>
       <c r="B1197" t="s">
-        <v>1619</v>
-[...5 lines deleted...]
-    <row r="1198" spans="1:26" customHeight="1" ht="312">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:26" customHeight="1" ht="595">
       <c r="A1198"/>
       <c r="B1198" t="s">
-        <v>1621</v>
-[...2 lines deleted...]
-    <row r="1199" spans="1:26" customHeight="1" ht="405">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:26" customHeight="1" ht="433">
       <c r="A1199"/>
       <c r="B1199" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="C1199" t="s">
-        <v>1623</v>
-[...2 lines deleted...]
-    <row r="1200" spans="1:26" customHeight="1" ht="446">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:26" customHeight="1" ht="312">
       <c r="A1200"/>
       <c r="B1200" t="s">
-        <v>1624</v>
-[...1 lines deleted...]
-      <c r="C1200" t="s">
         <v>1625</v>
       </c>
     </row>
-    <row r="1201" spans="1:26" customHeight="1" ht="527">
+    <row r="1201" spans="1:26" customHeight="1" ht="405">
       <c r="A1201"/>
       <c r="B1201" t="s">
         <v>1626</v>
       </c>
-    </row>
-    <row r="1202" spans="1:26" customHeight="1" ht="793">
+      <c r="C1201" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:26" customHeight="1" ht="446">
       <c r="A1202"/>
       <c r="B1202" t="s">
-        <v>1627</v>
-[...2 lines deleted...]
-    <row r="1203" spans="1:26" customHeight="1" ht="227">
+        <v>1628</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:26" customHeight="1" ht="527">
       <c r="A1203"/>
       <c r="B1203" t="s">
-        <v>1628</v>
-[...5 lines deleted...]
-    <row r="1204" spans="1:26" customHeight="1" ht="250">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:26" customHeight="1" ht="793">
       <c r="A1204"/>
       <c r="B1204" t="s">
-        <v>1630</v>
-[...2 lines deleted...]
-    <row r="1205" spans="1:26" customHeight="1" ht="395">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:26" customHeight="1" ht="227">
       <c r="A1205"/>
       <c r="B1205" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C1205" t="s">
-        <v>1632</v>
-[...2 lines deleted...]
-    <row r="1206" spans="1:26" customHeight="1" ht="396">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:26" customHeight="1" ht="250">
       <c r="A1206"/>
       <c r="B1206" t="s">
-        <v>1633</v>
-[...1 lines deleted...]
-      <c r="C1206" t="s">
         <v>1634</v>
       </c>
     </row>
-    <row r="1207" spans="1:26" customHeight="1" ht="396">
+    <row r="1207" spans="1:26" customHeight="1" ht="395">
       <c r="A1207"/>
       <c r="B1207" t="s">
         <v>1635</v>
       </c>
       <c r="C1207" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="1208" spans="1:26" customHeight="1" ht="396">
       <c r="A1208"/>
       <c r="B1208" t="s">
         <v>1637</v>
       </c>
       <c r="C1208" t="s">
         <v>1638</v>
       </c>
     </row>
-    <row r="1209" spans="1:26" customHeight="1" ht="153">
+    <row r="1209" spans="1:26" customHeight="1" ht="396">
       <c r="A1209"/>
       <c r="B1209" t="s">
         <v>1639</v>
       </c>
       <c r="C1209" t="s">
         <v>1640</v>
       </c>
     </row>
-    <row r="1210" spans="1:26" customHeight="1" ht="446">
+    <row r="1210" spans="1:26" customHeight="1" ht="396">
       <c r="A1210"/>
       <c r="B1210" t="s">
         <v>1641</v>
       </c>
       <c r="C1210" t="s">
         <v>1642</v>
       </c>
     </row>
-    <row r="1211" spans="1:26" customHeight="1" ht="446">
+    <row r="1211" spans="1:26" customHeight="1" ht="153">
       <c r="A1211"/>
       <c r="B1211" t="s">
         <v>1643</v>
       </c>
       <c r="C1211" t="s">
         <v>1644</v>
       </c>
     </row>
-    <row r="1212" spans="1:26" customHeight="1" ht="396">
+    <row r="1212" spans="1:26" customHeight="1" ht="446">
       <c r="A1212"/>
       <c r="B1212" t="s">
         <v>1645</v>
       </c>
-    </row>
-    <row r="1213" spans="1:26" customHeight="1" ht="661">
+      <c r="C1212" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:26" customHeight="1" ht="446">
       <c r="A1213"/>
       <c r="B1213" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C1213" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1214" spans="1:26" customHeight="1" ht="446">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:26" customHeight="1" ht="396">
       <c r="A1214"/>
       <c r="B1214" t="s">
-        <v>1648</v>
-[...1 lines deleted...]
-      <c r="C1214" t="s">
         <v>1649</v>
       </c>
     </row>
-    <row r="1215" spans="1:26" customHeight="1" ht="894">
+    <row r="1215" spans="1:26" customHeight="1" ht="661">
       <c r="A1215"/>
       <c r="B1215" t="s">
         <v>1650</v>
       </c>
       <c r="C1215" t="s">
         <v>1651</v>
       </c>
     </row>
-    <row r="1216" spans="1:26" customHeight="1" ht="396">
+    <row r="1216" spans="1:26" customHeight="1" ht="446">
       <c r="A1216"/>
       <c r="B1216" t="s">
         <v>1652</v>
       </c>
       <c r="C1216" t="s">
         <v>1653</v>
       </c>
     </row>
-    <row r="1217" spans="1:26" customHeight="1" ht="560">
+    <row r="1217" spans="1:26" customHeight="1" ht="894">
       <c r="A1217"/>
       <c r="B1217" t="s">
         <v>1654</v>
       </c>
       <c r="C1217" t="s">
         <v>1655</v>
       </c>
     </row>
-    <row r="1218" spans="1:26" customHeight="1" ht="459">
+    <row r="1218" spans="1:26" customHeight="1" ht="396">
       <c r="A1218"/>
       <c r="B1218" t="s">
         <v>1656</v>
       </c>
-    </row>
-    <row r="1219" spans="1:26" customHeight="1" ht="375">
+      <c r="C1218" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:26" customHeight="1" ht="560">
       <c r="A1219"/>
       <c r="B1219" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C1219" t="s">
-        <v>1658</v>
-[...2 lines deleted...]
-    <row r="1220" spans="1:26" customHeight="1" ht="396">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:26" customHeight="1" ht="459">
       <c r="A1220"/>
       <c r="B1220" t="s">
-        <v>1659</v>
-[...1 lines deleted...]
-      <c r="C1220" t="s">
         <v>1660</v>
       </c>
     </row>
-    <row r="1221" spans="1:26" customHeight="1" ht="130">
+    <row r="1221" spans="1:26" customHeight="1" ht="375">
       <c r="A1221"/>
       <c r="B1221" t="s">
         <v>1661</v>
       </c>
       <c r="C1221" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="1222" spans="1:26" customHeight="1" ht="396">
       <c r="A1222"/>
       <c r="B1222" t="s">
         <v>1663</v>
       </c>
       <c r="C1222" t="s">
         <v>1664</v>
       </c>
     </row>
-    <row r="1223" spans="1:26" customHeight="1" ht="396">
+    <row r="1223" spans="1:26" customHeight="1" ht="130">
       <c r="A1223"/>
       <c r="B1223" t="s">
         <v>1665</v>
       </c>
       <c r="C1223" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="1224" spans="1:26" customHeight="1" ht="396">
       <c r="A1224"/>
       <c r="B1224" t="s">
         <v>1667</v>
       </c>
       <c r="C1224" t="s">
         <v>1668</v>
       </c>
     </row>
-    <row r="1225" spans="1:26" customHeight="1" ht="303">
+    <row r="1225" spans="1:26" customHeight="1" ht="396">
       <c r="A1225"/>
       <c r="B1225" t="s">
         <v>1669</v>
       </c>
       <c r="C1225" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="1226" spans="1:26" customHeight="1" ht="396">
       <c r="A1226"/>
       <c r="B1226" t="s">
         <v>1671</v>
       </c>
       <c r="C1226" t="s">
         <v>1672</v>
       </c>
     </row>
-    <row r="1227" spans="1:26" customHeight="1" ht="892">
+    <row r="1227" spans="1:26" customHeight="1" ht="303">
       <c r="A1227"/>
       <c r="B1227" t="s">
         <v>1673</v>
       </c>
       <c r="C1227" t="s">
         <v>1674</v>
       </c>
     </row>
     <row r="1228" spans="1:26" customHeight="1" ht="396">
       <c r="A1228"/>
       <c r="B1228" t="s">
         <v>1675</v>
       </c>
       <c r="C1228" t="s">
         <v>1676</v>
       </c>
     </row>
-    <row r="1229" spans="1:26" customHeight="1" ht="396">
+    <row r="1229" spans="1:26" customHeight="1" ht="892">
       <c r="A1229"/>
       <c r="B1229" t="s">
         <v>1677</v>
       </c>
       <c r="C1229" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="1230" spans="1:26" customHeight="1" ht="396">
       <c r="A1230"/>
       <c r="B1230" t="s">
         <v>1679</v>
       </c>
       <c r="C1230" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1231" spans="1:26" customHeight="1" ht="396">
       <c r="A1231"/>
       <c r="B1231" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="C1231" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1232" spans="1:26" customHeight="1" ht="396">
       <c r="A1232"/>
       <c r="B1232" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="C1232" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1233" spans="1:26" customHeight="1" ht="894">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:26" customHeight="1" ht="396">
       <c r="A1233"/>
       <c r="B1233" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C1233" t="s">
         <v>1682</v>
       </c>
-      <c r="C1233" t="s">
-[...3 lines deleted...]
-    <row r="1234" spans="1:26" customHeight="1" ht="894">
+    </row>
+    <row r="1234" spans="1:26" customHeight="1" ht="396">
       <c r="A1234"/>
       <c r="B1234" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="C1234" t="s">
-        <v>1684</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1235" spans="1:26" customHeight="1" ht="894">
       <c r="A1235"/>
       <c r="B1235" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="C1235" t="s">
-        <v>1686</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1236" spans="1:26" customHeight="1" ht="894">
       <c r="A1236"/>
       <c r="B1236" t="s">
         <v>1687</v>
       </c>
       <c r="C1236" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="1237" spans="1:26" customHeight="1" ht="894">
       <c r="A1237"/>
       <c r="B1237" t="s">
         <v>1689</v>
       </c>
       <c r="C1237" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1238" spans="1:26" customHeight="1" ht="396">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:26" customHeight="1" ht="894">
       <c r="A1238"/>
       <c r="B1238" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C1238" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="1239" spans="1:26" customHeight="1" ht="894">
       <c r="A1239"/>
       <c r="B1239" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="C1239" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1240" spans="1:26" customHeight="1" ht="396">
       <c r="A1240"/>
       <c r="B1240" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="C1240" t="s">
-        <v>1694</v>
-[...2 lines deleted...]
-    <row r="1241" spans="1:26" customHeight="1" ht="427">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:26" customHeight="1" ht="894">
       <c r="A1241"/>
       <c r="B1241" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="C1241" t="s">
-        <v>1696</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1242" spans="1:26" customHeight="1" ht="396">
       <c r="A1242"/>
       <c r="B1242" t="s">
         <v>1697</v>
       </c>
       <c r="C1242" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1243" spans="1:26" customHeight="1" ht="396">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:26" customHeight="1" ht="427">
       <c r="A1243"/>
       <c r="B1243" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C1243" t="s">
-        <v>1678</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="1244" spans="1:26" customHeight="1" ht="396">
       <c r="A1244"/>
       <c r="B1244" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C1244" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1245" spans="1:26" customHeight="1" ht="894">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:26" customHeight="1" ht="396">
       <c r="A1245"/>
       <c r="B1245" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="C1245" t="s">
-        <v>1701</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1246" spans="1:26" customHeight="1" ht="396">
       <c r="A1246"/>
       <c r="B1246" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C1246" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1247" spans="1:26" customHeight="1" ht="396">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:26" customHeight="1" ht="894">
       <c r="A1247"/>
       <c r="B1247" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="C1247" t="s">
-        <v>1704</v>
-[...2 lines deleted...]
-    <row r="1248" spans="1:26" customHeight="1" ht="408">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:26" customHeight="1" ht="396">
       <c r="A1248"/>
       <c r="B1248" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C1248" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1249" spans="1:26" customHeight="1" ht="396">
       <c r="A1249"/>
       <c r="B1249" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="C1249" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1250" spans="1:26" customHeight="1" ht="405">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:26" customHeight="1" ht="408">
       <c r="A1250"/>
       <c r="B1250" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="C1250" t="s">
-        <v>1708</v>
-[...2 lines deleted...]
-    <row r="1251" spans="1:26" customHeight="1" ht="414">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:26" customHeight="1" ht="396">
       <c r="A1251"/>
       <c r="B1251" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="C1251" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1252" spans="1:26" customHeight="1" ht="403">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:26" customHeight="1" ht="405">
       <c r="A1252"/>
       <c r="B1252" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C1252" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1253" spans="1:26" customHeight="1" ht="396">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:26" customHeight="1" ht="414">
       <c r="A1253"/>
       <c r="B1253" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="C1253" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1254" spans="1:26" customHeight="1" ht="407">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:26" customHeight="1" ht="403">
       <c r="A1254"/>
       <c r="B1254" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="C1254" t="s">
-        <v>1696</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1255" spans="1:26" customHeight="1" ht="396">
       <c r="A1255"/>
       <c r="B1255" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="C1255" t="s">
-        <v>1694</v>
-[...2 lines deleted...]
-    <row r="1256" spans="1:26" customHeight="1" ht="894">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:26" customHeight="1" ht="407">
       <c r="A1256"/>
       <c r="B1256" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="C1256" t="s">
-        <v>1678</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="1257" spans="1:26" customHeight="1" ht="396">
       <c r="A1257"/>
       <c r="B1257" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="C1257" t="s">
-        <v>1716</v>
-[...2 lines deleted...]
-    <row r="1258" spans="1:26" customHeight="1" ht="396">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:26" customHeight="1" ht="894">
       <c r="A1258"/>
       <c r="B1258" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="C1258" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1259" spans="1:26" customHeight="1" ht="396">
       <c r="A1259"/>
       <c r="B1259" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C1259" t="s">
-        <v>1678</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="1260" spans="1:26" customHeight="1" ht="396">
       <c r="A1260"/>
       <c r="B1260" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C1260" t="s">
-        <v>1720</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1261" spans="1:26" customHeight="1" ht="396">
       <c r="A1261"/>
       <c r="B1261" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C1261" t="s">
-        <v>1722</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1262" spans="1:26" customHeight="1" ht="396">
       <c r="A1262"/>
       <c r="B1262" t="s">
         <v>1723</v>
       </c>
       <c r="C1262" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="1263" spans="1:26" customHeight="1" ht="396">
       <c r="A1263"/>
       <c r="B1263" t="s">
         <v>1725</v>
       </c>
       <c r="C1263" t="s">
-        <v>1678</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="1264" spans="1:26" customHeight="1" ht="396">
       <c r="A1264"/>
       <c r="B1264" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="C1264" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1265" spans="1:26" customHeight="1" ht="894">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:26" customHeight="1" ht="396">
       <c r="A1265"/>
       <c r="B1265" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="C1265" t="s">
-        <v>1728</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1266" spans="1:26" customHeight="1" ht="396">
       <c r="A1266"/>
       <c r="B1266" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="C1266" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1267" spans="1:26" customHeight="1" ht="396">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:26" customHeight="1" ht="894">
       <c r="A1267"/>
       <c r="B1267" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1267" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="1268" spans="1:26" customHeight="1" ht="396">
       <c r="A1268"/>
       <c r="B1268" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="C1268" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1269" spans="1:26" customHeight="1" ht="894">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:26" customHeight="1" ht="396">
       <c r="A1269"/>
       <c r="B1269" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C1269" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="1270" spans="1:26" customHeight="1" ht="396">
       <c r="A1270"/>
       <c r="B1270" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="C1270" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1271" spans="1:26" customHeight="1" ht="396">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:26" customHeight="1" ht="894">
       <c r="A1271"/>
       <c r="B1271" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="C1271" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="1272" spans="1:26" customHeight="1" ht="396">
       <c r="A1272"/>
       <c r="B1272" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="C1272" t="s">
-        <v>1737</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1273" spans="1:26" customHeight="1" ht="396">
       <c r="A1273"/>
       <c r="B1273" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="C1273" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1274" spans="1:26" customHeight="1" ht="396">
       <c r="A1274"/>
       <c r="B1274" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="C1274" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1275" spans="1:26" customHeight="1" ht="396">
       <c r="A1275"/>
       <c r="B1275" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C1275" t="s">
         <v>1741</v>
       </c>
-      <c r="C1275" t="s">
-[...3 lines deleted...]
-    <row r="1276" spans="1:26" customHeight="1" ht="595">
+    </row>
+    <row r="1276" spans="1:26" customHeight="1" ht="396">
       <c r="A1276"/>
       <c r="B1276" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="C1276" t="s">
-        <v>1743</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1277" spans="1:26" customHeight="1" ht="396">
       <c r="A1277"/>
       <c r="B1277" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="C1277" t="s">
-        <v>1745</v>
-[...2 lines deleted...]
-    <row r="1278" spans="1:26" customHeight="1" ht="396">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:26" customHeight="1" ht="595">
       <c r="A1278"/>
       <c r="B1278" t="s">
         <v>1746</v>
       </c>
       <c r="C1278" t="s">
         <v>1747</v>
       </c>
     </row>
-    <row r="1279" spans="1:26" customHeight="1" ht="894">
+    <row r="1279" spans="1:26" customHeight="1" ht="396">
       <c r="A1279"/>
       <c r="B1279" t="s">
         <v>1748</v>
       </c>
       <c r="C1279" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-    <row r="1280" spans="1:26" customHeight="1" ht="894">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:26" customHeight="1" ht="396">
       <c r="A1280"/>
       <c r="B1280" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="C1280" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-    <row r="1281" spans="1:26" customHeight="1" ht="396">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:26" customHeight="1" ht="894">
       <c r="A1281"/>
       <c r="B1281" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="C1281" t="s">
-        <v>1751</v>
-[...2 lines deleted...]
-    <row r="1282" spans="1:26" customHeight="1" ht="396">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:26" customHeight="1" ht="894">
       <c r="A1282"/>
       <c r="B1282" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="C1282" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1283" spans="1:26" customHeight="1" ht="396">
       <c r="A1283"/>
       <c r="B1283" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="C1283" t="s">
-        <v>1660</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="1284" spans="1:26" customHeight="1" ht="396">
       <c r="A1284"/>
       <c r="B1284" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="C1284" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1285" spans="1:26" customHeight="1" ht="396">
       <c r="A1285"/>
       <c r="B1285" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="C1285" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1286" spans="1:26" customHeight="1" ht="396">
       <c r="A1286"/>
       <c r="B1286" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="C1286" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1287" spans="1:26" customHeight="1" ht="396">
       <c r="A1287"/>
       <c r="B1287" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="C1287" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-    <row r="1288" spans="1:26" customHeight="1" ht="894">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:26" customHeight="1" ht="396">
       <c r="A1288"/>
       <c r="B1288" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="C1288" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1289" spans="1:26" customHeight="1" ht="396">
       <c r="A1289"/>
       <c r="B1289" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="C1289" t="s">
-        <v>1760</v>
-[...2 lines deleted...]
-    <row r="1290" spans="1:26" customHeight="1" ht="342">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:26" customHeight="1" ht="894">
       <c r="A1290"/>
       <c r="B1290" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="C1290" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-    <row r="1291" spans="1:26" customHeight="1" ht="940">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:26" customHeight="1" ht="396">
       <c r="A1291"/>
       <c r="B1291" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="C1291" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-    <row r="1292" spans="1:26" customHeight="1" ht="396">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:26" customHeight="1" ht="342">
       <c r="A1292"/>
       <c r="B1292" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="C1292" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-    <row r="1293" spans="1:26" customHeight="1" ht="894">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:26" customHeight="1" ht="940">
       <c r="A1293"/>
       <c r="B1293" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="C1293" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1294" spans="1:26" customHeight="1" ht="396">
       <c r="A1294"/>
       <c r="B1294" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="C1294" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1295" spans="1:26" customHeight="1" ht="894">
       <c r="A1295"/>
       <c r="B1295" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="C1295" t="s">
-        <v>1767</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1296" spans="1:26" customHeight="1" ht="396">
       <c r="A1296"/>
       <c r="B1296" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C1296" t="s">
-        <v>1769</v>
-[...2 lines deleted...]
-    <row r="1297" spans="1:26" customHeight="1" ht="396">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:26" customHeight="1" ht="894">
       <c r="A1297"/>
       <c r="B1297" t="s">
         <v>1770</v>
       </c>
       <c r="C1297" t="s">
         <v>1771</v>
       </c>
     </row>
     <row r="1298" spans="1:26" customHeight="1" ht="396">
       <c r="A1298"/>
       <c r="B1298" t="s">
         <v>1772</v>
       </c>
       <c r="C1298" t="s">
         <v>1773</v>
       </c>
     </row>
     <row r="1299" spans="1:26" customHeight="1" ht="396">
       <c r="A1299"/>
       <c r="B1299" t="s">
         <v>1774</v>
       </c>
       <c r="C1299" t="s">
         <v>1775</v>
       </c>
@@ -46676,777 +46755,795 @@
       <c r="B1300" t="s">
         <v>1776</v>
       </c>
       <c r="C1300" t="s">
         <v>1777</v>
       </c>
     </row>
     <row r="1301" spans="1:26" customHeight="1" ht="396">
       <c r="A1301"/>
       <c r="B1301" t="s">
         <v>1778</v>
       </c>
       <c r="C1301" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="1302" spans="1:26" customHeight="1" ht="396">
       <c r="A1302"/>
       <c r="B1302" t="s">
         <v>1780</v>
       </c>
       <c r="C1302" t="s">
         <v>1781</v>
       </c>
     </row>
-    <row r="1303" spans="1:26" customHeight="1" ht="182">
+    <row r="1303" spans="1:26" customHeight="1" ht="396">
       <c r="A1303"/>
       <c r="B1303" t="s">
         <v>1782</v>
       </c>
       <c r="C1303" t="s">
         <v>1783</v>
       </c>
     </row>
-    <row r="1304" spans="1:26" customHeight="1" ht="793">
+    <row r="1304" spans="1:26" customHeight="1" ht="396">
       <c r="A1304"/>
       <c r="B1304" t="s">
         <v>1784</v>
       </c>
       <c r="C1304" t="s">
         <v>1785</v>
       </c>
     </row>
-    <row r="1305" spans="1:26" customHeight="1" ht="595">
+    <row r="1305" spans="1:26" customHeight="1" ht="182">
       <c r="A1305"/>
       <c r="B1305" t="s">
         <v>1786</v>
       </c>
       <c r="C1305" t="s">
         <v>1787</v>
       </c>
     </row>
-    <row r="1306" spans="1:26" customHeight="1" ht="337">
+    <row r="1306" spans="1:26" customHeight="1" ht="793">
       <c r="A1306"/>
       <c r="B1306" t="s">
         <v>1788</v>
       </c>
-    </row>
-    <row r="1307" spans="1:26" customHeight="1" ht="246">
+      <c r="C1306" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:26" customHeight="1" ht="595">
       <c r="A1307"/>
       <c r="B1307" t="s">
-        <v>1789</v>
-[...2 lines deleted...]
-    <row r="1308" spans="1:26" customHeight="1" ht="192">
+        <v>1790</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:26" customHeight="1" ht="337">
       <c r="A1308"/>
       <c r="B1308" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-    <row r="1309" spans="1:26" customHeight="1" ht="196">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:26" customHeight="1" ht="246">
       <c r="A1309"/>
       <c r="B1309" t="s">
-        <v>1791</v>
-[...2 lines deleted...]
-    <row r="1310" spans="1:26" customHeight="1" ht="262">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:26" customHeight="1" ht="192">
       <c r="A1310"/>
       <c r="B1310" t="s">
-        <v>1792</v>
-[...5 lines deleted...]
-    <row r="1311" spans="1:26" customHeight="1" ht="376">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:26" customHeight="1" ht="196">
       <c r="A1311"/>
       <c r="B1311" t="s">
-        <v>1793</v>
-[...2 lines deleted...]
-    <row r="1312" spans="1:26" customHeight="1" ht="289">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:26" customHeight="1" ht="262">
       <c r="A1312"/>
       <c r="B1312" t="s">
-        <v>1794</v>
-[...2 lines deleted...]
-    <row r="1313" spans="1:26" customHeight="1" ht="443">
+        <v>1796</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:26" customHeight="1" ht="376">
       <c r="A1313"/>
       <c r="B1313" t="s">
-        <v>1795</v>
-[...2 lines deleted...]
-    <row r="1314" spans="1:26" customHeight="1" ht="217">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:26" customHeight="1" ht="289">
       <c r="A1314"/>
       <c r="B1314" t="s">
-        <v>1796</v>
-[...2 lines deleted...]
-    <row r="1315" spans="1:26" customHeight="1" ht="463">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:26" customHeight="1" ht="443">
       <c r="A1315"/>
       <c r="B1315" t="s">
-        <v>1797</v>
-[...5 lines deleted...]
-    <row r="1316" spans="1:26" customHeight="1" ht="413">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:26" customHeight="1" ht="217">
       <c r="A1316"/>
       <c r="B1316" t="s">
-        <v>1799</v>
-[...1 lines deleted...]
-      <c r="C1316" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="1317" spans="1:26" customHeight="1" ht="601">
+    <row r="1317" spans="1:26" customHeight="1" ht="463">
       <c r="A1317"/>
       <c r="B1317" t="s">
         <v>1801</v>
       </c>
-    </row>
-    <row r="1318" spans="1:26" customHeight="1" ht="243">
+      <c r="C1317" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:26" customHeight="1" ht="413">
       <c r="A1318"/>
       <c r="B1318" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C1318" t="s">
-        <v>1616</v>
-[...2 lines deleted...]
-    <row r="1319" spans="1:26" customHeight="1" ht="444">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:26" customHeight="1" ht="601">
       <c r="A1319"/>
       <c r="B1319" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-    <row r="1320" spans="1:26" customHeight="1" ht="653">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:26" customHeight="1" ht="243">
       <c r="A1320"/>
       <c r="B1320" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="C1320" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-    <row r="1321" spans="1:26" customHeight="1" ht="329">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:26" customHeight="1" ht="444">
       <c r="A1321"/>
       <c r="B1321" t="s">
-        <v>1805</v>
-[...5 lines deleted...]
-    <row r="1322" spans="1:26" customHeight="1" ht="971">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:26" customHeight="1" ht="653">
       <c r="A1322"/>
       <c r="B1322" t="s">
-        <v>1806</v>
-[...2 lines deleted...]
-    <row r="1323" spans="1:26" customHeight="1" ht="304">
+        <v>1808</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:26" customHeight="1" ht="329">
       <c r="A1323"/>
       <c r="B1323" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-    <row r="1324" spans="1:26" customHeight="1" ht="317">
+        <v>1809</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:26" customHeight="1" ht="971">
       <c r="A1324"/>
       <c r="B1324" t="s">
-        <v>1808</v>
-[...2 lines deleted...]
-    <row r="1325" spans="1:26" customHeight="1" ht="287">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:26" customHeight="1" ht="304">
       <c r="A1325"/>
       <c r="B1325" t="s">
-        <v>1809</v>
-[...2 lines deleted...]
-    <row r="1326" spans="1:26" customHeight="1" ht="446">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:26" customHeight="1" ht="317">
       <c r="A1326"/>
       <c r="B1326" t="s">
-        <v>1810</v>
-[...2 lines deleted...]
-    <row r="1327" spans="1:26" customHeight="1" ht="269">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:26" customHeight="1" ht="287">
       <c r="A1327"/>
       <c r="B1327" t="s">
-        <v>1811</v>
-[...5 lines deleted...]
-    <row r="1328" spans="1:26" customHeight="1" ht="228">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:26" customHeight="1" ht="446">
       <c r="A1328"/>
       <c r="B1328" t="s">
-        <v>1813</v>
-[...1 lines deleted...]
-      <c r="C1328" t="s">
         <v>1814</v>
       </c>
     </row>
-    <row r="1329" spans="1:26" customHeight="1" ht="446">
+    <row r="1329" spans="1:26" customHeight="1" ht="269">
       <c r="A1329"/>
       <c r="B1329" t="s">
         <v>1815</v>
       </c>
-    </row>
-    <row r="1330" spans="1:26" customHeight="1" ht="595">
+      <c r="C1329" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:26" customHeight="1" ht="228">
       <c r="A1330"/>
       <c r="B1330" t="s">
-        <v>1816</v>
-[...2 lines deleted...]
-    <row r="1331" spans="1:26" customHeight="1" ht="524">
+        <v>1817</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:26" customHeight="1" ht="446">
       <c r="A1331"/>
       <c r="B1331" t="s">
-        <v>1817</v>
-[...2 lines deleted...]
-    <row r="1332" spans="1:26" customHeight="1" ht="446">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:26" customHeight="1" ht="595">
       <c r="A1332"/>
       <c r="B1332" t="s">
-        <v>1818</v>
-[...2 lines deleted...]
-    <row r="1333" spans="1:26" customHeight="1" ht="232">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:26" customHeight="1" ht="524">
       <c r="A1333"/>
       <c r="B1333" t="s">
-        <v>1819</v>
-[...5 lines deleted...]
-    <row r="1334" spans="1:26" customHeight="1" ht="220">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:26" customHeight="1" ht="446">
       <c r="A1334"/>
       <c r="B1334" t="s">
-        <v>1820</v>
-[...5 lines deleted...]
-    <row r="1335" spans="1:26" customHeight="1" ht="445">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:26" customHeight="1" ht="232">
       <c r="A1335"/>
       <c r="B1335" t="s">
-        <v>1822</v>
-[...2 lines deleted...]
-    <row r="1336" spans="1:26" customHeight="1" ht="286">
+        <v>1823</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:26" customHeight="1" ht="220">
       <c r="A1336"/>
       <c r="B1336" t="s">
-        <v>1823</v>
-[...2 lines deleted...]
-    <row r="1337" spans="1:26" customHeight="1" ht="334">
+        <v>1824</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:26" customHeight="1" ht="445">
       <c r="A1337"/>
       <c r="B1337" t="s">
-        <v>1824</v>
-[...5 lines deleted...]
-    <row r="1338" spans="1:26" customHeight="1" ht="321">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:26" customHeight="1" ht="286">
       <c r="A1338"/>
       <c r="B1338" t="s">
-        <v>1826</v>
-[...2 lines deleted...]
-    <row r="1339" spans="1:26" customHeight="1" ht="257">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:26" customHeight="1" ht="334">
       <c r="A1339"/>
       <c r="B1339" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="C1339" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1340" spans="1:26" customHeight="1" ht="268">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:26" customHeight="1" ht="321">
       <c r="A1340"/>
       <c r="B1340" t="s">
-        <v>1828</v>
-[...5 lines deleted...]
-    <row r="1341" spans="1:26" customHeight="1" ht="840">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:26" customHeight="1" ht="257">
       <c r="A1341"/>
       <c r="B1341" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="C1341" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1342" spans="1:26" customHeight="1" ht="343">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:26" customHeight="1" ht="268">
       <c r="A1342"/>
       <c r="B1342" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="C1342" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1343" spans="1:26" customHeight="1" ht="323">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:26" customHeight="1" ht="840">
       <c r="A1343"/>
       <c r="B1343" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="C1343" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1344" spans="1:26" customHeight="1" ht="242">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:26" customHeight="1" ht="343">
       <c r="A1344"/>
       <c r="B1344" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="C1344" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1345" spans="1:26" customHeight="1" ht="654">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:26" customHeight="1" ht="323">
       <c r="A1345"/>
       <c r="B1345" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="C1345" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1346" spans="1:26" customHeight="1" ht="358">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:26" customHeight="1" ht="242">
       <c r="A1346"/>
       <c r="B1346" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="C1346" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1347" spans="1:26" customHeight="1" ht="250">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:26" customHeight="1" ht="654">
       <c r="A1347"/>
       <c r="B1347" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="C1347" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1348" spans="1:26" customHeight="1" ht="685">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:26" customHeight="1" ht="358">
       <c r="A1348"/>
       <c r="B1348" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="C1348" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1349" spans="1:26" customHeight="1" ht="284">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:26" customHeight="1" ht="250">
       <c r="A1349"/>
       <c r="B1349" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="C1349" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1350" spans="1:26" customHeight="1" ht="333">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:26" customHeight="1" ht="685">
       <c r="A1350"/>
       <c r="B1350" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="C1350" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-    <row r="1351" spans="1:26" customHeight="1" ht="267">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:26" customHeight="1" ht="284">
       <c r="A1351"/>
       <c r="B1351" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="C1351" t="s">
-        <v>1840</v>
-[...2 lines deleted...]
-    <row r="1352" spans="1:26" customHeight="1" ht="446">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:26" customHeight="1" ht="333">
       <c r="A1352"/>
       <c r="B1352" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="C1352" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-    <row r="1353" spans="1:26" customHeight="1" ht="396">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:26" customHeight="1" ht="267">
       <c r="A1353"/>
       <c r="B1353" t="s">
         <v>1843</v>
       </c>
       <c r="C1353" t="s">
         <v>1844</v>
       </c>
     </row>
-    <row r="1354" spans="1:26" customHeight="1" ht="243">
+    <row r="1354" spans="1:26" customHeight="1" ht="446">
       <c r="A1354"/>
       <c r="B1354" t="s">
         <v>1845</v>
       </c>
       <c r="C1354" t="s">
-        <v>1575</v>
-[...2 lines deleted...]
-    <row r="1355" spans="1:26" customHeight="1" ht="317">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:26" customHeight="1" ht="396">
       <c r="A1355"/>
       <c r="B1355" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="C1355" t="s">
-        <v>1847</v>
-[...2 lines deleted...]
-    <row r="1356" spans="1:26" customHeight="1" ht="396">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:26" customHeight="1" ht="243">
       <c r="A1356"/>
       <c r="B1356" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-    <row r="1357" spans="1:26" customHeight="1" ht="325">
+        <v>1849</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:26" customHeight="1" ht="317">
       <c r="A1357"/>
       <c r="B1357" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="C1357" t="s">
-        <v>1850</v>
-[...2 lines deleted...]
-    <row r="1358" spans="1:26" customHeight="1" ht="446">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:26" customHeight="1" ht="396">
       <c r="A1358"/>
       <c r="B1358" t="s">
-        <v>1851</v>
-[...2 lines deleted...]
-    <row r="1359" spans="1:26" customHeight="1" ht="317">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:26" customHeight="1" ht="325">
       <c r="A1359"/>
       <c r="B1359" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="C1359" t="s">
-        <v>1853</v>
-[...2 lines deleted...]
-    <row r="1360" spans="1:26" customHeight="1" ht="334">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:26" customHeight="1" ht="446">
       <c r="A1360"/>
       <c r="B1360" t="s">
-        <v>1854</v>
-[...5 lines deleted...]
-    <row r="1361" spans="1:26" customHeight="1" ht="336">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:26" customHeight="1" ht="317">
       <c r="A1361"/>
       <c r="B1361" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="C1361" t="s">
-        <v>1856</v>
-[...2 lines deleted...]
-    <row r="1362" spans="1:26" customHeight="1" ht="199">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:26" customHeight="1" ht="334">
       <c r="A1362"/>
       <c r="B1362" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="C1362" t="s">
-        <v>1858</v>
-[...2 lines deleted...]
-    <row r="1363" spans="1:26" customHeight="1" ht="446">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:26" customHeight="1" ht="336">
       <c r="A1363"/>
       <c r="B1363" t="s">
         <v>1859</v>
       </c>
       <c r="C1363" t="s">
         <v>1860</v>
       </c>
     </row>
-    <row r="1364" spans="1:26" customHeight="1" ht="232">
+    <row r="1364" spans="1:26" customHeight="1" ht="199">
       <c r="A1364"/>
       <c r="B1364" t="s">
         <v>1861</v>
       </c>
       <c r="C1364" t="s">
         <v>1862</v>
       </c>
     </row>
-    <row r="1365" spans="1:26" customHeight="1" ht="195">
+    <row r="1365" spans="1:26" customHeight="1" ht="446">
       <c r="A1365"/>
       <c r="B1365" t="s">
         <v>1863</v>
       </c>
       <c r="C1365" t="s">
         <v>1864</v>
       </c>
     </row>
-    <row r="1366" spans="1:26" customHeight="1" ht="446">
+    <row r="1366" spans="1:26" customHeight="1" ht="232">
       <c r="A1366"/>
       <c r="B1366" t="s">
         <v>1865</v>
       </c>
-    </row>
-    <row r="1367" spans="1:26" customHeight="1" ht="577">
+      <c r="C1366" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:26" customHeight="1" ht="195">
       <c r="A1367"/>
       <c r="B1367" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="C1367" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-    <row r="1368" spans="1:26" customHeight="1" ht="309">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:26" customHeight="1" ht="446">
       <c r="A1368"/>
       <c r="B1368" t="s">
-        <v>1868</v>
-[...1 lines deleted...]
-      <c r="C1368" t="s">
         <v>1869</v>
       </c>
     </row>
-    <row r="1369" spans="1:26" customHeight="1" ht="446">
+    <row r="1369" spans="1:26" customHeight="1" ht="577">
       <c r="A1369"/>
       <c r="B1369" t="s">
         <v>1870</v>
       </c>
       <c r="C1369" t="s">
         <v>1871</v>
       </c>
     </row>
-    <row r="1370" spans="1:26" customHeight="1" ht="263">
+    <row r="1370" spans="1:26" customHeight="1" ht="309">
       <c r="A1370"/>
       <c r="B1370" t="s">
         <v>1872</v>
       </c>
       <c r="C1370" t="s">
         <v>1873</v>
       </c>
     </row>
-    <row r="1371" spans="1:26" customHeight="1" ht="428">
+    <row r="1371" spans="1:26" customHeight="1" ht="446">
       <c r="A1371"/>
       <c r="B1371" t="s">
         <v>1874</v>
       </c>
       <c r="C1371" t="s">
         <v>1875</v>
       </c>
     </row>
-    <row r="1372" spans="1:26" customHeight="1" ht="288">
+    <row r="1372" spans="1:26" customHeight="1" ht="263">
       <c r="A1372"/>
       <c r="B1372" t="s">
         <v>1876</v>
       </c>
       <c r="C1372" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="1373" spans="1:26" customHeight="1" ht="273">
+    <row r="1373" spans="1:26" customHeight="1" ht="428">
       <c r="A1373"/>
       <c r="B1373" t="s">
         <v>1878</v>
       </c>
       <c r="C1373" t="s">
         <v>1879</v>
       </c>
     </row>
-    <row r="1374" spans="1:26" customHeight="1" ht="544">
+    <row r="1374" spans="1:26" customHeight="1" ht="288">
       <c r="A1374"/>
       <c r="B1374" t="s">
         <v>1880</v>
       </c>
       <c r="C1374" t="s">
         <v>1881</v>
       </c>
     </row>
-    <row r="1375" spans="1:26" customHeight="1" ht="334">
+    <row r="1375" spans="1:26" customHeight="1" ht="273">
       <c r="A1375"/>
       <c r="B1375" t="s">
         <v>1882</v>
       </c>
       <c r="C1375" t="s">
         <v>1883</v>
       </c>
     </row>
-    <row r="1376" spans="1:26" customHeight="1" ht="446">
+    <row r="1376" spans="1:26" customHeight="1" ht="544">
       <c r="A1376"/>
       <c r="B1376" t="s">
         <v>1884</v>
       </c>
       <c r="C1376" t="s">
         <v>1885</v>
       </c>
     </row>
-    <row r="1377" spans="1:26" customHeight="1" ht="365">
+    <row r="1377" spans="1:26" customHeight="1" ht="334">
       <c r="A1377"/>
       <c r="B1377" t="s">
         <v>1886</v>
       </c>
       <c r="C1377" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="1378" spans="1:26" customHeight="1" ht="446">
       <c r="A1378"/>
       <c r="B1378" t="s">
         <v>1888</v>
       </c>
       <c r="C1378" t="s">
         <v>1889</v>
       </c>
     </row>
-    <row r="1379" spans="1:26" customHeight="1" ht="446">
+    <row r="1379" spans="1:26" customHeight="1" ht="365">
       <c r="A1379"/>
       <c r="B1379" t="s">
         <v>1890</v>
       </c>
       <c r="C1379" t="s">
         <v>1891</v>
       </c>
     </row>
     <row r="1380" spans="1:26" customHeight="1" ht="446">
       <c r="A1380"/>
       <c r="B1380" t="s">
         <v>1892</v>
       </c>
       <c r="C1380" t="s">
         <v>1893</v>
       </c>
     </row>
-    <row r="1381" spans="1:26" customHeight="1" ht="321">
+    <row r="1381" spans="1:26" customHeight="1" ht="446">
       <c r="A1381"/>
       <c r="B1381" t="s">
         <v>1894</v>
       </c>
       <c r="C1381" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="1382" spans="1:26" customHeight="1" ht="446">
       <c r="A1382"/>
       <c r="B1382" t="s">
         <v>1896</v>
       </c>
       <c r="C1382" t="s">
         <v>1897</v>
       </c>
     </row>
-    <row r="1383" spans="1:26" customHeight="1" ht="446">
+    <row r="1383" spans="1:26" customHeight="1" ht="321">
       <c r="A1383"/>
       <c r="B1383" t="s">
         <v>1898</v>
       </c>
       <c r="C1383" t="s">
         <v>1899</v>
       </c>
     </row>
-    <row r="1384" spans="1:26" customHeight="1" ht="247">
+    <row r="1384" spans="1:26" customHeight="1" ht="446">
       <c r="A1384"/>
       <c r="B1384" t="s">
         <v>1900</v>
       </c>
       <c r="C1384" t="s">
         <v>1901</v>
       </c>
     </row>
-    <row r="1385" spans="1:26" customHeight="1" ht="574">
+    <row r="1385" spans="1:26" customHeight="1" ht="446">
       <c r="A1385"/>
       <c r="B1385" t="s">
         <v>1902</v>
       </c>
       <c r="C1385" t="s">
         <v>1903</v>
       </c>
     </row>
-    <row r="1386" spans="1:26" customHeight="1" ht="294">
+    <row r="1386" spans="1:26" customHeight="1" ht="247">
       <c r="A1386"/>
       <c r="B1386" t="s">
         <v>1904</v>
       </c>
       <c r="C1386" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="1387" spans="1:26" customHeight="1" ht="793">
+    <row r="1387" spans="1:26" customHeight="1" ht="574">
       <c r="A1387"/>
       <c r="B1387" t="s">
         <v>1906</v>
       </c>
       <c r="C1387" t="s">
         <v>1907</v>
       </c>
     </row>
-    <row r="1388" spans="1:26" customHeight="1" ht="349">
+    <row r="1388" spans="1:26" customHeight="1" ht="294">
       <c r="A1388"/>
       <c r="B1388" t="s">
         <v>1908</v>
       </c>
       <c r="C1388" t="s">
         <v>1909</v>
       </c>
     </row>
-    <row r="1389" spans="1:26" customHeight="1" ht="446">
+    <row r="1389" spans="1:26" customHeight="1" ht="793">
       <c r="A1389"/>
       <c r="B1389" t="s">
         <v>1910</v>
       </c>
       <c r="C1389" t="s">
         <v>1911</v>
       </c>
     </row>
-    <row r="1390" spans="1:26">
+    <row r="1390" spans="1:26" customHeight="1" ht="349">
+      <c r="A1390"/>
       <c r="B1390" t="s">
         <v>1912</v>
       </c>
-    </row>
-    <row r="1391" spans="1:26">
+      <c r="C1390" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:26" customHeight="1" ht="446">
+      <c r="A1391"/>
       <c r="B1391" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="C1391" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="1392" spans="1:26">
       <c r="B1392" t="s">
-        <v>1915</v>
-[...1 lines deleted...]
-      <c r="C1392" t="s">
         <v>1916</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:26">
+      <c r="B1393" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:26">
+      <c r="B1394" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>1920</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>