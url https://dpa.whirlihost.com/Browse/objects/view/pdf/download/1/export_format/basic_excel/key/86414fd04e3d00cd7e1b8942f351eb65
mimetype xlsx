--- v0 (2026-03-03)
+++ v1 (2026-05-30)
@@ -1,6576 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1907">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Fish (1234)</t>
-[...6475 lines deleted...]
-  <si>
     <t>Whittier Alley Loop (Whittier Alley Loop)</t>
   </si>
   <si>
     <t>The Whittier Alley Loop is a creative urban intervention, transforming under-used alleyways and connecting important places within the Whittier neighborhood. The project creates unique public spaces and demonstrates that alleyways can become creative neighborhood assets, instead of just utilitarian right-of-ways.</t>
-  </si>
-[...16 lines deleted...]
-    <t>The project involves the transformation of Zuni Park’s basketball court and several older asphalt paths leading north from the court. This community driven project will enhance the urban landscape through the addition of eye-grabbing designs created by Birdseed Collective’s Lead Artist/E.D. Anthony Garcia Sr. This project builds upon the Cultivate Health Initiative pioneered by Aria Denver and Regis University, and involves a partnership between the Chaffee Park-Regis Sustainable Neighborhood Group, Birdseed Collective and Urban Ventures. The location of this mural on the basketball court and crosswalks leading away from it benefits the school, neighbors, park goers and the future Cultivate Health Wellness Walk. While the 3.7 mile Wellness Walk will run along the border of the Regis Campus from Lowell between 50th and 52nd, cross Federal and include a route past Aria and Zuni Park, the interior pathways are old asphalt and are in great need of revitalization. Many park participants are there for sports-related activities, and most of the children go to the playground and basketball court.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -6616,29399 +119,50 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...29347 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36253,10393 +407,129 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1382"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.8479" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
+    <col min="1" max="1" width="7.712402" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.141357" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="446">
-      <c r="A2"/>
+    <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" t="s">
+      <c r="C2" t="s">
         <v>5</v>
-      </c>
-[...10257 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>