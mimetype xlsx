--- v0 (2026-04-14)
+++ v1 (2026-09-09)
@@ -14,6559 +14,65 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1906">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Fish (1234)</t>
-[...6493 lines deleted...]
-    <t>The project involves the transformation of Zuni Park’s basketball court and several older asphalt paths leading north from the court. This community driven project will enhance the urban landscape through the addition of eye-grabbing designs created by Birdseed Collective’s Lead Artist/E.D. Anthony Garcia Sr. This project builds upon the Cultivate Health Initiative pioneered by Aria Denver and Regis University, and involves a partnership between the Chaffee Park-Regis Sustainable Neighborhood Group, Birdseed Collective and Urban Ventures. The location of this mural on the basketball court and crosswalks leading away from it benefits the school, neighbors, park goers and the future Cultivate Health Wellness Walk. While the 3.7 mile Wellness Walk will run along the border of the Regis Campus from Lowell between 50th and 52nd, cross Federal and include a route past Aria and Zuni Park, the interior pathways are old asphalt and are in great need of revitalization. Many park participants are there for sports-related activities, and most of the children go to the playground and basketball court.</t>
+    <t>Shibukusa Ryuzo VI (DAV.2021.1)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -6615,29322 +121,72 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763_ca_object_representations_media_5_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085_ca_object_representations_media_2981_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32166_ca_object_representations_media_917_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065_ca_object_representations_media_29_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523_ca_object_representations_media_30_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167_ca_object_representations_media_31_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349_ca_object_representations_media_32_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523_ca_object_representations_media_33_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196_ca_object_representations_media_1298_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961_ca_object_representations_media_35_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373_ca_object_representations_media_924_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375_ca_object_representations_media_37_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65975_ca_object_representations_media_926_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124_ca_object_representations_media_2035_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768_ca_object_representations_media_40_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163_ca_object_representations_media_1365_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425_ca_object_representations_media_2099_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065_ca_object_representations_media_43_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459_ca_object_representations_media_44_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264_ca_object_representations_media_45_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019_ca_object_representations_media_1274_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965_ca_object_representations_media_47_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403_ca_object_representations_media_48_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467_ca_object_representations_media_49_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_51_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760_ca_object_representations_media_2114_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778_ca_object_representations_media_1111_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286_ca_object_representations_media_53_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995_ca_object_representations_media_55_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275_ca_object_representations_media_2841_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214_ca_object_representations_media_2148_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336_ca_object_representations_media_2149_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600_ca_object_representations_media_2923_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467_ca_object_representations_media_3494_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748_ca_object_representations_media_60_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509_ca_object_representations_media_2150_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239_ca_object_representations_media_62_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79298_ca_object_representations_media_66_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856_ca_object_representations_media_70_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578_ca_object_representations_media_2151_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356_ca_object_representations_media_1288_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37047_ca_object_representations_media_3413_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028_ca_object_representations_media_79_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393_ca_object_representations_media_80_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449_ca_object_representations_media_81_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082_ca_object_representations_media_82_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977_ca_object_representations_media_83_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753_ca_object_representations_media_84_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180_ca_object_representations_media_88_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34653_ca_object_representations_media_2152_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488_ca_object_representations_media_93_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080_ca_object_representations_media_97_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727_ca_object_representations_media_935_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163_ca_object_representations_media_936_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469_ca_object_representations_media_2191_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_102_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759_ca_object_representations_media_107_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228_ca_object_representations_media_109_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786_ca_object_representations_media_3462_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175_ca_object_representations_media_2833_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474_ca_object_representations_media_122_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771_ca_object_representations_media_1002_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479_ca_object_representations_media_994_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715_ca_object_representations_media_1161_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37769_ca_object_representations_media_126_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948_ca_object_representations_media_1003_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933_ca_object_representations_media_2666_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846_ca_object_representations_media_129_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845_ca_object_representations_media_130_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898_ca_object_representations_media_3204_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891_ca_object_representations_media_139_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585_ca_object_representations_media_141_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604_ca_object_representations_media_143_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209_ca_object_representations_media_144_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079_ca_object_representations_media_1040_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208_ca_object_representations_media_1122_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420_ca_object_representations_media_145_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224_ca_object_representations_media_146_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609_ca_object_representations_media_937_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67032_ca_object_representations_media_1032_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382_ca_object_representations_media_147_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28789_ca_object_representations_media_148_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273_ca_object_representations_media_996_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78994_ca_object_representations_media_997_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238_ca_object_representations_media_2232_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79290_ca_object_representations_media_150_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51893_ca_object_representations_media_2262_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037_ca_object_representations_media_154_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93359_ca_object_representations_media_155_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066_ca_object_representations_media_1010_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962_ca_object_representations_media_157_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16030_ca_object_representations_media_939_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174_ca_object_representations_media_941_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439_ca_object_representations_media_161_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137_ca_object_representations_media_942_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51383_ca_object_representations_media_163_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913_ca_object_representations_media_2946_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853_ca_object_representations_media_1004_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424_ca_object_representations_media_985_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313_ca_object_representations_media_944_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351_ca_object_representations_media_173_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420_ca_object_representations_media_3173_large102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799_ca_object_representations_media_175_large103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174_ca_object_representations_media_1208_large104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64514_ca_object_representations_media_177_large105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779_ca_object_representations_media_2664_large106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389_ca_object_representations_media_3402_large107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103_ca_object_representations_media_191_large108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593_ca_object_representations_media_3655_large109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584_ca_object_representations_media_3491_large110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47794_ca_object_representations_media_195_large111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840_ca_object_representations_media_197_large112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106_ca_object_representations_media_2264_large113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976_ca_object_representations_media_209_large114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34125_ca_object_representations_media_3064_large115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324_ca_object_representations_media_1155_large116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64140_ca_object_representations_media_215_large117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745_ca_object_representations_media_216_large118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015_ca_object_representations_media_218_large119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78919_ca_object_representations_media_1457_large120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101_ca_object_representations_media_220_large121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67505_ca_object_representations_media_2268_large122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090_ca_object_representations_media_2832_large123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281_ca_object_representations_media_223_large124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969_ca_object_representations_media_1036_large125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628_ca_object_representations_media_1029_large126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59465_ca_object_representations_media_2243_large127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182_ca_object_representations_media_231_large128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798_ca_object_representations_media_2270_large129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773_ca_object_representations_media_1490_large130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50872_ca_object_representations_media_991_large131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86956_ca_object_representations_media_2274_large132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362_ca_object_representations_media_1063_large133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016_ca_object_representations_media_242_large134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348_ca_object_representations_media_2181_large135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523_ca_object_representations_media_3232_large136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949_ca_object_representations_media_254_large137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079_ca_object_representations_media_1062_large138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507_ca_object_representations_media_1071_large139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_1025_large140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918_ca_object_representations_media_1387_large141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610_ca_object_representations_media_1084_large142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892_ca_object_representations_media_1350_large143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22369_ca_object_representations_media_263_large144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679_ca_object_representations_media_1009_large145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93030_ca_object_representations_media_3139_large146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376_ca_object_representations_media_265_large147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397_ca_object_representations_media_2846_large148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977_ca_object_representations_media_1008_large156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933_ca_object_representations_media_1066_large157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686_ca_object_representations_media_1191_large158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363_ca_object_representations_media_1011_large159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134_ca_object_representations_media_3256_large160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780_ca_object_representations_media_3257_large161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715_ca_object_representations_media_3258_large162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43177_ca_object_representations_media_3259_large163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788_ca_object_representations_media_3260_large164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381_ca_object_representations_media_3261_large165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364_ca_object_representations_media_3262_large166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36514_ca_object_representations_media_3263_large167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96405_ca_object_representations_media_3264_large168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539_ca_object_representations_media_3265_large169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446_ca_object_representations_media_3266_large170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321_ca_object_representations_media_3267_large171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587_ca_object_representations_media_3268_large172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872_ca_object_representations_media_3269_large173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355_ca_object_representations_media_3270_large174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411_ca_object_representations_media_3271_large175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855_ca_object_representations_media_3272_large176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53536_ca_object_representations_media_3273_large177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843_ca_object_representations_media_3274_large178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016_ca_object_representations_media_3275_large179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975_ca_object_representations_media_3276_large180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420_ca_object_representations_media_3277_large181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424_ca_object_representations_media_3278_large182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755_ca_object_representations_media_3279_large183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73278_ca_object_representations_media_3280_large184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394_ca_object_representations_media_3281_large185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17352_ca_object_representations_media_3282_large186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87529_ca_object_representations_media_3283_large187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908_ca_object_representations_media_3284_large188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220_ca_object_representations_media_3285_large189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508_ca_object_representations_media_3286_large190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653_ca_object_representations_media_3287_large191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552_ca_object_representations_media_3288_large192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373_ca_object_representations_media_3289_large193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212_ca_object_representations_media_3290_large194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219_ca_object_representations_media_3291_large195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583_ca_object_representations_media_3292_large196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427_ca_object_representations_media_3293_large197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36628_ca_object_representations_media_3294_large198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415_ca_object_representations_media_3295_large199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643_ca_object_representations_media_3296_large200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55187_ca_object_representations_media_3297_large201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602_ca_object_representations_media_3298_large202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841_ca_object_representations_media_3299_large203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457_ca_object_representations_media_3300_large204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388_ca_object_representations_media_3310_large205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817_ca_object_representations_media_3311_large206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771_ca_object_representations_media_3312_large207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454_ca_object_representations_media_3313_large208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821_ca_object_representations_media_3314_large209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237_ca_object_representations_media_3315_large210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554_ca_object_representations_media_3316_large211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826_ca_object_representations_media_3317_large212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575_ca_object_representations_media_1192_large213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182_ca_object_representations_media_277_large214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646_ca_object_representations_media_280_large215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675_ca_object_representations_media_1054_large216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233_ca_object_representations_media_2276_large217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669_ca_object_representations_media_2277_large218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207_ca_object_representations_media_287_large219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906_ca_object_representations_media_2278_large220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586_ca_object_representations_media_292_large221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885_ca_object_representations_media_3581_large222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702_ca_object_representations_media_297_large223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212_ca_object_representations_media_302_large224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134_ca_object_representations_media_1392_large225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11755_ca_object_representations_media_305_large226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226_ca_object_representations_media_312_large227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93321_ca_object_representations_media_1479_large228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460_ca_object_representations_media_316_large229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362_ca_object_representations_media_321_large230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_1005_large231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170_ca_object_representations_media_322_large232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170_ca_object_representations_media_323_large233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20528_ca_object_representations_media_978_large234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510_ca_object_representations_media_977_large235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192_ca_object_representations_media_325_large236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80911_ca_object_representations_media_1360_large237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740_ca_object_representations_media_327_large238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596_ca_object_representations_media_331_large239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592_ca_object_representations_media_336_large240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248_ca_object_representations_media_348_large241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626_ca_object_representations_media_1279_large242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475_ca_object_representations_media_352_large243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472_ca_object_representations_media_2285_large244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057_ca_object_representations_media_360_large245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688_ca_object_representations_media_3419_large246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519_ca_object_representations_media_367_large247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390_ca_object_representations_media_2644_large248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728_ca_object_representations_media_1078_large249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233_ca_object_representations_media_1081_large250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49138_ca_object_representations_media_1454_large251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918_ca_object_representations_media_1455_large252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207_ca_object_representations_media_1363_large253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320_ca_object_representations_media_376_large254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493_ca_object_representations_media_993_large255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97803_ca_object_representations_media_2796_large256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659_ca_object_representations_media_379_large257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220_ca_object_representations_media_1297_large258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74653_ca_object_representations_media_2797_large259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993_ca_object_representations_media_2894_large260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022_ca_object_representations_media_383_large261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816_ca_object_representations_media_2606_large262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117_ca_object_representations_media_1193_large263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097_ca_object_representations_media_2226_large264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421_ca_object_representations_media_1246_large265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423_ca_object_representations_media_1194_large266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389_ca_object_representations_media_3140_large267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752_ca_object_representations_media_395_large268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089_ca_object_representations_media_400_large269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10861_ca_object_representations_media_407_large270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806_ca_object_representations_media_2289_large271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136_ca_object_representations_media_3453_large272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83050_ca_object_representations_media_411_large273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107_ca_object_representations_media_414_large274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626_ca_object_representations_media_2291_large275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089_ca_object_representations_media_423_large276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051_ca_object_representations_media_427_large277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69395_ca_object_representations_media_428_large278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56515_ca_object_representations_media_429_large279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646_ca_object_representations_media_432_large280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91594_ca_object_representations_media_433_large281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785_ca_object_representations_media_436_large282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225_ca_object_representations_media_437_large283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159_ca_object_representations_media_440_large284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105_ca_object_representations_media_2294_large285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761_ca_object_representations_media_2295_large286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956_ca_object_representations_media_444_large287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413_ca_object_representations_media_446_large288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25104_ca_object_representations_media_1019_large289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410_ca_object_representations_media_1462_large290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377_ca_object_representations_media_448_large291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805_ca_object_representations_media_1243_large292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29279_ca_object_representations_media_2382_large293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061_ca_object_representations_media_2625_large294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771_ca_object_representations_media_1361_large295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867_ca_object_representations_media_454_large296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410_ca_object_representations_media_455_large297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534_ca_object_representations_media_1177_large298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928_ca_object_representations_media_2216_large299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341_ca_object_representations_media_2194_large300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57660_ca_object_representations_media_2197_large301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76335_ca_object_representations_media_2214_large302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289_ca_object_representations_media_2215_large303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27439_ca_object_representations_media_2213_large304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28731_ca_object_representations_media_465_large305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706_ca_object_representations_media_467_large306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609_ca_object_representations_media_1640_large307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642_ca_object_representations_media_472_large308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792_ca_object_representations_media_477_large309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269_ca_object_representations_media_1195_large310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623_ca_object_representations_media_487_large311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53343_ca_object_representations_media_1197_large312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704_ca_object_representations_media_494_large313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92688_ca_object_representations_media_499_large314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397_ca_object_representations_media_14_large315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761_ca_object_representations_media_500_large316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52066_ca_object_representations_media_502_large317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237_ca_object_representations_media_2217_large318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036_ca_object_representations_media_2218_large319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938_ca_object_representations_media_2201_large320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902_ca_object_representations_media_2219_large321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115_ca_object_representations_media_2205_large322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61959_ca_object_representations_media_2221_large323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90699_ca_object_representations_media_2230_large324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945_ca_object_representations_media_2220_large325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417_ca_object_representations_media_2229_large326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085_ca_object_representations_media_2227_large327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_517_large328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783_ca_object_representations_media_2298_large329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129_ca_object_representations_media_527_large330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81426_ca_object_representations_media_530_large331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275_ca_object_representations_media_533_large332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428_ca_object_representations_media_992_large333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570_ca_object_representations_media_988_large334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18786_ca_object_representations_media_4_large335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793_ca_object_representations_media_542_large336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021_ca_object_representations_media_543_large337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284_ca_object_representations_media_544_large338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035_ca_object_representations_media_545_large339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607_ca_object_representations_media_547_large340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73158_ca_object_representations_media_553_large341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171_ca_object_representations_media_560_large342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816_ca_object_representations_media_561_large343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343_ca_object_representations_media_565_large344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505_ca_object_representations_media_567_large345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52235_ca_object_representations_media_570_large346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702_ca_object_representations_media_573_large347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447_ca_object_representations_media_575_large348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116_ca_object_representations_media_579_large349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73755_ca_object_representations_media_583_large350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484_ca_object_representations_media_590_large351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77644_ca_object_representations_media_594_large352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927_ca_object_representations_media_598_large353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879_ca_object_representations_media_602_large354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889_ca_object_representations_media_610_large355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295_ca_object_representations_media_613_large356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387_ca_object_representations_media_981_large357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274_ca_object_representations_media_620_large358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843_ca_object_representations_media_626_large359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477_ca_object_representations_media_632_large360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847_ca_object_representations_media_633_large361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200_ca_object_representations_media_1370_large362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473_ca_object_representations_media_644_large363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179_ca_object_representations_media_653_large364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12765_ca_object_representations_media_655_large365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363_ca_object_representations_media_656_large366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577_ca_object_representations_media_2983_large367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502_ca_object_representations_media_2246_large368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431_ca_object_representations_media_665_large369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676_ca_object_representations_media_669_large370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388_ca_object_representations_media_675_large371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696_ca_object_representations_media_685_large372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098_ca_object_representations_media_686_large373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017_ca_object_representations_media_693_large374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98017_ca_object_representations_media_698_large375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804_ca_object_representations_media_705_large376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245_ca_object_representations_media_1480_large377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828_ca_object_representations_media_709_large378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558_ca_object_representations_media_713_large379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445_ca_object_representations_media_1001_large380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33976_ca_object_representations_media_717_large381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834_ca_object_representations_media_720_large382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083_ca_object_representations_media_725_large383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719_ca_object_representations_media_990_large384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952_ca_object_representations_media_726_large385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768_ca_object_representations_media_728_large386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137_ca_object_representations_media_730_large387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626_ca_object_representations_media_1024_large388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244_ca_object_representations_media_734_large389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273_ca_object_representations_media_742_large390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721_ca_object_representations_media_747_large391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399_ca_object_representations_media_756_large392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811_ca_object_representations_media_757_large393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784_ca_object_representations_media_3025_large394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622_ca_object_representations_media_764_large395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984_ca_object_representations_media_2238_large396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067_ca_object_representations_media_765_large397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546_ca_object_representations_media_3136_large398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132_ca_object_representations_media_768_large399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891_ca_object_representations_media_771_large400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53180_ca_object_representations_media_774_large401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12763_ca_object_representations_media_778_large402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997_ca_object_representations_media_781_large403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69344_ca_object_representations_media_2043_large404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863_ca_object_representations_media_785_large405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795_ca_object_representations_media_786_large406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622_ca_object_representations_media_1383_large407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769_ca_object_representations_media_788_large408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539_ca_object_representations_media_792_large409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323_ca_object_representations_media_3560_large410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782_ca_object_representations_media_3565_large411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693_ca_object_representations_media_808_large412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32323_ca_object_representations_media_1049_large413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40944_ca_object_representations_media_1074_large414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537_ca_object_representations_media_2011_large415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485_ca_object_representations_media_1051_large416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668_ca_object_representations_media_1050_large417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317_ca_object_representations_media_979_large418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77094_ca_object_representations_media_1048_large419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406_ca_object_representations_media_1052_large420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791_ca_object_representations_media_2823_large421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025_ca_object_representations_media_812_large422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512_ca_object_representations_media_816_large423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535_ca_object_representations_media_822_large424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370_ca_object_representations_media_1301_large425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356_ca_object_representations_media_831_large426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163_ca_object_representations_media_834_large427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727_ca_object_representations_media_2006_large428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747_ca_object_representations_media_846_large429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671_ca_object_representations_media_1366_large430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372_ca_object_representations_media_852_large431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64716_ca_object_representations_media_8_large432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758_ca_object_representations_media_859_large433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559_ca_object_representations_media_1970_large434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713_ca_object_representations_media_860_large435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873_ca_object_representations_media_867_large436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118_ca_object_representations_media_868_large437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855_ca_object_representations_media_869_large438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48736_ca_object_representations_media_1889_large439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24436_ca_object_representations_media_1875_large440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765_ca_object_representations_media_1756_large441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795_ca_object_representations_media_2682_large442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432_ca_object_representations_media_967_large443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334_ca_object_representations_media_1319_large444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029_ca_object_representations_media_1090_large445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752_ca_object_representations_media_1087_large446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910_ca_object_representations_media_1093_large447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078_ca_object_representations_media_1226_large448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435_ca_object_representations_media_1097_large449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551_ca_object_representations_media_1101_large450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418_ca_object_representations_media_1334_large451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277_ca_object_representations_media_1221_large452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815_ca_object_representations_media_890_large453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28644_ca_object_representations_media_885_large465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997_ca_object_representations_media_976_large466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423_ca_object_representations_media_910_large467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817_ca_object_representations_media_1012_large468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865_ca_object_representations_media_1346_large469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746_ca_object_representations_media_2251_large470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129_ca_object_representations_media_1313_large471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37992_ca_object_representations_media_1311_large472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54842_ca_object_representations_media_1352_large473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984_ca_object_representations_media_1376_large474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22052_ca_object_representations_media_1493_large475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56226_ca_object_representations_media_1499_large476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816_ca_object_representations_media_1406_large477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292_ca_object_representations_media_2789_large478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091_ca_object_representations_media_2697_large479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576_ca_object_representations_media_2700_large480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740_ca_object_representations_media_2710_large481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727_ca_object_representations_media_2712_large482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303_ca_object_representations_media_2389_large483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2733_large484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140_ca_object_representations_media_2669_large485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469_ca_object_representations_media_2677_large486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80845_ca_object_representations_media_2718_large487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389_ca_object_representations_media_2728_large488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872_ca_object_representations_media_2721_large489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99679_ca_object_representations_media_2814_large490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366_ca_object_representations_media_2694_large491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286_ca_object_representations_media_2729_large492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929_ca_object_representations_media_3241_large493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644_ca_object_representations_media_2740_large494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046_ca_object_representations_media_3079_large495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179_ca_object_representations_media_2763_large496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817_ca_object_representations_media_2785_large497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305_ca_object_representations_media_3108_large498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164_ca_object_representations_media_2867_large499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810_ca_object_representations_media_3012_large500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25375_ca_object_representations_media_3587_large501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454_ca_object_representations_media_3229_large502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94092_ca_object_representations_media_3480_large503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334_ca_object_representations_media_3481_large504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59412_ca_object_representations_media_3482_large505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48043_ca_object_representations_media_3483_large506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358_ca_object_representations_media_3576_large507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170_ca_object_representations_media_3496_large508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82290_ca_object_representations_media_3234_large509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763_ca_object_representations_media_3575_large510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727_ca_object_representations_media_3319_large511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710_ca_object_representations_media_3323_large512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855_ca_object_representations_media_3327_large513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430_ca_object_representations_media_3331_large514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519_ca_object_representations_media_3324_large515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268_ca_object_representations_media_3604_large516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574_ca_object_representations_media_3518_large517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301_ca_object_representations_media_3548_large518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_3505_large519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930_ca_object_representations_media_3503_large520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047_ca_object_representations_media_3502_large521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750_ca_object_representations_media_3532_large522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578_ca_object_representations_media_3542_large523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851_ca_object_representations_media_3531_large524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228_ca_object_representations_media_3528_large525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585_ca_object_representations_media_3534_large526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396_ca_object_representations_media_3556_large527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657_ca_object_representations_media_3572_large528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33118_ca_object_representations_media_3530_large529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977_ca_object_representations_media_3535_large530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003_ca_object_representations_media_3579_large531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145_ca_object_representations_media_3586_large532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209_ca_object_representations_media_3643_large533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942_ca_object_representations_media_3640_large534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90965_ca_object_representations_media_3659_large535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008_ca_object_representations_media_3611_large536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210_ca_object_representations_media_3613_large537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111_ca_object_representations_media_3619_large538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12669_ca_object_representations_media_3598_large539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849_ca_object_representations_media_3622_large540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626_ca_object_representations_media_3631_large541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449_ca_object_representations_media_3637_large542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147_ca_object_representations_media_3634_large543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138_ca_object_representations_media_3647_large544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23584_ca_object_representations_media_3698_large545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379_ca_object_representations_media_3678_large546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858_ca_object_representations_media_3681_large547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741_ca_object_representations_media_3718_large548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236_ca_object_representations_media_3664_large549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701_ca_object_representations_media_3667_large550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767_ca_object_representations_media_3709_large551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831_ca_object_representations_media_3726_large552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936_ca_object_representations_media_3773_large553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_3764_large554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705_ca_object_representations_media_3760_large555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694_ca_object_representations_media_3780_large556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901_ca_object_representations_media_3439_large557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94849_ca_object_representations_media_2810_large558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580_ca_object_representations_media_874_large559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073_ca_object_representations_media_3676_large560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959_ca_object_representations_media_3758_large561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046_ca_object_representations_media_1507_large562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43890_ca_object_representations_media_1508_large563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111_ca_object_representations_media_1509_large564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863_ca_object_representations_media_1510_large565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44979_ca_object_representations_media_1512_large566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970_ca_object_representations_media_1513_large567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574_ca_object_representations_media_1515_large568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589_ca_object_representations_media_1516_large569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749_ca_object_representations_media_1518_large570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219_ca_object_representations_media_1521_large571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464_ca_object_representations_media_1525_large572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89986_ca_object_representations_media_1526_large573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572_ca_object_representations_media_1530_large574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48594_ca_object_representations_media_1532_large575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147_ca_object_representations_media_1537_large576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10352_ca_object_representations_media_1538_large577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435_ca_object_representations_media_1540_large578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613_ca_object_representations_media_1542_large579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530_ca_object_representations_media_1544_large580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764_ca_object_representations_media_1546_large581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440_ca_object_representations_media_1548_large582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294_ca_object_representations_media_1550_large583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892_ca_object_representations_media_1554_large584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127_ca_object_representations_media_1556_large585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453_ca_object_representations_media_1560_large586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490_ca_object_representations_media_1562_large587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376_ca_object_representations_media_1564_large588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128_ca_object_representations_media_1566_large589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468_ca_object_representations_media_1568_large590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027_ca_object_representations_media_1617_large591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363_ca_object_representations_media_1569_large592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649_ca_object_representations_media_1570_large593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076_ca_object_representations_media_1571_large594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009_ca_object_representations_media_1572_large595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53585_ca_object_representations_media_1574_large596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89435_ca_object_representations_media_1575_large597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21625_ca_object_representations_media_1576_large598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973_ca_object_representations_media_1577_large599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930_ca_object_representations_media_1578_large600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24845_ca_object_representations_media_1580_large601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045_ca_object_representations_media_1581_large602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567_ca_object_representations_media_1582_large603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883_ca_object_representations_media_1583_large604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184_ca_object_representations_media_1586_large605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189_ca_object_representations_media_1589_large606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676_ca_object_representations_media_1592_large607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57486_ca_object_representations_media_1594_large608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738_ca_object_representations_media_1597_large609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502_ca_object_representations_media_1599_large610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255_ca_object_representations_media_1601_large611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248_ca_object_representations_media_1605_large612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425_ca_object_representations_media_1607_large613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992_ca_object_representations_media_1609_large614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953_ca_object_representations_media_1611_large615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976_ca_object_representations_media_1613_large616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10501_ca_object_representations_media_1615_large617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88679_ca_object_representations_media_1618_large618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44353_ca_object_representations_media_1620_large619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908_ca_object_representations_media_1622_large620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802_ca_object_representations_media_1624_large621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286_ca_object_representations_media_1626_large622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645_ca_object_representations_media_1627_large623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057_ca_object_representations_media_1629_large624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86423_ca_object_representations_media_1631_large625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306_ca_object_representations_media_1633_large626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594_ca_object_representations_media_1635_large627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866_ca_object_representations_media_1641_large628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738_ca_object_representations_media_1644_large629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776_ca_object_representations_media_1646_large630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734_ca_object_representations_media_1660_large631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752_ca_object_representations_media_1662_large632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367_ca_object_representations_media_1664_large633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519_ca_object_representations_media_1666_large634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219_ca_object_representations_media_1667_large635.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075_ca_object_representations_media_1668_large636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486_ca_object_representations_media_1671_large637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814_ca_object_representations_media_1673_large638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364_ca_object_representations_media_1675_large639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475_ca_object_representations_media_1676_large640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522_ca_object_representations_media_1678_large641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83365_ca_object_representations_media_1680_large642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081_ca_object_representations_media_1682_large643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555_ca_object_representations_media_1684_large644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819_ca_object_representations_media_1686_large645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778_ca_object_representations_media_1688_large646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402_ca_object_representations_media_1689_large647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088_ca_object_representations_media_1699_large648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608_ca_object_representations_media_1700_large649.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888_ca_object_representations_media_1701_large650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964_ca_object_representations_media_1703_large651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813_ca_object_representations_media_1704_large652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989_ca_object_representations_media_1706_large653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88447_ca_object_representations_media_1708_large654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271_ca_object_representations_media_1710_large655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35013_ca_object_representations_media_1768_large656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693_ca_object_representations_media_1776_large657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937_ca_object_representations_media_1712_large658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132_ca_object_representations_media_1775_large659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449_ca_object_representations_media_1779_large660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031_ca_object_representations_media_1714_large661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493_ca_object_representations_media_1774_large662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369_ca_object_representations_media_1773_large663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217_ca_object_representations_media_1772_large664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33998_ca_object_representations_media_1781_large665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978_ca_object_representations_media_1715_large666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544_ca_object_representations_media_1770_large667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716_ca_object_representations_media_1716_large668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727_ca_object_representations_media_1720_large669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093_ca_object_representations_media_1724_large670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703_ca_object_representations_media_1777_large671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981_ca_object_representations_media_1718_large672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86212_ca_object_representations_media_1769_large673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79937_ca_object_representations_media_1723_large674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133_ca_object_representations_media_1722_large675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944_ca_object_representations_media_1721_large676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380_ca_object_representations_media_1717_large677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780_ca_object_representations_media_1719_large678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757_ca_object_representations_media_1771_large679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787_ca_object_representations_media_1778_large680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575_ca_object_representations_media_1766_large681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396_ca_object_representations_media_1765_large682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968_ca_object_representations_media_1713_large683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24347_ca_object_representations_media_1113_large684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711_ca_object_representations_media_1415_large685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649_ca_object_representations_media_1843_large686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803_ca_object_representations_media_1854_large687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085_ca_object_representations_media_1126_large688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205_ca_object_representations_media_1127_large689.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343_ca_object_representations_media_1451_large690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58760_ca_object_representations_media_1447_large691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912_ca_object_representations_media_1844_large692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250_ca_object_representations_media_1420_large693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764_ca_object_representations_media_1419_large694.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45880_ca_object_representations_media_1913_large695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034_ca_object_representations_media_1422_large696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120_ca_object_representations_media_1423_large697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264_ca_object_representations_media_1139_large698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826_ca_object_representations_media_1396_large699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213_ca_object_representations_media_1142_large700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968_ca_object_representations_media_1143_large701.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386_ca_object_representations_media_1958_large702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617_ca_object_representations_media_1928_large703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072_ca_object_representations_media_1427_large704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975_ca_object_representations_media_1931_large705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797_ca_object_representations_media_1372_large706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80388_ca_object_representations_media_1944_large707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542_ca_object_representations_media_1434_large708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433_ca_object_representations_media_1505_large709.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046_ca_object_representations_media_1160_large710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714_ca_object_representations_media_1449_large711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660_ca_object_representations_media_1450_large712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870_ca_object_representations_media_1165_large713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57826_ca_object_representations_media_1166_large714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837_ca_object_representations_media_1167_large715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373_ca_object_representations_media_1168_large716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72587_ca_object_representations_media_1400_large717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031_ca_object_representations_media_1440_large718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544_ca_object_representations_media_1437_large719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62155_ca_object_representations_media_1438_large720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36830_ca_object_representations_media_1172_large721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133_ca_object_representations_media_1173_large722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533_ca_object_representations_media_1174_large723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157_ca_object_representations_media_1175_large724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932_ca_object_representations_media_1176_large725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120_ca_object_representations_media_2233_large726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703_ca_object_representations_media_3443_large727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185_ca_object_representations_media_1182_large728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566_ca_object_representations_media_1445_large729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680_ca_object_representations_media_2851_large730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880_ca_object_representations_media_2631_large731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610_ca_object_representations_media_2231_large732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72152_ca_object_representations_media_3164_large733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395_ca_object_representations_media_1188_large734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838_ca_object_representations_media_1217_large735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410_ca_object_representations_media_2036_large736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264_ca_object_representations_media_1200_large737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980_ca_object_representations_media_2037_large738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972_ca_object_representations_media_1202_large739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675_ca_object_representations_media_1203_large740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257_ca_object_representations_media_1204_large741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53989_ca_object_representations_media_1205_large742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990_ca_object_representations_media_1206_large743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267_ca_object_representations_media_1207_large744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737_ca_object_representations_media_2046_large745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911_ca_object_representations_media_1213_large746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890_ca_object_representations_media_1214_large747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533_ca_object_representations_media_1215_large748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10459_ca_object_representations_media_2047_large749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533_ca_object_representations_media_2048_large750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916_ca_object_representations_media_2049_large751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236_ca_object_representations_media_2050_large752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217_ca_object_representations_media_1961_large753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434_ca_object_representations_media_2052_large754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484_ca_object_representations_media_3597_large755.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539_ca_object_representations_media_1231_large756.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494_ca_object_representations_media_1228_large757.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514_ca_object_representations_media_1230_large758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013_ca_object_representations_media_1410_large759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633_ca_object_representations_media_2061_large760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811_ca_object_representations_media_2062_large761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297_ca_object_representations_media_2064_large762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86510_ca_object_representations_media_2066_large763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861_ca_object_representations_media_2068_large764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520_ca_object_representations_media_2069_large765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788_ca_object_representations_media_1345_large766.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213_ca_object_representations_media_2915_large767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070_ca_object_representations_media_2072_large768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713_ca_object_representations_media_2073_large769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567_ca_object_representations_media_2074_large770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73485_ca_object_representations_media_2075_large771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233_ca_object_representations_media_2076_large772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634_ca_object_representations_media_25_large773.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983_ca_object_representations_media_1268_large774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827_ca_object_representations_media_1229_large775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187_ca_object_representations_media_1344_large776.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817_ca_object_representations_media_1234_large777.jpg"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851_ca_object_representations_media_1236_large778.jpg"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552_ca_object_representations_media_1341_large779.jpg"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938_ca_object_representations_media_1251_large780.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545_ca_object_representations_media_1252_large781.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247_ca_object_representations_media_1269_large782.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245_ca_object_representations_media_1248_large783.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992_ca_object_representations_media_3346_large784.jpg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15766_ca_object_representations_media_1339_large785.jpg"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000_ca_object_representations_media_1266_large786.jpg"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110_ca_object_representations_media_3165_large787.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421_ca_object_representations_media_1271_large788.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250_ca_object_representations_media_1273_large789.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135_ca_object_representations_media_2639_large790.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550_ca_object_representations_media_2640_large791.jpg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993_ca_object_representations_media_2643_large792.jpg"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46034_ca_object_representations_media_2645_large793.jpg"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088_ca_object_representations_media_2648_large794.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388_ca_object_representations_media_1239_large795.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310_ca_object_representations_media_1343_large796.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473_ca_object_representations_media_1340_large797.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506_ca_object_representations_media_1337_large798.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106_ca_object_representations_media_1804_large799.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801_ca_object_representations_media_2385_large800.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231_ca_object_representations_media_1272_large801.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876_ca_object_representations_media_2386_large802.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795_ca_object_representations_media_2402_large803.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511_ca_object_representations_media_1486_large804.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128_ca_object_representations_media_1238_large805.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229_ca_object_representations_media_1810_large806.jpg"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256_ca_object_representations_media_2397_large807.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15058_ca_object_representations_media_2405_large808.jpg"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368_ca_object_representations_media_2406_large809.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939_ca_object_representations_media_2407_large810.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811_ca_object_representations_media_2408_large811.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322_ca_object_representations_media_2409_large812.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936_ca_object_representations_media_2410_large813.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333_ca_object_representations_media_2411_large814.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689_ca_object_representations_media_2412_large815.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533_ca_object_representations_media_2414_large816.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794_ca_object_representations_media_2415_large817.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271_ca_object_representations_media_2422_large818.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434_ca_object_representations_media_2423_large819.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62356_ca_object_representations_media_2424_large820.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005_ca_object_representations_media_2429_large821.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903_ca_object_representations_media_2431_large822.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515_ca_object_representations_media_2433_large823.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394_ca_object_representations_media_2436_large824.jpg"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_2437_large825.jpg"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229_ca_object_representations_media_2438_large826.jpg"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514_ca_object_representations_media_2453_large827.jpg"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680_ca_object_representations_media_2455_large828.jpg"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504_ca_object_representations_media_2457_large829.jpg"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130_ca_object_representations_media_2458_large830.jpg"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123_ca_object_representations_media_2462_large831.jpg"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219_ca_object_representations_media_2463_large832.jpg"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246_ca_object_representations_media_2465_large833.jpg"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305_ca_object_representations_media_2466_large834.jpg"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975_ca_object_representations_media_2467_large835.jpg"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571_ca_object_representations_media_2468_large836.jpg"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619_ca_object_representations_media_2469_large837.jpg"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286_ca_object_representations_media_2471_large838.jpg"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567_ca_object_representations_media_2473_large839.jpg"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947_ca_object_representations_media_2474_large840.jpg"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242_ca_object_representations_media_2475_large841.jpg"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203_ca_object_representations_media_2476_large842.jpg"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528_ca_object_representations_media_2478_large843.jpg"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472_ca_object_representations_media_2481_large844.jpg"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77106_ca_object_representations_media_2482_large845.jpg"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291_ca_object_representations_media_2483_large846.jpg"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451_ca_object_representations_media_2486_large847.jpg"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620_ca_object_representations_media_2487_large848.jpg"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319_ca_object_representations_media_2512_large849.jpg"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242_ca_object_representations_media_2489_large850.jpg"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575_ca_object_representations_media_2514_large851.jpg"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820_ca_object_representations_media_2516_large852.jpg"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96371_ca_object_representations_media_2517_large853.jpg"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649_ca_object_representations_media_2518_large854.jpg"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047_ca_object_representations_media_2519_large855.jpg"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762_ca_object_representations_media_2520_large856.jpg"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427_ca_object_representations_media_2521_large857.jpg"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393_ca_object_representations_media_2609_large858.jpg"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667_ca_object_representations_media_2535_large859.jpg"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444_ca_object_representations_media_2612_large860.jpg"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35226_ca_object_representations_media_2613_large861.jpg"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605_ca_object_representations_media_2536_large862.jpg"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117_ca_object_representations_media_2537_large863.jpg"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92740_ca_object_representations_media_2538_large864.jpg"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027_ca_object_representations_media_2541_large865.jpg"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288_ca_object_representations_media_2542_large866.jpg"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944_ca_object_representations_media_2543_large867.jpg"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543_ca_object_representations_media_2544_large868.jpg"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473_ca_object_representations_media_2546_large869.jpg"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387_ca_object_representations_media_2547_large870.jpg"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441_ca_object_representations_media_2549_large871.jpg"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2550_large872.jpg"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074_ca_object_representations_media_2551_large873.jpg"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355_ca_object_representations_media_2552_large874.jpg"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664_ca_object_representations_media_2555_large875.jpg"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450_ca_object_representations_media_2556_large876.jpg"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228_ca_object_representations_media_2557_large877.jpg"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43242_ca_object_representations_media_2558_large878.jpg"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230_ca_object_representations_media_2560_large879.jpg"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91279_ca_object_representations_media_2566_large880.jpg"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059_ca_object_representations_media_2655_large881.jpg"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056_ca_object_representations_media_2569_large882.jpg"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085_ca_object_representations_media_2572_large883.jpg"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83315_ca_object_representations_media_2573_large884.jpg"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98198_ca_object_representations_media_2574_large885.jpg"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39049_ca_object_representations_media_2576_large886.jpg"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815_ca_object_representations_media_2577_large887.jpg"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40328_ca_object_representations_media_2579_large888.jpg"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511_ca_object_representations_media_2580_large889.jpg"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038_ca_object_representations_media_2581_large890.jpg"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489_ca_object_representations_media_3387_large891.jpg"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516_ca_object_representations_media_2636_large892.jpg"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549_ca_object_representations_media_1726_large893.jpg"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876_ca_object_representations_media_1727_large894.jpg"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571_ca_object_representations_media_1728_large895.jpg"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546_ca_object_representations_media_1741_large896.jpg"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009_ca_object_representations_media_1742_large897.jpg"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842_ca_object_representations_media_1753_large898.jpg"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746_ca_object_representations_media_1754_large899.jpg"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133_ca_object_representations_media_1748_large900.jpg"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673_ca_object_representations_media_1749_large901.jpg"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674_ca_object_representations_media_1750_large902.jpg"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652_ca_object_representations_media_1751_large903.jpg"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265_ca_object_representations_media_1752_large904.jpg"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66809_ca_object_representations_media_1803_large905.jpg"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266_ca_object_representations_media_1805_large906.jpg"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497_ca_object_representations_media_1806_large907.jpg"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772_ca_object_representations_media_1807_large908.jpg"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358_ca_object_representations_media_1808_large909.jpg"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58001_ca_object_representations_media_1809_large910.jpg"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662_ca_object_representations_media_1852_large911.jpg"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556_ca_object_representations_media_2059_large912.jpg"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464_ca_object_representations_media_2079_large913.jpg"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028_ca_object_representations_media_2082_large914.jpg"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332_ca_object_representations_media_2084_large915.jpg"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186_ca_object_representations_media_2086_large916.jpg"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307_ca_object_representations_media_2090_large917.jpg"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426_ca_object_representations_media_2094_large918.jpg"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878_ca_object_representations_media_2117_large919.jpg"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872_ca_object_representations_media_2132_large920.jpg"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027_ca_object_representations_media_2921_large921.jpg"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238_ca_object_representations_media_2122_large922.jpg"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464_ca_object_representations_media_2124_large923.jpg"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13015_ca_object_representations_media_3368_large924.jpg"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185_ca_object_representations_media_2135_large925.jpg"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805_ca_object_representations_media_2136_large926.jpg"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130_ca_object_representations_media_2137_large927.jpg"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026_ca_object_representations_media_2138_large928.jpg"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709_ca_object_representations_media_2139_large929.jpg"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219_ca_object_representations_media_2141_large930.jpg"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402_ca_object_representations_media_2142_large931.jpg"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942_ca_object_representations_media_2146_large932.jpg"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006_ca_object_representations_media_2147_large933.jpg"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240_ca_object_representations_media_2176_large934.jpg"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92534_ca_object_representations_media_2178_large935.jpg"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977_ca_object_representations_media_2179_large936.jpg"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950_ca_object_representations_media_2175_large937.jpg"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921_ca_object_representations_media_3394_large938.jpg"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821_ca_object_representations_media_1744_large939.jpg"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808_ca_object_representations_media_1783_large940.jpg"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983_ca_object_representations_media_1784_large941.jpg"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20842_ca_object_representations_media_1789_large942.jpg"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582_ca_object_representations_media_1786_large943.jpg"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980_ca_object_representations_media_2898_large944.jpg"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64627_ca_object_representations_media_1788_large945.jpg"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512_ca_object_representations_media_1791_large946.jpg"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338_ca_object_representations_media_1799_large947.jpg"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729_ca_object_representations_media_2020_large948.jpg"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923_ca_object_representations_media_2025_large949.jpg"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356_ca_object_representations_media_2257_large950.jpg"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16433_ca_object_representations_media_2235_large951.jpg"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784_ca_object_representations_media_2582_large952.jpg"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093_ca_object_representations_media_2028_large953.jpg"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57936_ca_object_representations_media_2029_large954.jpg"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404_ca_object_representations_media_2039_large955.jpg"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406_ca_object_representations_media_2450_large956.jpg"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734_ca_object_representations_media_2527_large957.jpg"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32359_ca_object_representations_media_2586_large958.jpg"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125_ca_object_representations_media_2241_large959.jpg"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548_ca_object_representations_media_2443_large960.jpg"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630_ca_object_representations_media_2242_large961.jpg"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730_ca_object_representations_media_3378_large962.jpg"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34791_ca_object_representations_media_2588_large963.jpg"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683_ca_object_representations_media_2417_large964.jpg"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401_ca_object_representations_media_2589_large965.jpg"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719_ca_object_representations_media_2590_large966.jpg"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349_ca_object_representations_media_2591_large967.jpg"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637_ca_object_representations_media_2592_large968.jpg"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260_ca_object_representations_media_2595_large969.jpg"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714_ca_object_representations_media_2597_large970.jpg"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47905_ca_object_representations_media_3210_large971.jpg"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202_ca_object_representations_media_3213_large972.jpg"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038_ca_object_representations_media_2953_large973.jpg"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123_ca_object_representations_media_3094_large974.jpg"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80260_ca_object_representations_media_3217_large975.jpg"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860_ca_object_representations_media_3174_large976.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94849_ca_object_representations_media_2810_large1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:ext cx="6667500" cy="6076950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...29248 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -36197,10362 +453,104 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1381"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50" customWidth="true" style="0"/>
-    <col min="3" max="3" width="50" customWidth="true" style="0"/>
+    <col min="2" max="2" width="33.42041" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.568115" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.141357" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="446">
+    <row r="2" spans="1:26" customHeight="1" ht="542">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
-      </c>
-[...10256 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>