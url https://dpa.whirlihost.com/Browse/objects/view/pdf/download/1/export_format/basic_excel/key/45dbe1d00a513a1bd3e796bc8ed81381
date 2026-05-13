--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -1,3540 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1906">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Fish (1234)</t>
-[...206 lines deleted...]
-  <si>
     <t>Elephant at the Waterhole Mural (1961.1.1)</t>
   </si>
   <si>
-    <t>The Burmese Nebula (1961.3.1)</t>
-[...11 lines deleted...]
-  <si>
     <t>Bears (1965.1.1)</t>
   </si>
   <si>
     <t>The sculpture by Louis Paul Jones features bears.</t>
   </si>
   <si>
-    <t>Untitled (U Shape) (1965.2.1)</t>
-[...52 lines deleted...]
-  <si>
     <t>Untitled (1968.9.1)</t>
   </si>
   <si>
-    <t>Untitled (yellow semi-circle) (1968.10.1)</t>
-[...23 lines deleted...]
-  <si>
     <t>[BLANK] (1970.2.1)</t>
   </si>
   <si>
-    <t>The Family (1970.3.1)</t>
-[...5 lines deleted...]
-  <si>
     <t>Robert S. Kennedy Mural (1970.4.1)</t>
   </si>
   <si>
     <t>Argo Park Mural (1970.5.1)</t>
   </si>
   <si>
-    <t>Anemotive Tower #6 (1971.1.1)</t>
-[...22 lines deleted...]
-  <si>
     <t>Lincoln Park Pool Building Mural (1971.4.1)</t>
   </si>
   <si>
-    <t>Valedictorian (1972.1.1)</t>
-[...62 lines deleted...]
-  <si>
     <t>Unknown (Mead Memorial) (1976.4.1)</t>
   </si>
   <si>
-    <t>Pasado, Presente, Futuro (1977.1.1)</t>
-[...11 lines deleted...]
-  <si>
     <t>Untitled (1978.1.1)</t>
   </si>
   <si>
-    <t>La Alma (1978.2.1)</t>
-[...6 lines deleted...]
-  <si>
     <t>Hell's Guardian Angel (1979.1.1)</t>
   </si>
   <si>
-    <t>Infinite Energy (1980.1.1)</t>
-[...30 lines deleted...]
-  <si>
     <t>Untitled  (1981.2.1)</t>
   </si>
   <si>
     <t>The work is hanging in the lobby of the Denver Performing Arts; Boettcher Concert Hall. The working with it's colors; red, green and blue is suppose to be best seen at night, which most of the shows happen there. </t>
   </si>
   <si>
-    <t>Golden Eagle (1981.3.1)</t>
-[...26 lines deleted...]
-  <si>
     <t>Cliff (1984.1.1)</t>
   </si>
   <si>
-    <t>Cares For Her Brothers (1988.1.1)</t>
-[...74 lines deleted...]
-  <si>
     <t>Eagles Choice (1991.3.1)</t>
   </si>
   <si>
     <t>Deer Family Grazing (1991.4.1)</t>
   </si>
   <si>
     <t>Moose And Baby Grazing (1991.5.1)</t>
   </si>
   <si>
     <t>Wayward Winds (1991.6.1)</t>
   </si>
   <si>
-    <t>Taking the Heat (1991.7.1)</t>
-[...133 lines deleted...]
-  <si>
     <t>Backward Somersault (1993.11.1)</t>
   </si>
   <si>
-    <t>Family and Community Fun (1993.12.1)</t>
-[...187 lines deleted...]
-  <si>
     <t>SkyDance (1994.22.1)</t>
   </si>
   <si>
     <t>Light projection on the tents in the main terminal.</t>
   </si>
   <si>
-    <t>Dual Meridian (1994.23.1)</t>
-[...775 lines deleted...]
-  <si>
     <t>Art Films - Film/Video Grant Project for Students (2004.11.1)</t>
   </si>
   <si>
-    <t>Cottonwood Leaf (2004.13.1)</t>
-[...204 lines deleted...]
-  <si>
     <t>Untitled (Elevator Video) (2006.14.1)</t>
   </si>
   <si>
     <t>Untitled (Elevator Video) (2006.15.1)</t>
   </si>
   <si>
     <t>Untitled (Elevator Video) (2006.16.1)</t>
   </si>
   <si>
     <t>Untitled (Elevator Video) (2006.17.1)</t>
   </si>
   <si>
     <t>Untitled (Elevator Video) (2006.18.1)</t>
   </si>
   <si>
     <t>Untitled (Elevator Video) (2006.19.1)</t>
   </si>
   <si>
     <t>Untitled (Elevator Video) (2006.20.1)</t>
   </si>
   <si>
     <t>Untitled (Elevator Video) (2006.21.1)</t>
   </si>
   <si>
     <t>Untitled (Elevator Video) (2006.22.1)</t>
   </si>
   <si>
     <t>Untitled (2006.23.1)</t>
   </si>
   <si>
     <t>Untitled (2006.24.1)</t>
   </si>
   <si>
     <t>Untitled (2006.25.1)</t>
-  </si>
-[...642 lines deleted...]
-    <t>Mindy Bray painted her largest mural commission to date along the 150-foot-long hallway at the entrance to the Westin hotel. The imagery for the work is derived from hundreds of photographs of the Platte River at Confluence Park in Denver, which the artist digitally manipulated to arrive at a vocabulary of shapes that were composed to resemble a global map. The colors recall traditional colors used in maps.</t>
   </si>
   <si>
     <t>Bust of César E. Chávez (2015.14.1)</t>
   </si>
   <si>
     <t>The removal of public art and memorials dedicated to César Chávez follows a series of highly disturbing allegations of sexual abuse including a statement by labor leader and co-founder of the National Farm Workers Association Dolores Huerta. These actions reflect a commitment by the City of Denver to supporting survivors and a decision that his legacy is no longer compatible with the values of public honor.
  </t>
   </si>
   <si>
-    <t>No Shoes Too Big (2015.15.1)</t>
-[...640 lines deleted...]
-  <si>
     <t>The Constellations (2025.2.1)</t>
   </si>
   <si>
-    <t>Untitled (2025.3.1)</t>
-[...12 lines deleted...]
-  <si>
     <t>Cultivating Dreams (2025.5.1)</t>
   </si>
   <si>
     <t>Cultivating Dreams is a dignity-informed diptych of hope and renewal, welcoming families experiencing homelessness to the Theodora Family Hotel on Colfax Avenue. One side features a sculpted hand holding a dandelion beneath a translucent acrylic sun; the other presents an open palm collecting drifting seeds under a luminous moon. Each powder-coated steel seed embeds ash from letters written by families, carrying private hopes across the building’s surface. By day, biophilic murals in sun and moonlit hues echo themes of growth and dignity; by night, integrated lighting transforms the work into a glowing beacon. Crafted in steel, high-density foam, acrylic, paper ash, and UV-stable finishes, Cultivating Dreams stands as a testament to resilience, connecting families and community through the simple, potent gesture of casting wishes into the world.</t>
-  </si>
-[...108 lines deleted...]
-</t>
   </si>
   <si>
     <t>Untitled (2025.18.1)</t>
   </si>
   <si>
     <t>Artist John Pugh creates a large, hand-painted mural on the façade of the Zoo’s Waste Management Building, transforming an otherwise utilitarian structure into a striking visual experience. The building faces Duck Lake in City Park and is visible to park visitors walking or biking around the lake. The artwork draws inspiration from the historic architecture of City Park and incorporates imagery of Colorado wildlife, park animals, and select zoo animals, blending illusionistic painting techniques to create depth and narrative. The installation also includes a permanent viewfinder positioned across Duck Lake, inviting viewers to engage with the artwork from a distance as they discover hidden details and visual connections within the mural.
  </t>
   </si>
   <si>
-    <t>Naturaleza en el Campo (2025.22.1)</t>
-[...39 lines deleted...]
-  <si>
     <t>Santana Guitar (12345)</t>
   </si>
   <si>
-    <t>25 Fake Wire Spoke Knock – Off Hubcaps  (AV.2019.1.1)</t>
-[...23 lines deleted...]
-    <t>Fish (Fish)</t>
+    <t>Take Time (DAV6)</t>
+  </si>
+  <si>
+    <t>McNichols Photograph in Winter (DAV15)</t>
   </si>
   <si>
     <t>Globeville Elyria Swansea Bus Bench Beautification Project (Globeville Elyria Swansea Bus )</t>
   </si>
   <si>
     <t>Through inspired collaboration and grant support from P.S. You Are Here, Birdseed Collective worked with Globeville Elyria Swansea (GES), LiveWell, RTD, Denver Public Works and community residents to identify six bus stops near the Bruce Randolph School, Swansea Elementary and Garden Place Elementary, and install and beautify bus benches. Lead artist Anthony Garcia Sr. decided the art would be a serape design – based on the long blanket-like shawl, often brightly colored and fringed at the ends. These projects in GES have transformed once vacant spaces into vibrant areas for resident and student transportation.</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS-HIGH LINE PARKER_M)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_44th &amp; Broadway)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_47THAVEPARK)</t>
   </si>
   <si>
     <t>Forged Together (IN PROGRESS_56TH AVENUE)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Athmar Park)</t>
   </si>
   <si>
     <t>Pathway to Home (IN PROGRESS_BEHAVIORAL HEALTH )</t>
   </si>
@@ -3583,113 +250,53 @@
   <si>
     <t>In the spring of 2025, artist Sujin Lim conducted workshops with Mothership youth to draw outlines of clouds. In the workshop, youth played with the image of clouds on paper and wrote and shared stories about their potential positive futures. The drawings and the stories they created were exhibited as a wall installation and played as photo images on a monitor. Sujin gathered the drawings and based her final design and sculpture for the outdoor façade of the building. This work will be a beacon for youth in their search for safety and support.</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_MOTHERSHIP Int.)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Red Rocks)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_ROCKY MTN LK PARK)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Ross-Barnum)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_RUBY HILL PHASE 3)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Sabin Aell)</t>
   </si>
   <si>
     <t>Wheel of Time (IN PROGRESS_Schlessman Library)</t>
   </si>
   <si>
-    <t>[BLANK] (IN PROGRESS_Swansea Rec Center)</t>
-[...16 lines deleted...]
-  <si>
     <t>green star (L.2010.4)</t>
   </si>
   <si>
-    <t>white moon on green  (L.2010.5)</t>
-[...40 lines deleted...]
-  <si>
     <t>Santana (Mem1)</t>
   </si>
   <si>
     <t>Dispatch (signed by Peter Francis) (Mem2)</t>
   </si>
   <si>
     <t>Red Wood (Mem3)</t>
   </si>
   <si>
     <t>Eric Johnson (Mem4)</t>
   </si>
   <si>
     <t>Firefall (Mem5)</t>
   </si>
   <si>
     <t>Rolling Stones (Mem6)</t>
   </si>
   <si>
     <t>OAR (Mem7)</t>
   </si>
   <si>
     <t>Big Head Todd (Mem8)</t>
   </si>
   <si>
     <t>James Taylor (Mem9)</t>
@@ -4546,2021 +1153,151 @@
   <si>
     <t>1 inch tapes from Red Rocks (Mem268)</t>
   </si>
   <si>
     <t>Buell Basement near engineers office</t>
   </si>
   <si>
     <t>Are We There Yet? (No Id)</t>
   </si>
   <si>
     <t>Parklet (Parklet)</t>
   </si>
   <si>
     <t>"parklet" on the extra-wide sidewalk on the south side of West 25th Avenue. This project will not be placed in the street, nor will it take up any parking spaces</t>
   </si>
   <si>
     <t>RedLine's Reach Studio "Triangle Park" Revitalization (RedLine's Reach Studio "Triang)</t>
   </si>
   <si>
     <t>Through this project, RedLine’s Reach Studio Program aimed to reactivate the Triangle Park space, creating a sense of community investment, and bringing together the neighborhood to breathe new life into a historically troubled area of the city. An emphasis was placed on engaging communities and individuals who were dislocated by the closing of the park. Reach Artists engaged their peers and other community members to create art panels displayed above the gated entries to the Triangle Park/Denver Urban Gardens space.</t>
   </si>
   <si>
     <t>Rolling Stones Guitar (Rolling Stones Guitar)</t>
   </si>
   <si>
-    <t>Santana Framed photo (RR.01)</t>
-[...206 lines deleted...]
-  <si>
     <t>Red Rocks Memory Scrap Book (RR.70)</t>
   </si>
   <si>
-    <t>RR's New Clippings Scrapbook (RR.71)</t>
-[...1 lines deleted...]
-  <si>
     <t>Denver Historical Markers: Memorials, Statues, Parks etc. (RR.72)</t>
   </si>
   <si>
-    <t>McNichols; Articles and Features (RR.73)</t>
-[...73 lines deleted...]
-  <si>
     <t>Satana signed electric Guitar (Find Photo) (RR.98)</t>
   </si>
   <si>
     <t>Dispatch signed electric guitar (Find Photo) (RR.99)</t>
   </si>
   <si>
     <t>Red Wood -Signed electric guitar (find photo) (RR.100)</t>
   </si>
   <si>
     <t>FireFall -signed electric guitar (find photo) (RR.101)</t>
   </si>
   <si>
     <t>Rolling Stones -signed electric guitar (find photo) (RR.102)</t>
   </si>
   <si>
-    <t>OAR -signed electric guitar (find photo) (RR.103)</t>
-[...1 lines deleted...]
-  <si>
     <t>Big Head Todd -signed electric guitar (find photo) (RR.104)</t>
   </si>
   <si>
-    <t>Eric Johnson -signed electric guitar (find photo) (RR.105)</t>
-[...4 lines deleted...]
-  <si>
     <t>Counting Crows -signed electric guitar (find photo) (RR.107)</t>
   </si>
   <si>
-    <t>BOC + Steppenwolf -Signed pick Guard (RR.108)</t>
-[...1 lines deleted...]
-  <si>
     <t>Yes -Signed Pick Guard (find Photo) (RR.109)</t>
   </si>
   <si>
-    <t>Tool -signed pick guard (find Photo) (RR.110)</t>
-[...1 lines deleted...]
-  <si>
     <t>311 -signed Pick Guard (find photo) (RR.111)</t>
   </si>
   <si>
-    <t>Ozzy Ozbourne -Signed T-shirt (RR.112)</t>
-[...1 lines deleted...]
-  <si>
     <t>Melissa Etheridge -framed album with pictures (find Photo)  (RR.113)</t>
   </si>
   <si>
     <t>Stevie Nicks -signed photo (find picture) (RR.114)</t>
   </si>
   <si>
     <t>Dispatch -signed photo(find picture) (RR.115)</t>
   </si>
   <si>
-    <t>Vanessa Carlton -Framed Album and labeled (RR.116)</t>
-[...34 lines deleted...]
-  <si>
     <t>Jason Mraz w/ Christina Perri -Unsigned poster (find picture) (RR.134)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sex Pistols -framed poster (RR.136)</t>
   </si>
   <si>
     <t>Tool w/ King Crimson -poster (find picture) (RR.137)</t>
   </si>
   <si>
     <t>Tool w/ King Crimson -Poster (find picture)
  (RR.138)</t>
   </si>
   <si>
-    <t>Red Rocks 3rd annual film on the rocks -framed poster -display case (RR.139)</t>
-[...7 lines deleted...]
-  <si>
     <t>Allman Brothers Band poster (find photo) (RR.142)</t>
   </si>
   <si>
-    <t>The Police- Piece of Rock Award (RR.143)</t>
-[...7 lines deleted...]
-  <si>
     <t>Sublime with Rome-Signed Drumhead (find photo) (RR.150)</t>
   </si>
   <si>
-    <t>Yonder Mountain String Band -Signed Banjo (DisplayCase) (RR.154)</t>
-[...7 lines deleted...]
-  <si>
     <t>Sound Totems (Sound Totems)</t>
   </si>
   <si>
     <t>"Sound Totems" is a series of three miniature, solar-powered, music venues custom built and featuring site-specific music, poetry, oral history and other audio selected by the neighborhood. The three neighborhoods participating in this P.S. You Are Here project (Harkness Heights, Athmar and North City Park) each picked a theme to best capture and exemplify the community's uniqueness.</t>
   </si>
   <si>
-    <t>Culvert (Stephen Batura)</t>
-[...1 lines deleted...]
-  <si>
     <t>Story Poles: Bridging and Connecting Community (Story Poles: Bridging and Conn)</t>
   </si>
   <si>
     <t>VSA Colorado/Access Gallery is an organization dedicated to increasing access to the arts for people with disabilities and other underserved populations. The concept of bridging and connecting is the core of VSA Colorado/Access Gallery's efforts and inspired “Story Poles.” This project was designed to reach a wide variety of ages, backgrounds and abilities, through community workshops that created vibrant artworks that were later installed in various locations including Denver Public Library: Byer’s Branch, Sunken Gardens Park and Gabriel’s Community Garden.</t>
   </si>
   <si>
-    <t>Untitled (Tony Ortega)</t>
-[...28 lines deleted...]
-  <si>
     <t>Cleo Parker Robinson: Green Technology Summer Institute of Service Youth Program - 2009 (UAF.2009.6)</t>
   </si>
   <si>
     <t>This mural was created through a summer program with Cleo Parker Robinson Dance. Their summer institute targeted the North East Park Hill Neighborhood, engaging youth in a range of activities and projects designed to build and enhance value for the neighborhoods and communities where the students reside, work and play. </t>
   </si>
   <si>
-    <t>Brown Elementary School (abstract; sun, flowers, geometric designs) (UAF.2009.7)</t>
-[...82 lines deleted...]
-  <si>
     <t>GRASP  (UAF.2010.9)</t>
   </si>
   <si>
     <t>GRASP (Gang Rescue and Support Project) is a peer-run, intervention program that works with youth who are at-risk of gang involvement or are presently active in gangs, helps families of gang victims, and serves as a youth advocate. GRASP engaged 10-15 neighborhood youth for a 1400 sq. ft. wall mural in the intersection of 13th Ave. &amp; Osage St.</t>
   </si>
   <si>
-    <t>Five Points 100 Trees (UAF.2010.10)</t>
-[...127 lines deleted...]
-  <si>
     <t>VSA Summer Program (UAF.2012.7)</t>
   </si>
   <si>
     <t>VSA Colorado/Access Gallery Summer Program application for one-time funding in the amount of $3,000 USD, for Summer Program. VSA Colorado will implement this program as part of our ongoing summer job training program ARTWORKS. We have operated a summer job training program for youth for the last 5 years. This project will be incorporated into our program as we have always included leadership and self esteem work in our projects. Several of our projects are led by Grafitti artist whose message is that creativity is good, vandalism is bad, we work hard to channel the creativity and talent these kids have into positive outlets that earn them money</t>
   </si>
   <si>
-    <t>Crush  (UAF.2012.8)</t>
-[...19 lines deleted...]
-  <si>
     <t>Art Lab Summer Intensive  Program (UAF.2012.12)</t>
   </si>
   <si>
     <t>Platte Forum Summer Intensive Program with artist Andrea Moore </t>
   </si>
   <si>
-    <t xml:space="preserve"> Arts of Mind  (UAF.2012.13)</t>
-[...1216 lines deleted...]
-  <si>
     <t>Untitled (Vance Kirkland)</t>
   </si>
   <si>
     <t>Whittier Alley Loop (Whittier Alley Loop)</t>
   </si>
   <si>
     <t>The Whittier Alley Loop is a creative urban intervention, transforming under-used alleyways and connecting important places within the Whittier neighborhood. The project creates unique public spaces and demonstrates that alleyways can become creative neighborhood assets, instead of just utilitarian right-of-ways.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Untitled (William Stockman 4)</t>
   </si>
   <si>
     <t>Zuni Park Transformation (Zuni Park Transformation)</t>
   </si>
   <si>
     <t>The project involves the transformation of Zuni Park’s basketball court and several older asphalt paths leading north from the court. This community driven project will enhance the urban landscape through the addition of eye-grabbing designs created by Birdseed Collective’s Lead Artist/E.D. Anthony Garcia Sr. This project builds upon the Cultivate Health Initiative pioneered by Aria Denver and Regis University, and involves a partnership between the Chaffee Park-Regis Sustainable Neighborhood Group, Birdseed Collective and Urban Ventures. The location of this mural on the basketball court and crosswalks leading away from it benefits the school, neighbors, park goers and the future Cultivate Health Wellness Walk. While the 3.7 mile Wellness Walk will run along the border of the Regis Campus from Lowell between 50th and 52nd, cross Federal and include a route past Aria and Zuni Park, the interior pathways are old asphalt and are in great need of revitalization. Many park participants are there for sports-related activities, and most of the children go to the playground and basketball court.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
@@ -6612,29339 +1349,50 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...29287 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36189,10386 +1637,2455 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1381"/>
+  <dimension ref="A1:Z367"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
+    <col min="1" max="1" width="7.712402" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.141357" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="446">
-      <c r="A2"/>
+    <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="289">
-      <c r="A3"/>
+    <row r="3" spans="1:26">
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="892">
-      <c r="A4"/>
+    <row r="4" spans="1:26">
       <c r="B4" t="s">
         <v>7</v>
       </c>
-      <c r="C4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="892">
-[...1 lines deleted...]
-      <c r="B5" t="s">
+    <row r="6" spans="1:26">
+      <c r="B6" t="s">
         <v>9</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="892">
-[...1 lines deleted...]
-      <c r="B6" t="s">
+    <row r="8" spans="1:26">
+      <c r="B8" t="s">
         <v>11</v>
       </c>
-      <c r="C6" t="s">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="B9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="892">
-[...1 lines deleted...]
-      <c r="B7" t="s">
+    <row r="10" spans="1:26">
+      <c r="B10" t="s">
         <v>13</v>
       </c>
-      <c r="C7" t="s">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="B11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B8" t="s">
+    <row r="12" spans="1:26">
+      <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="387">
-[...1 lines deleted...]
-      <c r="B9" t="s">
+    <row r="13" spans="1:26">
+      <c r="B13" t="s">
         <v>17</v>
       </c>
-      <c r="C9" t="s">
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="415">
-[...1 lines deleted...]
-      <c r="B10" t="s">
+    <row r="15" spans="1:26">
+      <c r="B15" t="s">
         <v>19</v>
       </c>
-      <c r="C10" t="s">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="269">
-[...1 lines deleted...]
-      <c r="B11" t="s">
+    <row r="17" spans="1:26">
+      <c r="B17" t="s">
         <v>21</v>
       </c>
-      <c r="C11" t="s">
+    </row>
+    <row r="18" spans="1:26">
+      <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B12" t="s">
+    <row r="19" spans="1:26">
+      <c r="B19" t="s">
         <v>23</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C19" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="892">
-[...1 lines deleted...]
-      <c r="B13" t="s">
+    <row r="20" spans="1:26">
+      <c r="B20" t="s">
         <v>25</v>
       </c>
-      <c r="C13" t="s">
+    </row>
+    <row r="21" spans="1:26">
+      <c r="B21" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B14" t="s">
+    <row r="22" spans="1:26">
+      <c r="B22" t="s">
         <v>27</v>
       </c>
-      <c r="C14" t="s">
+    </row>
+    <row r="23" spans="1:26">
+      <c r="B23" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="910">
-[...1 lines deleted...]
-      <c r="B15" t="s">
+    <row r="24" spans="1:26">
+      <c r="B24" t="s">
         <v>29</v>
       </c>
-      <c r="C15" t="s">
+    </row>
+    <row r="25" spans="1:26">
+      <c r="B25" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="391">
-[...1 lines deleted...]
-      <c r="B16" t="s">
+    <row r="26" spans="1:26">
+      <c r="B26" t="s">
         <v>31</v>
       </c>
-      <c r="C16" t="s">
+    </row>
+    <row r="27" spans="1:26">
+      <c r="B27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="793">
-[...1 lines deleted...]
-      <c r="B17" t="s">
+    <row r="28" spans="1:26">
+      <c r="B28" t="s">
         <v>33</v>
       </c>
-      <c r="C17" t="s">
+    </row>
+    <row r="29" spans="1:26">
+      <c r="B29" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="446">
-[...1 lines deleted...]
-      <c r="B18" t="s">
+    <row r="30" spans="1:26">
+      <c r="B30" t="s">
         <v>35</v>
       </c>
-      <c r="C18" t="s">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="B31" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B19" t="s">
+    <row r="32" spans="1:26">
+      <c r="B32" t="s">
         <v>37</v>
       </c>
-      <c r="C19" t="s">
+    </row>
+    <row r="33" spans="1:26">
+      <c r="B33" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B20" t="s">
+      <c r="C33" t="s">
         <v>39</v>
       </c>
-      <c r="C20" t="s">
+    </row>
+    <row r="34" spans="1:26">
+      <c r="B34" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="623">
-[...1 lines deleted...]
-      <c r="B21" t="s">
+    <row r="35" spans="1:26">
+      <c r="B35" t="s">
         <v>41</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C35" t="s">
         <v>42</v>
-      </c>
-[...115 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      <c r="A37"/>
+        <v>43</v>
+      </c>
+      <c r="C36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="B37" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      <c r="A38"/>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="B38" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      <c r="A40"/>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="B40" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="C40" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      <c r="A41"/>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="B41" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      <c r="A42"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="B42" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      <c r="A43"/>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="B43" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      <c r="A44"/>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="B44" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="A45"/>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="B45" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      <c r="A46"/>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="B46" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      <c r="A47"/>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="B47" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      <c r="A48"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="B48" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      <c r="A49"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="B49" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      <c r="A50"/>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="B50" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      <c r="A52"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="B52" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      <c r="A53"/>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="B53" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      <c r="A54"/>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="B54" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>63</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="A56"/>
+        <v>64</v>
+      </c>
+      <c r="C55" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="B56" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="A59"/>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="B59" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="C59" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="A60"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="B60" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      <c r="A61"/>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="B61" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      <c r="A62"/>
+        <v>72</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="B62" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>73</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="A64"/>
+        <v>74</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="B64" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      <c r="A65"/>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="B65" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="A66"/>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="B66" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      <c r="A67"/>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="B67" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      <c r="A69"/>
+        <v>79</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="B69" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      <c r="A70"/>
+        <v>80</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="B70" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="A71"/>
+        <v>81</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="B71" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      <c r="A72"/>
+        <v>82</v>
+      </c>
+      <c r="C71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="B72" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="A73"/>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="B73" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      <c r="A74"/>
+        <v>84</v>
+      </c>
+      <c r="C73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="B74" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      <c r="A75"/>
+        <v>85</v>
+      </c>
+      <c r="C74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="B75" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>86</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="A77"/>
+        <v>87</v>
+      </c>
+      <c r="C76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
       <c r="B77" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      <c r="A78"/>
+        <v>88</v>
+      </c>
+      <c r="C77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="B78" t="s">
-        <v>134</v>
+        <v>89</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="A80"/>
+        <v>90</v>
+      </c>
+      <c r="C79">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="B80" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>91</v>
+      </c>
+      <c r="C80">
+        <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      <c r="A82"/>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
       <c r="B82" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      <c r="A83"/>
+        <v>93</v>
+      </c>
+      <c r="C82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
       <c r="B83" t="s">
-        <v>141</v>
-[...6 lines deleted...]
-      <c r="A84"/>
+        <v>94</v>
+      </c>
+      <c r="C83">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="B84" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      <c r="A85"/>
+        <v>95</v>
+      </c>
+      <c r="C84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="B85" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      <c r="A86"/>
+        <v>96</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="B86" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>97</v>
+      </c>
+      <c r="C86">
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      <c r="A88"/>
+        <v>98</v>
+      </c>
+      <c r="C87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="B88" t="s">
-        <v>151</v>
-[...6 lines deleted...]
-      <c r="A89"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="B89" t="s">
-        <v>153</v>
-[...6 lines deleted...]
-      <c r="A90"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
       <c r="B90" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      <c r="A91"/>
+        <v>101</v>
+      </c>
+      <c r="C90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
       <c r="B91" t="s">
-        <v>156</v>
-[...6 lines deleted...]
-      <c r="A92"/>
+        <v>102</v>
+      </c>
+      <c r="C91">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="B92" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>103</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="A94"/>
+        <v>104</v>
+      </c>
+      <c r="C93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="B94" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-      <c r="A95"/>
+        <v>105</v>
+      </c>
+      <c r="C94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
       <c r="B95" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-      <c r="A96"/>
+        <v>106</v>
+      </c>
+      <c r="C95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
       <c r="B96" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      <c r="A97"/>
+        <v>107</v>
+      </c>
+      <c r="C96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="B97" t="s">
-        <v>167</v>
-[...6 lines deleted...]
-      <c r="A98"/>
+        <v>108</v>
+      </c>
+      <c r="C97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
       <c r="B98" t="s">
-        <v>169</v>
-[...6 lines deleted...]
-      <c r="A99"/>
+        <v>109</v>
+      </c>
+      <c r="C98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
       <c r="B99" t="s">
-        <v>171</v>
-[...6 lines deleted...]
-      <c r="A100"/>
+        <v>110</v>
+      </c>
+      <c r="C99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
       <c r="B100" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      <c r="A101"/>
+        <v>111</v>
+      </c>
+      <c r="C100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
       <c r="B101" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="A102"/>
+        <v>112</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
       <c r="B102" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="A103"/>
+        <v>113</v>
+      </c>
+      <c r="C102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
       <c r="B103" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      <c r="A104"/>
+        <v>114</v>
+      </c>
+      <c r="C103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
       <c r="B104" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      <c r="A105"/>
+        <v>115</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
       <c r="B105" t="s">
-        <v>178</v>
-[...6 lines deleted...]
-      <c r="A106"/>
+        <v>116</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
       <c r="B106" t="s">
-        <v>180</v>
-[...6 lines deleted...]
-      <c r="A107"/>
+        <v>117</v>
+      </c>
+      <c r="C106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
       <c r="B107" t="s">
-        <v>182</v>
+        <v>118</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
-        <v>183</v>
+        <v>119</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
-        <v>184</v>
+        <v>120</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
-        <v>185</v>
+        <v>121</v>
+      </c>
+      <c r="C110">
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      <c r="A112"/>
+        <v>122</v>
+      </c>
+      <c r="C111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
       <c r="B112" t="s">
-        <v>187</v>
-[...6 lines deleted...]
-      <c r="A113"/>
+        <v>123</v>
+      </c>
+      <c r="C112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
       <c r="B113" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      <c r="A114"/>
+        <v>124</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
       <c r="B114" t="s">
-        <v>191</v>
-[...6 lines deleted...]
-      <c r="A115"/>
+        <v>125</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
       <c r="B115" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="A116"/>
+        <v>126</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
       <c r="B116" t="s">
-        <v>194</v>
-[...6 lines deleted...]
-      <c r="A117"/>
+        <v>127</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
       <c r="B117" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      <c r="A118"/>
+        <v>128</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
       <c r="B118" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      <c r="A119"/>
+        <v>129</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
       <c r="B119" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-      <c r="A120"/>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
       <c r="B120" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-      <c r="A121"/>
+        <v>131</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
       <c r="B121" t="s">
-        <v>201</v>
-[...6 lines deleted...]
-      <c r="A122"/>
+        <v>132</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
       <c r="B122" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      <c r="A123"/>
+        <v>133</v>
+      </c>
+      <c r="C122">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
       <c r="B123" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      <c r="A124"/>
+        <v>134</v>
+      </c>
+      <c r="C123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
       <c r="B124" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      <c r="A125"/>
+        <v>135</v>
+      </c>
+      <c r="C124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
       <c r="B125" t="s">
-        <v>207</v>
-[...6 lines deleted...]
-      <c r="A126"/>
+        <v>136</v>
+      </c>
+      <c r="C125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
       <c r="B126" t="s">
-        <v>209</v>
-[...6 lines deleted...]
-      <c r="A127"/>
+        <v>137</v>
+      </c>
+      <c r="C126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
       <c r="B127" t="s">
-        <v>211</v>
-[...6 lines deleted...]
-      <c r="A128"/>
+        <v>138</v>
+      </c>
+      <c r="C127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
       <c r="B128" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      <c r="A129"/>
+        <v>139</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
       <c r="B129" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="A130"/>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
       <c r="B130" t="s">
-        <v>215</v>
-[...6 lines deleted...]
-      <c r="A131"/>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
       <c r="B131" t="s">
-        <v>217</v>
-[...6 lines deleted...]
-      <c r="A132"/>
+        <v>142</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
       <c r="B132" t="s">
-        <v>219</v>
-[...6 lines deleted...]
-      <c r="A133"/>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
       <c r="B133" t="s">
-        <v>221</v>
-[...6 lines deleted...]
-      <c r="A134"/>
+        <v>144</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
       <c r="B134" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      <c r="A135"/>
+        <v>145</v>
+      </c>
+      <c r="C134">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
       <c r="B135" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      <c r="A136"/>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
       <c r="B136" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="A137"/>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
       <c r="B137" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      <c r="A138"/>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
       <c r="B138" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      <c r="A139"/>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
       <c r="B139" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      <c r="A140"/>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
       <c r="B140" t="s">
-        <v>229</v>
+        <v>151</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      <c r="A142"/>
+        <v>152</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
       <c r="B142" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      <c r="A143"/>
+        <v>153</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
       <c r="B143" t="s">
-        <v>232</v>
-[...6 lines deleted...]
-      <c r="A144"/>
+        <v>154</v>
+      </c>
+      <c r="C143">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
       <c r="B144" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      <c r="A145"/>
+        <v>155</v>
+      </c>
+      <c r="C144">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
       <c r="B145" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      <c r="A146"/>
+        <v>156</v>
+      </c>
+      <c r="C145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
       <c r="B146" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      <c r="A147"/>
+        <v>157</v>
+      </c>
+      <c r="C146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
       <c r="B147" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      <c r="A148"/>
+        <v>158</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
       <c r="B148" t="s">
-        <v>238</v>
-[...6 lines deleted...]
-      <c r="A149"/>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
       <c r="B149" t="s">
-        <v>240</v>
-[...6 lines deleted...]
-      <c r="A150"/>
+        <v>160</v>
+      </c>
+      <c r="C149">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
       <c r="B150" t="s">
-        <v>242</v>
-[...6 lines deleted...]
-      <c r="A151"/>
+        <v>161</v>
+      </c>
+      <c r="C150">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
       <c r="B151" t="s">
-        <v>244</v>
-[...6 lines deleted...]
-      <c r="A152"/>
+        <v>162</v>
+      </c>
+      <c r="C151">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
       <c r="B152" t="s">
-        <v>246</v>
-[...6 lines deleted...]
-      <c r="A153"/>
+        <v>163</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
       <c r="B153" t="s">
-        <v>248</v>
-[...6 lines deleted...]
-      <c r="A154"/>
+        <v>164</v>
+      </c>
+      <c r="C153">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
       <c r="B154" t="s">
-        <v>250</v>
-[...6 lines deleted...]
-      <c r="A155"/>
+        <v>165</v>
+      </c>
+      <c r="C154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
       <c r="B155" t="s">
-        <v>252</v>
-[...6 lines deleted...]
-      <c r="A156"/>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
       <c r="B156" t="s">
-        <v>254</v>
-[...6 lines deleted...]
-      <c r="A157"/>
+        <v>167</v>
+      </c>
+      <c r="C156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
       <c r="B157" t="s">
-        <v>256</v>
-[...6 lines deleted...]
-      <c r="A158"/>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
       <c r="B158" t="s">
-        <v>258</v>
-[...6 lines deleted...]
-      <c r="A159"/>
+        <v>169</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
       <c r="B159" t="s">
-        <v>260</v>
-[...6 lines deleted...]
-      <c r="A160"/>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
       <c r="B160" t="s">
-        <v>262</v>
-[...6 lines deleted...]
-      <c r="A161"/>
+        <v>171</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
       <c r="B161" t="s">
-        <v>264</v>
-[...6 lines deleted...]
-      <c r="A162"/>
+        <v>172</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
       <c r="B162" t="s">
-        <v>266</v>
-[...6 lines deleted...]
-      <c r="A163"/>
+        <v>173</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
       <c r="B163" t="s">
-        <v>268</v>
-[...6 lines deleted...]
-      <c r="A164"/>
+        <v>174</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="B164" t="s">
-        <v>270</v>
-[...6 lines deleted...]
-      <c r="A165"/>
+        <v>175</v>
+      </c>
+      <c r="C164">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
       <c r="B165" t="s">
-        <v>272</v>
-[...6 lines deleted...]
-      <c r="A166"/>
+        <v>176</v>
+      </c>
+      <c r="C165">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
       <c r="B166" t="s">
-        <v>274</v>
-[...6 lines deleted...]
-      <c r="A167"/>
+        <v>177</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
       <c r="B167" t="s">
-        <v>276</v>
-[...6 lines deleted...]
-      <c r="A168"/>
+        <v>178</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
       <c r="B168" t="s">
-        <v>278</v>
-[...6 lines deleted...]
-      <c r="A169"/>
+        <v>179</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
       <c r="B169" t="s">
-        <v>280</v>
-[...6 lines deleted...]
-      <c r="A170"/>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
       <c r="B170" t="s">
-        <v>282</v>
-[...6 lines deleted...]
-      <c r="A171"/>
+        <v>181</v>
+      </c>
+      <c r="C170">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
       <c r="B171" t="s">
-        <v>283</v>
-[...6 lines deleted...]
-      <c r="A172"/>
+        <v>182</v>
+      </c>
+      <c r="C171">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
       <c r="B172" t="s">
-        <v>284</v>
-[...6 lines deleted...]
-      <c r="A173"/>
+        <v>183</v>
+      </c>
+      <c r="C172">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
       <c r="B173" t="s">
-        <v>285</v>
-[...6 lines deleted...]
-      <c r="A174"/>
+        <v>184</v>
+      </c>
+      <c r="C173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
       <c r="B174" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>185</v>
+      </c>
+      <c r="C174">
+        <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
+        <v>186</v>
+      </c>
+      <c r="C175">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="B176" t="s">
+        <v>187</v>
+      </c>
+      <c r="C176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="B177" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="B178" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="B179" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="B180" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="B181" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="B182" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="B183" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="B184" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="B185" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="B186" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="B187" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="B188" t="s">
+        <v>199</v>
+      </c>
+      <c r="C188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="B189" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="B190" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="B191" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="B192" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="B193" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="B194" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="B195" t="s">
+        <v>206</v>
+      </c>
+      <c r="C195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="B196" t="s">
+        <v>207</v>
+      </c>
+      <c r="C196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="B197" t="s">
+        <v>208</v>
+      </c>
+      <c r="C197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="B198" t="s">
+        <v>209</v>
+      </c>
+      <c r="C198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="B199" t="s">
+        <v>210</v>
+      </c>
+      <c r="C199">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="B200" t="s">
+        <v>211</v>
+      </c>
+      <c r="C200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="B201" t="s">
+        <v>212</v>
+      </c>
+      <c r="C201">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="B202" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="B203" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="B204" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="B205" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="B206" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="B207" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="B208" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="B209" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="B210" t="s">
+        <v>221</v>
+      </c>
+      <c r="C210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="B211" t="s">
+        <v>222</v>
+      </c>
+      <c r="C211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="B212" t="s">
+        <v>223</v>
+      </c>
+      <c r="C212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="B213" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="B214" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="B215" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="B216" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="B217" t="s">
+        <v>228</v>
+      </c>
+      <c r="C217">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="B218" t="s">
+        <v>229</v>
+      </c>
+      <c r="C218">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="B219" t="s">
+        <v>230</v>
+      </c>
+      <c r="C219">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="B220" t="s">
+        <v>231</v>
+      </c>
+      <c r="C220">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="B221" t="s">
+        <v>232</v>
+      </c>
+      <c r="C221">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="B222" t="s">
+        <v>233</v>
+      </c>
+      <c r="C222">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="B223" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="B224" t="s">
+        <v>235</v>
+      </c>
+      <c r="C224">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="B225" t="s">
+        <v>236</v>
+      </c>
+      <c r="C225">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="B226" t="s">
+        <v>237</v>
+      </c>
+      <c r="C226">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="B227" t="s">
+        <v>238</v>
+      </c>
+      <c r="C227">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="B228" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="B229" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="B230" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="B231" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="B232" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="B233" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="B234" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="B235" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="B236" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="B237" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="B238" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="B239" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="B240" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="B241" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="B242" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="B243" t="s">
+        <v>254</v>
+      </c>
+      <c r="C243">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="B244" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="B245" t="s">
+        <v>256</v>
+      </c>
+      <c r="C245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="B246" t="s">
+        <v>257</v>
+      </c>
+      <c r="C246">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="B247" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="B248" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="B249" t="s">
+        <v>260</v>
+      </c>
+      <c r="C249">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="B250" t="s">
+        <v>261</v>
+      </c>
+      <c r="C250">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="B251" t="s">
+        <v>262</v>
+      </c>
+      <c r="C251">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="B252" t="s">
+        <v>263</v>
+      </c>
+      <c r="C252">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="B253" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="B254" t="s">
+        <v>265</v>
+      </c>
+      <c r="C254">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="B255" t="s">
+        <v>266</v>
+      </c>
+      <c r="C255">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="B256" t="s">
+        <v>267</v>
+      </c>
+      <c r="C256">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="B257" t="s">
+        <v>268</v>
+      </c>
+      <c r="C257">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="B258" t="s">
+        <v>269</v>
+      </c>
+      <c r="C258">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="B259" t="s">
+        <v>270</v>
+      </c>
+      <c r="C259">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="B260" t="s">
+        <v>271</v>
+      </c>
+      <c r="C260">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="B261" t="s">
+        <v>272</v>
+      </c>
+      <c r="C261">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="B262" t="s">
+        <v>273</v>
+      </c>
+      <c r="C262">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="B263" t="s">
+        <v>274</v>
+      </c>
+      <c r="C263">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="B264" t="s">
+        <v>275</v>
+      </c>
+      <c r="C264">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="B265" t="s">
+        <v>276</v>
+      </c>
+      <c r="C265">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="B266" t="s">
+        <v>277</v>
+      </c>
+      <c r="C266">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="B267" t="s">
+        <v>278</v>
+      </c>
+      <c r="C267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="B268" t="s">
+        <v>279</v>
+      </c>
+      <c r="C268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="B269" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="B270" t="s">
+        <v>281</v>
+      </c>
+      <c r="C270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="B271" t="s">
+        <v>282</v>
+      </c>
+      <c r="C271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="B272" t="s">
+        <v>283</v>
+      </c>
+      <c r="C272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="B273" t="s">
+        <v>284</v>
+      </c>
+      <c r="C273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="B274" t="s">
+        <v>285</v>
+      </c>
+      <c r="C274">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="B275" t="s">
+        <v>286</v>
+      </c>
+      <c r="C275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="B276" t="s">
         <v>287</v>
       </c>
-      <c r="C175" t="s">
+      <c r="C276">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="B277" t="s">
         <v>288</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B176" t="s">
+      <c r="C277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="B278" t="s">
         <v>289</v>
       </c>
-      <c r="C176" t="s">
+      <c r="C278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="B279" t="s">
         <v>290</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B177" t="s">
+      <c r="C279">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="B280" t="s">
         <v>291</v>
       </c>
-      <c r="C177" t="s">
+      <c r="C280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="B281" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="178" spans="1:26" customHeight="1" ht="394">
-[...1 lines deleted...]
-      <c r="B178" t="s">
+    <row r="282" spans="1:26">
+      <c r="B282" t="s">
         <v>293</v>
       </c>
-      <c r="C178" t="s">
+      <c r="C282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="B283" t="s">
         <v>294</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B179" t="s">
+      <c r="C283">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="B284" t="s">
         <v>295</v>
       </c>
-      <c r="C179" t="s">
+      <c r="C284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="B285" t="s">
         <v>296</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B180" t="s">
+      <c r="C285" t="s">
         <v>297</v>
       </c>
-      <c r="C180" t="s">
-[...5 lines deleted...]
-      <c r="B181" t="s">
+    </row>
+    <row r="286" spans="1:26">
+      <c r="B286" t="s">
         <v>298</v>
       </c>
-      <c r="C181" t="s">
-[...5 lines deleted...]
-      <c r="B182" t="s">
+      <c r="C286" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="B287" t="s">
         <v>299</v>
       </c>
-      <c r="C182" t="s">
-[...5 lines deleted...]
-      <c r="B183" t="s">
+      <c r="C287" t="s">
         <v>300</v>
       </c>
-      <c r="C183" t="s">
-[...5 lines deleted...]
-      <c r="B184" t="s">
+    </row>
+    <row r="288" spans="1:26">
+      <c r="B288" t="s">
         <v>301</v>
       </c>
-      <c r="C184" t="s">
-[...5 lines deleted...]
-      <c r="B185" t="s">
+    </row>
+    <row r="289" spans="1:26">
+      <c r="B289" t="s">
         <v>302</v>
       </c>
-      <c r="C185" t="s">
-[...5 lines deleted...]
-      <c r="B186" t="s">
+      <c r="C289" t="s">
         <v>303</v>
       </c>
-      <c r="C186" t="s">
-[...5 lines deleted...]
-      <c r="B187" t="s">
+    </row>
+    <row r="290" spans="1:26">
+      <c r="B290" t="s">
         <v>304</v>
       </c>
-      <c r="C187" t="s">
-[...5 lines deleted...]
-      <c r="B188" t="s">
+      <c r="C290" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="B291" t="s">
         <v>305</v>
       </c>
-      <c r="C188" t="s">
-[...5 lines deleted...]
-      <c r="B189" t="s">
+      <c r="C291" t="s">
         <v>306</v>
       </c>
-      <c r="C189" t="s">
-[...5 lines deleted...]
-      <c r="B190" t="s">
+    </row>
+    <row r="292" spans="1:26">
+      <c r="B292" t="s">
         <v>307</v>
       </c>
-      <c r="C190" t="s">
-[...5 lines deleted...]
-      <c r="B191" t="s">
+      <c r="C292" t="s">
         <v>308</v>
       </c>
-      <c r="C191" t="s">
-[...5 lines deleted...]
-      <c r="B192" t="s">
+    </row>
+    <row r="293" spans="1:26">
+      <c r="B293" t="s">
         <v>309</v>
       </c>
-      <c r="C192" t="s">
-[...5 lines deleted...]
-      <c r="B193" t="s">
+    </row>
+    <row r="294" spans="1:26">
+      <c r="B294" t="s">
         <v>310</v>
       </c>
-      <c r="C193" t="s">
-[...5 lines deleted...]
-      <c r="B194" t="s">
+      <c r="C294" t="s">
         <v>311</v>
       </c>
-      <c r="C194" t="s">
-[...5 lines deleted...]
-      <c r="B195" t="s">
+    </row>
+    <row r="295" spans="1:26">
+      <c r="B295" t="s">
         <v>312</v>
       </c>
-      <c r="C195" t="s">
-[...5 lines deleted...]
-      <c r="B196" t="s">
+      <c r="C295" t="s">
         <v>313</v>
       </c>
-      <c r="C196" t="s">
-[...5 lines deleted...]
-      <c r="B197" t="s">
+    </row>
+    <row r="296" spans="1:26">
+      <c r="B296" t="s">
         <v>314</v>
       </c>
-      <c r="C197" t="s">
-[...5 lines deleted...]
-      <c r="B198" t="s">
+      <c r="C296" t="s">
         <v>315</v>
       </c>
-      <c r="C198" t="s">
-[...5 lines deleted...]
-      <c r="B199" t="s">
+    </row>
+    <row r="297" spans="1:26">
+      <c r="B297" t="s">
         <v>316</v>
       </c>
-      <c r="C199" t="s">
-[...5 lines deleted...]
-      <c r="B200" t="s">
+      <c r="C297" t="s">
         <v>317</v>
       </c>
-      <c r="C200" t="s">
-[...5 lines deleted...]
-      <c r="B201" t="s">
+    </row>
+    <row r="298" spans="1:26">
+      <c r="B298" t="s">
         <v>318</v>
       </c>
-      <c r="C201" t="s">
-[...5 lines deleted...]
-      <c r="B202" t="s">
+      <c r="C298" t="s">
         <v>319</v>
       </c>
-      <c r="C202" t="s">
-[...5 lines deleted...]
-      <c r="B203" t="s">
+    </row>
+    <row r="299" spans="1:26">
+      <c r="B299" t="s">
         <v>320</v>
       </c>
-      <c r="C203" t="s">
-[...5 lines deleted...]
-      <c r="B204" t="s">
+      <c r="C299" t="s">
         <v>321</v>
       </c>
-      <c r="C204" t="s">
-[...5 lines deleted...]
-      <c r="B205" t="s">
+    </row>
+    <row r="300" spans="1:26">
+      <c r="B300" t="s">
         <v>322</v>
       </c>
-      <c r="C205" t="s">
-[...5 lines deleted...]
-      <c r="B206" t="s">
+      <c r="C300" t="s">
         <v>323</v>
       </c>
-      <c r="C206" t="s">
-[...5 lines deleted...]
-      <c r="B207" t="s">
+    </row>
+    <row r="301" spans="1:26">
+      <c r="B301" t="s">
         <v>324</v>
       </c>
-      <c r="C207" t="s">
-[...5 lines deleted...]
-      <c r="B208" t="s">
+      <c r="C301" t="s">
         <v>325</v>
       </c>
-      <c r="C208" t="s">
-[...5 lines deleted...]
-      <c r="B209" t="s">
+    </row>
+    <row r="302" spans="1:26">
+      <c r="B302" t="s">
         <v>326</v>
       </c>
-      <c r="C209" t="s">
-[...5 lines deleted...]
-      <c r="B210" t="s">
+      <c r="C302" t="s">
         <v>327</v>
       </c>
-      <c r="C210" t="s">
-[...5 lines deleted...]
-      <c r="B211" t="s">
+    </row>
+    <row r="303" spans="1:26">
+      <c r="B303" t="s">
         <v>328</v>
       </c>
-      <c r="C211" t="s">
-[...5 lines deleted...]
-      <c r="B212" t="s">
+      <c r="C303" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="B304" t="s">
         <v>329</v>
       </c>
-      <c r="C212" t="s">
-[...5 lines deleted...]
-      <c r="B213" t="s">
+      <c r="C304" t="s">
         <v>330</v>
       </c>
-      <c r="C213" t="s">
-[...5 lines deleted...]
-      <c r="B214" t="s">
+    </row>
+    <row r="305" spans="1:26">
+      <c r="B305" t="s">
         <v>331</v>
       </c>
-      <c r="C214" t="s">
-[...5 lines deleted...]
-      <c r="B215" t="s">
+      <c r="C305" t="s">
         <v>332</v>
       </c>
-      <c r="C215" t="s">
-[...5 lines deleted...]
-      <c r="B216" t="s">
+    </row>
+    <row r="306" spans="1:26">
+      <c r="B306" t="s">
         <v>333</v>
       </c>
-      <c r="C216" t="s">
-[...5 lines deleted...]
-      <c r="B217" t="s">
+      <c r="C306" t="s">
         <v>334</v>
       </c>
-      <c r="C217" t="s">
-[...5 lines deleted...]
-      <c r="B218" t="s">
+    </row>
+    <row r="307" spans="1:26">
+      <c r="B307" t="s">
         <v>335</v>
       </c>
-      <c r="C218" t="s">
-[...5 lines deleted...]
-      <c r="B219" t="s">
+      <c r="C307" t="s">
         <v>336</v>
       </c>
-      <c r="C219" t="s">
-[...5 lines deleted...]
-      <c r="B220" t="s">
+    </row>
+    <row r="308" spans="1:26">
+      <c r="B308" t="s">
         <v>337</v>
       </c>
-      <c r="C220" t="s">
-[...5 lines deleted...]
-      <c r="B221" t="s">
+    </row>
+    <row r="309" spans="1:26">
+      <c r="B309" t="s">
         <v>338</v>
       </c>
-      <c r="C221" t="s">
-[...5 lines deleted...]
-      <c r="B222" t="s">
+    </row>
+    <row r="310" spans="1:26">
+      <c r="B310" t="s">
         <v>339</v>
       </c>
-      <c r="C222" t="s">
-[...5 lines deleted...]
-      <c r="B223" t="s">
+    </row>
+    <row r="311" spans="1:26">
+      <c r="B311" t="s">
         <v>340</v>
       </c>
-      <c r="C223" t="s">
-[...5 lines deleted...]
-      <c r="B224" t="s">
+    </row>
+    <row r="312" spans="1:26">
+      <c r="B312" t="s">
         <v>341</v>
       </c>
-      <c r="C224" t="s">
-[...5 lines deleted...]
-      <c r="B225" t="s">
+    </row>
+    <row r="313" spans="1:26">
+      <c r="B313" t="s">
         <v>342</v>
       </c>
-      <c r="C225" t="s">
-[...5 lines deleted...]
-      <c r="B226" t="s">
+    </row>
+    <row r="314" spans="1:26">
+      <c r="B314" t="s">
         <v>343</v>
       </c>
-      <c r="C226" t="s">
-[...5 lines deleted...]
-      <c r="B227" t="s">
+    </row>
+    <row r="315" spans="1:26">
+      <c r="B315" t="s">
         <v>344</v>
       </c>
-      <c r="C227" t="s">
-[...5 lines deleted...]
-      <c r="B228" t="s">
+    </row>
+    <row r="316" spans="1:26">
+      <c r="B316" t="s">
         <v>345</v>
       </c>
-      <c r="C228" t="s">
-[...5 lines deleted...]
-      <c r="B229" t="s">
+    </row>
+    <row r="317" spans="1:26">
+      <c r="B317" t="s">
         <v>346</v>
       </c>
-      <c r="C229" t="s">
-[...5 lines deleted...]
-      <c r="B230" t="s">
+    </row>
+    <row r="318" spans="1:26">
+      <c r="B318" t="s">
         <v>347</v>
       </c>
-      <c r="C230" t="s">
-[...5 lines deleted...]
-      <c r="B231" t="s">
+    </row>
+    <row r="319" spans="1:26">
+      <c r="B319" t="s">
         <v>348</v>
       </c>
-      <c r="C231" t="s">
-[...5 lines deleted...]
-      <c r="B232" t="s">
+    </row>
+    <row r="320" spans="1:26">
+      <c r="B320" t="s">
         <v>349</v>
       </c>
-      <c r="C232" t="s">
-[...5 lines deleted...]
-      <c r="B233" t="s">
+    </row>
+    <row r="321" spans="1:26">
+      <c r="B321" t="s">
         <v>350</v>
       </c>
-      <c r="C233" t="s">
+    </row>
+    <row r="322" spans="1:26">
+      <c r="B322" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="234" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B234" t="s">
+    <row r="323" spans="1:26">
+      <c r="B323" t="s">
         <v>352</v>
       </c>
-      <c r="C234" t="s">
+    </row>
+    <row r="324" spans="1:26">
+      <c r="B324" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="235" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B235" t="s">
+    <row r="325" spans="1:26">
+      <c r="B325" t="s">
         <v>354</v>
       </c>
-      <c r="C235" t="s">
+    </row>
+    <row r="326" spans="1:26">
+      <c r="B326" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="236" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B236" t="s">
+    <row r="327" spans="1:26">
+      <c r="B327" t="s">
         <v>356</v>
       </c>
-      <c r="C236" t="s">
+    </row>
+    <row r="328" spans="1:26">
+      <c r="B328" t="s">
         <v>357</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B237" t="s">
+      <c r="C328" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="238" spans="1:26" customHeight="1" ht="892">
-[...1 lines deleted...]
-      <c r="B238" t="s">
+    <row r="329" spans="1:26">
+      <c r="B329" t="s">
         <v>359</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B239" t="s">
+      <c r="C329" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="240" spans="1:26" customHeight="1" ht="892">
-[...1 lines deleted...]
-      <c r="B240" t="s">
+    <row r="330" spans="1:26">
+      <c r="B330" t="s">
         <v>361</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B241" t="s">
+      <c r="C330" t="s">
         <v>362</v>
       </c>
-      <c r="C241" t="s">
+    </row>
+    <row r="331" spans="1:26">
+      <c r="B331" t="s">
         <v>363</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B242" t="s">
+      <c r="C331" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="243" spans="1:26" customHeight="1" ht="892">
-[...1 lines deleted...]
-      <c r="B243" t="s">
+    <row r="332" spans="1:26">
+      <c r="B332" t="s">
         <v>365</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B244" t="s">
+      <c r="C332" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="245" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B245" t="s">
+    <row r="333" spans="1:26">
+      <c r="B333" t="s">
         <v>367</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B246" t="s">
+      <c r="C333" t="s">
         <v>368</v>
-      </c>
-[...661 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="B334" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      <c r="A335"/>
+        <v>369</v>
+      </c>
+      <c r="C334" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
       <c r="B335" t="s">
-        <v>493</v>
+        <v>371</v>
       </c>
       <c r="C335" t="s">
-        <v>494</v>
-[...3 lines deleted...]
-      <c r="A336"/>
+        <v>372</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
       <c r="B336" t="s">
-        <v>495</v>
-[...6 lines deleted...]
-      <c r="A337"/>
+        <v>373</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
       <c r="B337" t="s">
-        <v>497</v>
+        <v>374</v>
       </c>
       <c r="C337" t="s">
-        <v>498</v>
-[...3 lines deleted...]
-      <c r="A338"/>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
       <c r="B338" t="s">
-        <v>499</v>
+        <v>376</v>
       </c>
       <c r="C338" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      <c r="A339"/>
+        <v>377</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
       <c r="B339" t="s">
-        <v>501</v>
-[...6 lines deleted...]
-      <c r="A340"/>
+        <v>378</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
       <c r="B340" t="s">
-        <v>503</v>
-[...6 lines deleted...]
-      <c r="A341"/>
+        <v>379</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
       <c r="B341" t="s">
-        <v>505</v>
-[...6 lines deleted...]
-      <c r="A342"/>
+        <v>380</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
       <c r="B342" t="s">
-        <v>507</v>
-[...6 lines deleted...]
-      <c r="A343"/>
+        <v>381</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
       <c r="B343" t="s">
-        <v>509</v>
-[...6 lines deleted...]
-      <c r="A344"/>
+        <v>382</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
       <c r="B344" t="s">
-        <v>511</v>
-[...6 lines deleted...]
-      <c r="A345"/>
+        <v>383</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
       <c r="B345" t="s">
-        <v>513</v>
-[...6 lines deleted...]
-      <c r="A346"/>
+        <v>384</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
       <c r="B346" t="s">
-        <v>515</v>
-[...6 lines deleted...]
-      <c r="A347"/>
+        <v>385</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
       <c r="B347" t="s">
-        <v>517</v>
-[...6 lines deleted...]
-      <c r="A348"/>
+        <v>386</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
       <c r="B348" t="s">
-        <v>519</v>
-[...6 lines deleted...]
-      <c r="A349"/>
+        <v>387</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
       <c r="B349" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      <c r="A350"/>
+        <v>388</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
       <c r="B350" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      <c r="A351"/>
+        <v>389</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
       <c r="B351" t="s">
-        <v>523</v>
-[...6 lines deleted...]
-      <c r="A352"/>
+        <v>390</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
       <c r="B352" t="s">
-        <v>525</v>
-[...6 lines deleted...]
-      <c r="A353"/>
+        <v>391</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
       <c r="B353" t="s">
-        <v>527</v>
-[...6 lines deleted...]
-      <c r="A354"/>
+        <v>392</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
       <c r="B354" t="s">
-        <v>529</v>
-[...3 lines deleted...]
-      <c r="A355"/>
+        <v>393</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
       <c r="B355" t="s">
-        <v>530</v>
-[...3 lines deleted...]
-      <c r="A356"/>
+        <v>394</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
       <c r="B356" t="s">
-        <v>531</v>
-[...3 lines deleted...]
-      <c r="A357"/>
+        <v>395</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
       <c r="B357" t="s">
-        <v>532</v>
-[...3 lines deleted...]
-      <c r="A358"/>
+        <v>396</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
       <c r="B358" t="s">
-        <v>533</v>
-[...3 lines deleted...]
-      <c r="A359"/>
+        <v>397</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
       <c r="B359" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      <c r="A360"/>
+        <v>398</v>
+      </c>
+      <c r="C359" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
       <c r="B360" t="s">
-        <v>535</v>
+        <v>400</v>
       </c>
       <c r="C360" t="s">
-        <v>536</v>
-[...3 lines deleted...]
-      <c r="A361"/>
+        <v>401</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
       <c r="B361" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      <c r="A362"/>
+        <v>402</v>
+      </c>
+      <c r="C361" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
       <c r="B362" t="s">
-        <v>538</v>
-[...3 lines deleted...]
-      <c r="A363"/>
+        <v>404</v>
+      </c>
+      <c r="C362" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
       <c r="B363" t="s">
-        <v>539</v>
+        <v>406</v>
+      </c>
+      <c r="C363" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="B364" t="s">
-        <v>540</v>
+        <v>408</v>
+      </c>
+      <c r="C364" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="B365" t="s">
-        <v>541</v>
+        <v>410</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="B366" t="s">
-        <v>542</v>
+        <v>411</v>
+      </c>
+      <c r="C366" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="B367" t="s">
-        <v>543</v>
-[...7353 lines deleted...]
-        <v>1905</v>
+        <v>413</v>
+      </c>
+      <c r="C367" t="s">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>