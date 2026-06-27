--- v0 (2026-04-14)
+++ v1 (2026-06-27)
@@ -14,65 +14,62 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1906">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1917">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fish (1234)</t>
   </si>
   <si>
     <t>The Boy and a Frog (1898.1.1)</t>
   </si>
   <si>
     <t xml:space="preserve">In 1966, Louisa Ward Arps donated a concrete copy of “The Boy and a Frog” to the Denver Botanic Gardens for the opening of the Herb Garden, designed by Mrs. Persis McMurtrie Owen. Elsie Ward Hering created the original plaster statue in 1898 during her stay in Paris. Since Elsie’s death in 1923, Louisa and her family have had the original in their possession, later deciding to have a mold made to create three concrete copies. The mold and copies were created in 1965, but later that year, the mold was destroyed in the historic Denver Flood.
 The Denver Botanic Gardens is fortunate to display one of these copies, and the other two enhance the backyard gardens of other Ward family members.
 </t>
   </si>
   <si>
     <t>Elizabeth Allen Sopris Memorial (1906.1.1)</t>
   </si>
   <si>
     <t>The Sopris Memorial originally consisted of a bench statue and pool, however the is not filled in. The granite bench 179" long curves in at each end, ending in a pedestall the same height as the bench. These two pedestals each a have a bronze bracket of the top (these once held bronze fountains that are not gone). At the center of the bench is a granite pedestal (24"x24"x44") with the plaque mentioned before. The bronze sculpture, on the top of the pedestal consists of a 20"x20"2" bronze platform wiht a sundial. At the back left corner stands a full figure 34" nude by who's body is angles to the center of the platform and is slightly bent. His arms are stretched out at a 30 degree angle from his body. His is looking at his hands which once must have held something. </t>
   </si>
   <si>
     <t>The Ensign Fountain / National Humane Alliance Fountain (1907.1.1)</t>
   </si>
   <si>
     <t>Between 1906 and 1912, the National Humane Alliance presented somewhere around 125 Horse Watering Troughs to cities and towns across the country, including Denver. Herman Lee Ensign, who died in 1899, dedicated his fortune to funding the National Humane Alliance in order to "spread about humanitarian ideas among the people." Such education, Ensign hoped, would instill in people "especially the young, ideas of humanity both to the lower animals and to each other." The fountains were produced in Vinalhaven, Maine, an island off the coast from Rockland. One of the fountains was relocated to a park in Derby, Connecticut; their community has a web page that offers great information and photographs of the fountains from across the country.
 The Denver fountain is located in a small, paved triangle in the Civic Center District, where Colfax Avenue, Tremont Street, and 13th intersect. Although the fountain was refurbished in 2010, unfortunately, the fountain no longer works.</t>
   </si>
   <si>
     <t>Robert Burns Memorial (1909.1.1)</t>
   </si>
@@ -2345,53 +2342,50 @@
   <si>
     <t xml:space="preserve">virga |ˈvərgə|noun ( pl. -gae |-gē; -gī|) Meteorologya mass of streaks of rain appearing to hang under a cloud and evaporating before reaching the ground.ORIGIN 1940s: from Latin, literally ‘rod, stripe.’
 This sculptural work was inspired by the cycle of water in Colorado and the creek that flows under the bridge; and also by the site and the bridge itself. Titled "Virga," this work refers to the rain that never quite reaches the ground, appearing like a cloud anchored by the Delgany Pedestrian Bridge. Consisting of over 300 stainless steel tubes, suspended in the structural steel, this piece is intended to eventually support the growing vines that have climbed the West end of the bridge. Like a topiary armature, the sculptural installation may eventually become a living canopy. As the installation reflects the changing qualities of sunlight throughout the day and season, this work changes character as well, subtly popping out and blending back into the environment.
 </t>
   </si>
   <si>
     <t>Virga: the Sound Performance (2011.10.2)</t>
   </si>
   <si>
     <t xml:space="preserve">"Virga: the Sound Performance" was envisioned from a novel approach to some remaining percent-for-art project dollars: "Virga" (the sculpture) was created by Patrick Marold and dedicated in the fall of 2011; a project with a $88,000 budget consisting of over 300 stainless steel tubes suspended in the upper infrastructure of the Delgany Pedestrian Bridge. This subtle installation reflects the changing qualities of sunlight throughout the day and season, which changes in character itself, popping in and out and blending into its environment. Rather than traditionally closing out the project with $3,000 remaining in funds to go towards maintenance, the artist and project manager opted for a more engaging approach - closing the project out with a site-specific performance on a hot June night.
 Marold worked closely with intermedia artist Morton Waller to create a composition specifically for the Delgany Pedestrian Bridge in response to Marold’s sculpture "Virga." Promotion about the event was left quite vague: "The event will begin shortly after sunset, producing a brief interruption of light and sound." The roughly 200 attendees could not have anticipated being greeted by 12 bagpipers and 2 drummers, performing as silhouettes stationed in front of glaring, vertical lights.
 Referencing the daily chromatic transition of the sculpture, "Virga: the Sound Performance" was comprised of harmonics that can only be attained by reaching the space between a sharp and the next note's flat, perpetually fluctuating in and out of dissonance. The bagpipers played these droning sounds for 10-15 minutes before disappearing into the night from which they emerged. Spectators were then invited to join the artist (Marold), the composer (Waller), and the project manager (Rudi Cerri) for a discussion about the performance and its role in the world of public art.
 [vimeo src="https://player.vimeo.com/video/281891558"]
 </t>
   </si>
   <si>
     <t>Connections (2011.11.1)</t>
   </si>
   <si>
     <t>Sited at the corner of 15th Street and Arapahoe Street, the 32-foot-tall kinetic work made entirely of titanium was donated to the City of Denver by Frank Bingham in memory of his wife, Rebecca, and two children, Macie and Garrison, who were tragically killed at this intersection in November 2006.
 Several years in the making, the project was initially explored by Mr. Bingham and former Denver Mayor, John Hickenlooper.  With generous donations from friends and family, as well as continuing support from local businessman Lanny Martin, the project was completed in 2011.
 This kinetic sculpture reflects the connections and interdependencies a family attains through activities together. 
 The sculpture is kinetic; its multiple elements are carefully balanced to allow minimal wind conditions to initiate movement. The individual elements of the work rotate freely and interdependently on nine axes, providing endless configurations of form and orientation. 
 As any one element is influenced by the prevailing environmental forces, it in turn influences the movements and orientation of other elements. Thus, the elements of the sculpture continually break symmetry, when wind‐driven, and gyrate in harmonious concert.
 The sculpture is composed of materials that are lightly reflective. As such, the sculpture integrates visually by reflecting the local colors surrounding it. As this effect is tempered, the overall brightness of the sculpture is muted and provides a visual complement to the adjacent building along the north side of the park. The curvilinear form and movement of the sculpture provide a graceful contrast to the static geometric buildings in the vicinity and an appealing accent that anchors the west end of the park.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rex Morgan Tribute Sculpture (2011.12.1)</t>
   </si>
   <si>
     <t>Playing Apart (2011.13.1)</t>
   </si>
   <si>
     <t xml:space="preserve">On Saturday, Oct. 29, 2011, over one square mile area of downtown Denver, artists Jon Rubin and Lee Walton worked with the Bear Creek High School Marching Band to present "Playing Apart," a one-of-a-kind musical event that dismantled an entire 90-piece marching band into single performers who collectively use the whole city as a playing field. Each band member started on a different corner and walked a specific route, collectively covering one-square mile of downtown Denver. Mimicking the experience of city life, band members intersected randomly in an unpredictable mash-up of instruments and sounds. Viewers throughout the city— sitting in cafes, walking the sidewalks and working in the offices, saw one band member after another passing by, like solitary pieces of a larger puzzle. The performance was both subtle and obvious, small and large. Disrupting and re-imagining the normal flow of the city, this project invited viewers to contemplate social and auditory patterns within the chaos of the city.
 Jon Rubin is a multi-disciplinary artist whose work explores the social dynamics of public places and the idiosyncrasies of individual and group behavior. His projects include starting a radio station that only plays the sound of an extinct bird, training a hypnotized human robot army, operating a restaurant that produces a live talk show with its customers, and running an ongoing take-out joint that only sells food from countries the United States is in conflict with. Rubin’s project Thinking About Flying is currently at the MCA Denver, and consists of a group of young homing pigeons that are trained by museum’s visitors continually taking home the birds and releasing them to fly back to the loft on the museum’s roof.
 Lee Walton is an artist who playfully questions the world we live in. His work takes many forms and often involves collaboration with numerous participants from artists and non-artists alike. Walton once played an entire round of golf by taking only one shot a day, competed in a season-long free throw competition with Shaquille O'Neal and started a competitive residency program inside an international supermarket.
 Rubin and Walton have each created commissioned projects for museums and cities both nationally and internationally. Their work can be viewed at jonrubin.net and leewalton.com
 The Bear Creek HS Instrumental Music program boasts one of the strongest music programs in the Jefferson County School District and in the state of Colorado. The Bear Creek HS Band as an all-inclusive program which is home to the Bear Creek HS Marching Band, a 2010 state finalist and a nine-time state semi-finalist. Bear Creek has one of the strongest percussion programs in the state. They are a four time World Class Percussion State Champions (2008, 2009, 2010, 2011) and the two-time WGI World Concert Class Percussion National Finalist. The Winter Guard program has been a national finalist and is the 2010 RMCGA state Color Guard 3rd place champion and a 2011 state finalist. The Bear Creek Band has performed throughout the state, most recently with the Denver Brass and the Metropolitan Jazz Orchestra.
 [vimeo src="https://player.vimeo.com/video/255942353"]
 </t>
   </si>
   <si>
     <t>Untitled (abstracted American flag mosaic) (2012.1.1)</t>
   </si>
   <si>
     <t>Abstract American flag.</t>
   </si>
   <si>
     <t>Face the Sun (2012.2.1)</t>
   </si>
   <si>
     <t>Suspect (2012.3.1)</t>
   </si>
@@ -3466,75 +3460,150 @@
   <si>
     <t>Mother Earth (2025.26.1)</t>
   </si>
   <si>
     <t>"Mother Earth" honors the natural world which is the cradle of everything human. Cycles found in all life are hinted at in the artwork: day and night, nocturnal creatures and daylight dwellers, predator and prey, and a playful spinning element.The shape of the steel hints at the profile of a prehistoric fertility goddess as the Earth is the mother of us all.</t>
   </si>
   <si>
     <t>Community (2025.27.1)</t>
   </si>
   <si>
     <t>“Community” combines imagery of Sloan’s Lake wildlife, human presence both past and current, and words from local residents into an artwork that celebrates the unifying power of community. The steel structure, made of weathering steel, takes the form of the letter “C,” representing the word “community.” It is adorned with abstract ceramic leaf forms, reflecting the plant life of the lake shore.</t>
   </si>
   <si>
     <t>Orbit (2025.28.1)</t>
   </si>
   <si>
     <t>"Orbit" is a dynamic and futuristic artwork that celebrates hope, creativity, and youthful potential and imagination.
 The piece acts as part sculpture and part street furniture. It draws inspiration from the vibrant colors and shapes of a shooting star streaking across the beautiful Colorado evening sky. Patrons can climb into, sit on it, and explore it, creating an immersive experience that encourages imaginative play. The structure’s reflective surface mimics the twinkling of stars, evoking a sense of wonder and optimism for all who interact with it.  
 About the Artist: Volkan Alkanoglu is an artist and designer based in Portland, Oregon and founding principal of VA | DESIGN LLC. His creative focus revolves around the exploration of innovative forms through spatial, material, and technological avenues.
  </t>
   </si>
   <si>
     <t>Santana Guitar (12345)</t>
   </si>
   <si>
-    <t>25 Fake Wire Spoke Knock – Off Hubcaps  (AV.2019.1.1)</t>
-[...7 lines deleted...]
-  <si>
     <t>Butterfly Walk (Butterfly Walk)</t>
   </si>
   <si>
     <t>The Butterfly Walk in La Alma Lincoln Park, along Mariposa Street between 11th and 12th avenues, activates common space, encouraging people from different cultural and economic backgrounds to build consensus and participate in a positive project for the common good. Inspired by the Spanish word for butterfly (mariposa), this project encourages positive activities in the park and improving overall conditions for the neighborhood.</t>
   </si>
   <si>
-    <t>Take Time (Danial Salazar)</t>
-[...8 lines deleted...]
-    <t>Fish (Fish)</t>
+    <t>Mustang (DAV1)</t>
+  </si>
+  <si>
+    <t>Untitled (DAV2)</t>
+  </si>
+  <si>
+    <t>Untitled (DAV3)</t>
+  </si>
+  <si>
+    <t>Untitled (DAV4)</t>
+  </si>
+  <si>
+    <t>Untitled (DAV5)</t>
+  </si>
+  <si>
+    <t>Take Time (DAV6)</t>
+  </si>
+  <si>
+    <t>Untitled 1 (DAV7)</t>
+  </si>
+  <si>
+    <t>Untitled 2 (DAV8)</t>
+  </si>
+  <si>
+    <t>Fish (DAV9)</t>
+  </si>
+  <si>
+    <t>Untitled (DAV10)</t>
+  </si>
+  <si>
+    <t>Trojan Horse (DAV11)</t>
+  </si>
+  <si>
+    <t>Untitled (two works) (DAV12)</t>
+  </si>
+  <si>
+    <t>Culvert (DAV13)</t>
+  </si>
+  <si>
+    <t>Untitled (DAV14)</t>
+  </si>
+  <si>
+    <t>McNichols Photograph in Winter (DAV15)</t>
+  </si>
+  <si>
+    <t>Untitled (DAV16)</t>
+  </si>
+  <si>
+    <t>Four Trees in Winter (DAV17)</t>
+  </si>
+  <si>
+    <t>Prairie 29 (DAV18)</t>
+  </si>
+  <si>
+    <t>UNKNOWN (DAV19)</t>
+  </si>
+  <si>
+    <t>84 Foxes (DAV20)</t>
+  </si>
+  <si>
+    <t>Octopus &amp; Chandelier (DAV21)</t>
+  </si>
+  <si>
+    <t>A Brief History of the Cold War: Moose &amp; Squirrel (DAV22)</t>
+  </si>
+  <si>
+    <t>White Noise 5 (DAV23)</t>
+  </si>
+  <si>
+    <t>Snare #1 (DAV24)</t>
+  </si>
+  <si>
+    <t>St. Francis (DAV25)</t>
+  </si>
+  <si>
+    <t>Acoma (DAV26)</t>
+  </si>
+  <si>
+    <t>Guadalupe (DAV27)</t>
+  </si>
+  <si>
+    <t>Santa Cruz de la Canada (DAV28)</t>
+  </si>
+  <si>
+    <t>Untitled (Five Points Jazz) (DAV29)</t>
+  </si>
+  <si>
+    <t>Rex Morgan Tribute Sculpture (DAV2011.12.1)</t>
+  </si>
+  <si>
+    <t>25 Fake Wire Spoke Knock – Off Hubcaps  (DAV.2019.1.1)</t>
+  </si>
+  <si>
+    <t>Shibukusa Ryuzo VI (DAV.2021.1)</t>
   </si>
   <si>
     <t>Globeville Elyria Swansea Bus Bench Beautification Project (Globeville Elyria Swansea Bus )</t>
   </si>
   <si>
     <t>Through inspired collaboration and grant support from P.S. You Are Here, Birdseed Collective worked with Globeville Elyria Swansea (GES), LiveWell, RTD, Denver Public Works and community residents to identify six bus stops near the Bruce Randolph School, Swansea Elementary and Garden Place Elementary, and install and beautify bus benches. Lead artist Anthony Garcia Sr. decided the art would be a serape design – based on the long blanket-like shawl, often brightly colored and fringed at the ends. These projects in GES have transformed once vacant spaces into vibrant areas for resident and student transportation.</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS-HIGH LINE PARKER_M)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_44th &amp; Broadway)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_47THAVEPARK)</t>
   </si>
   <si>
     <t>Forged Together (IN PROGRESS_56TH AVENUE)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Athmar Park)</t>
   </si>
   <si>
     <t>Pathway to Home (IN PROGRESS_BEHAVIORAL HEALTH )</t>
   </si>
@@ -3586,108 +3655,96 @@
   <si>
     <t>[BLANK] (IN PROGRESS_MOTHERSHIP Int.)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Red Rocks)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_ROCKY MTN LK PARK)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Ross-Barnum)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_RUBY HILL PHASE 3)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Sabin Aell)</t>
   </si>
   <si>
     <t>Wheel of Time (IN PROGRESS_Schlessman Library)</t>
   </si>
   <si>
     <t>[BLANK] (IN PROGRESS_Swansea Rec Center)</t>
   </si>
   <si>
-    <t>Untitled (Jonothan Borofsky)</t>
-[...4 lines deleted...]
-  <si>
     <t>Chromatic Penetration (L.2010.1)</t>
   </si>
   <si>
     <t>moon (L.2010.2)</t>
   </si>
   <si>
     <t>chromatic progressions (L.2010.3)</t>
   </si>
   <si>
     <t>green star (L.2010.4)</t>
   </si>
   <si>
     <t>white moon on green  (L.2010.5)</t>
   </si>
   <si>
     <t>star (L.2010.6)</t>
   </si>
   <si>
     <t>ordered accumulation (L.2010.7)</t>
   </si>
   <si>
     <t>untitled (L.2010.8)</t>
   </si>
   <si>
     <t>polychrome (warm &amp; cool) (L.2010.9)</t>
   </si>
   <si>
     <t>polychrome (warm &amp; cool) (L.2010.10)</t>
   </si>
   <si>
     <t>chromatic composition (L.2010.11)</t>
   </si>
   <si>
     <t>Chromatic Gate (L.2010.12)</t>
   </si>
   <si>
     <t>Two Curves with Warm Progressions on Yellow (L.2010.13)</t>
   </si>
   <si>
     <t>Rainbow Carpet (L.2010.14)</t>
   </si>
   <si>
     <t>Carpet Mural (L.2010.16)</t>
   </si>
   <si>
     <t>ordered amassment III (L.2010.17)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Four Seasons (Melinda Laz)</t>
   </si>
   <si>
     <t>Santana (Mem1)</t>
   </si>
   <si>
     <t>Dispatch (signed by Peter Francis) (Mem2)</t>
   </si>
   <si>
     <t>Red Wood (Mem3)</t>
   </si>
   <si>
     <t>Eric Johnson (Mem4)</t>
   </si>
   <si>
     <t>Firefall (Mem5)</t>
   </si>
   <si>
     <t>Rolling Stones (Mem6)</t>
   </si>
   <si>
     <t>OAR (Mem7)</t>
   </si>
   <si>
     <t>Big Head Todd (Mem8)</t>
   </si>
@@ -4974,69 +5031,60 @@
   <si>
     <t>Big Head Todd -Display case (RR.141)</t>
   </si>
   <si>
     <t>Allman Brothers Band poster (find photo) (RR.142)</t>
   </si>
   <si>
     <t>The Police- Piece of Rock Award (RR.143)</t>
   </si>
   <si>
     <t>Piece of Rock - Keep it Pure (Award) -Displaycase (RR.147)</t>
   </si>
   <si>
     <t>Tool -Display Case (RR.149)</t>
   </si>
   <si>
     <t>Sublime with Rome-Signed Drumhead (find photo) (RR.150)</t>
   </si>
   <si>
     <t>Yonder Mountain String Band -Signed Banjo (DisplayCase) (RR.154)</t>
   </si>
   <si>
     <t>Ozzy Ozbourne Action Figure (RR.155)</t>
   </si>
   <si>
-    <t>Untitled (two works) (Sandy Toland)</t>
-[...1 lines deleted...]
-  <si>
     <t>Sound Totems (Sound Totems)</t>
   </si>
   <si>
     <t>"Sound Totems" is a series of three miniature, solar-powered, music venues custom built and featuring site-specific music, poetry, oral history and other audio selected by the neighborhood. The three neighborhoods participating in this P.S. You Are Here project (Harkness Heights, Athmar and North City Park) each picked a theme to best capture and exemplify the community's uniqueness.</t>
   </si>
   <si>
-    <t>Culvert (Stephen Batura)</t>
-[...1 lines deleted...]
-  <si>
     <t>Story Poles: Bridging and Connecting Community (Story Poles: Bridging and Conn)</t>
   </si>
   <si>
     <t>VSA Colorado/Access Gallery is an organization dedicated to increasing access to the arts for people with disabilities and other underserved populations. The concept of bridging and connecting is the core of VSA Colorado/Access Gallery's efforts and inspired “Story Poles.” This project was designed to reach a wide variety of ages, backgrounds and abilities, through community workshops that created vibrant artworks that were later installed in various locations including Denver Public Library: Byer’s Branch, Sunken Gardens Park and Gabriel’s Community Garden.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Untitled (Tony Ortega)</t>
   </si>
   <si>
     <t>Outside the Walls (UAF.2009.1)</t>
   </si>
   <si>
     <t>Off the Wall (UAF.2009.2)</t>
   </si>
   <si>
     <t>Throughout the summer of 2009, Arts Street Youth Program conducted several youth workshops and created 18 murals panels displayed at La Alma/Lincoln Park.</t>
   </si>
   <si>
     <t>DPS Trevista at Horace Mann (UAF.2009.3)</t>
   </si>
   <si>
     <t>Trevista at Horace Mann'z student leader service group worked with a team of 20 students and local artist to design a school and community unity mural at Horace Mann Elementary School during Trevista's Service Project Day. </t>
   </si>
   <si>
     <t>St. Charles Recreation Center  (UAF.2009.4)</t>
   </si>
   <si>
     <t>YNIG held summer sessions for youth leading to the creation of a mural along a fence line at St. Charles Recreation Center.</t>
   </si>
   <si>
     <t>Summer of Reading: Be Creative/Express Yourself (UAF.2009.5)</t>
   </si>
@@ -6495,72 +6543,57 @@
   </si>
   <si>
     <t>This mural, funded through Denver Public Art's Urban Arts Fund, features the word "unity" in American Sign Language and was inspired by the work of Nancy Rourke. Access Gallery works with artists with disabilities to open doors to creative, educational and economic opportunities.
 [vimeo src=https://player.vimeo.com/video/739070835]
  </t>
   </si>
   <si>
     <t>Learning From Nature (UAF.2022.4)</t>
   </si>
   <si>
     <t>The Sand Creek Regional Greenway is a 13-mile trail located in the northeast metro Denver area that runs through Denver, Aurora and Commerce City; and connects to the High Line Canal and S. Platte trails. The section of the trail where this mural is located is heavily used by bicyclists, walkers and runners, as well as birders and nature lovers. Many species-from bald eagles to great horned owls, egret and waterfowl, muskrat and invertebrates-live on or near this portion of the Greenway. The neighborhoods surrounding the trail are home to many diverse communities near the Greenway. 
 Artist Julio Mendoza was inpired by the folklore of Mexico, calling out elements of the trail's environment and highlighting how each trail user, regardless of background, can learn from nature. His intention was to help build connection between the community and the outdoor space and Greenway by introducing the flora and fauna of Sand Creek, including bald eagle, elk, pelican, fox, monarch butterfly, prickly poppy, rabbit, milkweed and more through the artwork. The mural also reflects the artist's Mexican culture through his use of bright colors. 
 The wall and space around the wall was prepped by 12 Sand Creek Regional Greenway volunteers, including five youth between the ages of 13 and 17, who helped to clear vegetation in front of the wall space, and smooth and prime the wall.
 Some comments from trail users: "My kids and I ride past the mural site almost everyday. We love seeing new additions to the Greenway!” “Looks great! And lightning fast progress!” “We love art and we love the Greenway. Thank you!”</t>
   </si>
   <si>
     <t>Ending of Reason, Beginning of Rhyme (UAF.2022.5)</t>
   </si>
   <si>
     <t>The mural, titled “Ending of Reason, Beginning of Rhyme” is meant to represent a dream-like version of an entire life lived. The long and continuous design allows the viewer to be told a story as they move along the work. The entire mural can be viewed as one large cohesive piece, but only at a distance, and the details of the image fade away from this distance to leave only a brightly colored beacon along the river’s edge. Similar to an entire lifetime, it is difficult to find one singular purpose, message, or idea when viewed as a whole, but becomes infinitely more meaningful as the viewer gets right up to the mural and experiences singular moments along the wide span. There is no chronological order, and much like our human experiences, each image and moment is influenced by the next, but not defined by it. 
 The imagery includes nods to the balance of life and death, with brightly colored floral patterns which represent new growth as well as celebration of death and a life completed. Flora and fauna, man and woman, history and future, skeletons and anatomical sections encompass all that defines human existence. A bright color palette is designed to bring an overall sense of celebration over mourning, inspiration over sorrow. A repeating series of eyes throughout the image represents our human awareness and view of the future and past as we progress through this living tale. 
 The imagery also includes multiple references to Denver, with city skylines, local plants found along the creek, and buildings and patterns inspired by those found within the city. 
 The shape of the mural – a very long 150-foot wide span with a relatively short height, varying from 7 to 8 feet tall – resulted in a design that passes from a series of interconnected smaller pieces with elements bleeding into each other as the viewer moves along the entire work. </t>
   </si>
   <si>
-    <t>McNichols Photograph in Winter (Unknown)</t>
-[...1 lines deleted...]
-  <si>
     <t>Untitled (Vance Kirkland)</t>
   </si>
   <si>
     <t>Whittier Alley Loop (Whittier Alley Loop)</t>
   </si>
   <si>
     <t>The Whittier Alley Loop is a creative urban intervention, transforming under-used alleyways and connecting important places within the Whittier neighborhood. The project creates unique public spaces and demonstrates that alleyways can become creative neighborhood assets, instead of just utilitarian right-of-ways.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Untitled (William Stockman 4)</t>
   </si>
   <si>
     <t>Zuni Park Transformation (Zuni Park Transformation)</t>
   </si>
   <si>
     <t>The project involves the transformation of Zuni Park’s basketball court and several older asphalt paths leading north from the court. This community driven project will enhance the urban landscape through the addition of eye-grabbing designs created by Birdseed Collective’s Lead Artist/E.D. Anthony Garcia Sr. This project builds upon the Cultivate Health Initiative pioneered by Aria Denver and Regis University, and involves a partnership between the Chaffee Park-Regis Sustainable Neighborhood Group, Birdseed Collective and Urban Ventures. The location of this mural on the basketball court and crosswalks leading away from it benefits the school, neighbors, park goers and the future Cultivate Health Wellness Walk. While the 3.7 mile Wellness Walk will run along the border of the Regis Campus from Lowell between 50th and 52nd, cross Federal and include a route past Aria and Zuni Park, the interior pathways are old asphalt and are in great need of revitalization. Many park participants are there for sports-related activities, and most of the children go to the playground and basketball court.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
@@ -6615,29322 +6648,30102 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763_ca_object_representations_media_5_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085_ca_object_representations_media_2981_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32166_ca_object_representations_media_917_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065_ca_object_representations_media_29_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523_ca_object_representations_media_30_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167_ca_object_representations_media_31_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349_ca_object_representations_media_32_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523_ca_object_representations_media_33_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196_ca_object_representations_media_1298_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961_ca_object_representations_media_35_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373_ca_object_representations_media_924_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375_ca_object_representations_media_37_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65975_ca_object_representations_media_926_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124_ca_object_representations_media_2035_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768_ca_object_representations_media_40_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163_ca_object_representations_media_1365_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425_ca_object_representations_media_2099_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065_ca_object_representations_media_43_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459_ca_object_representations_media_44_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264_ca_object_representations_media_45_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019_ca_object_representations_media_1274_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965_ca_object_representations_media_47_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403_ca_object_representations_media_48_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467_ca_object_representations_media_49_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_51_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760_ca_object_representations_media_2114_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778_ca_object_representations_media_1111_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286_ca_object_representations_media_53_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995_ca_object_representations_media_55_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275_ca_object_representations_media_2841_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214_ca_object_representations_media_2148_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336_ca_object_representations_media_2149_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600_ca_object_representations_media_2923_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467_ca_object_representations_media_3494_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748_ca_object_representations_media_60_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509_ca_object_representations_media_2150_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239_ca_object_representations_media_62_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79298_ca_object_representations_media_66_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856_ca_object_representations_media_70_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578_ca_object_representations_media_2151_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356_ca_object_representations_media_1288_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37047_ca_object_representations_media_3413_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028_ca_object_representations_media_79_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393_ca_object_representations_media_80_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449_ca_object_representations_media_81_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082_ca_object_representations_media_82_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977_ca_object_representations_media_83_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753_ca_object_representations_media_84_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180_ca_object_representations_media_88_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34653_ca_object_representations_media_2152_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488_ca_object_representations_media_93_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080_ca_object_representations_media_97_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727_ca_object_representations_media_935_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163_ca_object_representations_media_936_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469_ca_object_representations_media_2191_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_102_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759_ca_object_representations_media_107_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228_ca_object_representations_media_109_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786_ca_object_representations_media_3462_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175_ca_object_representations_media_2833_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474_ca_object_representations_media_122_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771_ca_object_representations_media_1002_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479_ca_object_representations_media_994_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715_ca_object_representations_media_1161_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37769_ca_object_representations_media_126_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948_ca_object_representations_media_1003_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933_ca_object_representations_media_2666_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846_ca_object_representations_media_129_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845_ca_object_representations_media_130_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898_ca_object_representations_media_3204_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891_ca_object_representations_media_139_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585_ca_object_representations_media_141_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604_ca_object_representations_media_143_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209_ca_object_representations_media_144_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079_ca_object_representations_media_1040_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208_ca_object_representations_media_1122_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420_ca_object_representations_media_145_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224_ca_object_representations_media_146_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609_ca_object_representations_media_937_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67032_ca_object_representations_media_1032_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382_ca_object_representations_media_147_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28789_ca_object_representations_media_148_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273_ca_object_representations_media_996_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78994_ca_object_representations_media_997_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238_ca_object_representations_media_2232_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79290_ca_object_representations_media_150_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51893_ca_object_representations_media_2262_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037_ca_object_representations_media_154_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93359_ca_object_representations_media_155_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066_ca_object_representations_media_1010_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962_ca_object_representations_media_157_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16030_ca_object_representations_media_939_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174_ca_object_representations_media_941_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439_ca_object_representations_media_161_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137_ca_object_representations_media_942_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51383_ca_object_representations_media_163_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913_ca_object_representations_media_2946_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853_ca_object_representations_media_1004_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424_ca_object_representations_media_985_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313_ca_object_representations_media_944_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351_ca_object_representations_media_173_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420_ca_object_representations_media_3173_large102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799_ca_object_representations_media_175_large103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174_ca_object_representations_media_1208_large104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64514_ca_object_representations_media_177_large105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779_ca_object_representations_media_2664_large106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389_ca_object_representations_media_3402_large107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103_ca_object_representations_media_191_large108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593_ca_object_representations_media_3655_large109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584_ca_object_representations_media_3491_large110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47794_ca_object_representations_media_195_large111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840_ca_object_representations_media_197_large112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106_ca_object_representations_media_2264_large113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976_ca_object_representations_media_209_large114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34125_ca_object_representations_media_3064_large115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324_ca_object_representations_media_1155_large116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64140_ca_object_representations_media_215_large117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745_ca_object_representations_media_216_large118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015_ca_object_representations_media_218_large119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78919_ca_object_representations_media_1457_large120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101_ca_object_representations_media_220_large121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67505_ca_object_representations_media_2268_large122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090_ca_object_representations_media_2832_large123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281_ca_object_representations_media_223_large124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969_ca_object_representations_media_1036_large125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628_ca_object_representations_media_1029_large126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59465_ca_object_representations_media_2243_large127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182_ca_object_representations_media_231_large128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798_ca_object_representations_media_2270_large129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773_ca_object_representations_media_1490_large130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50872_ca_object_representations_media_991_large131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86956_ca_object_representations_media_2274_large132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362_ca_object_representations_media_1063_large133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016_ca_object_representations_media_242_large134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348_ca_object_representations_media_2181_large135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523_ca_object_representations_media_3232_large136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949_ca_object_representations_media_254_large137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079_ca_object_representations_media_1062_large138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507_ca_object_representations_media_1071_large139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_1025_large140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918_ca_object_representations_media_1387_large141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610_ca_object_representations_media_1084_large142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892_ca_object_representations_media_1350_large143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22369_ca_object_representations_media_263_large144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679_ca_object_representations_media_1009_large145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93030_ca_object_representations_media_3139_large146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376_ca_object_representations_media_265_large147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397_ca_object_representations_media_2846_large148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977_ca_object_representations_media_1008_large156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933_ca_object_representations_media_1066_large157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686_ca_object_representations_media_1191_large158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363_ca_object_representations_media_1011_large159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134_ca_object_representations_media_3256_large160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780_ca_object_representations_media_3257_large161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715_ca_object_representations_media_3258_large162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43177_ca_object_representations_media_3259_large163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788_ca_object_representations_media_3260_large164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381_ca_object_representations_media_3261_large165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364_ca_object_representations_media_3262_large166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36514_ca_object_representations_media_3263_large167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96405_ca_object_representations_media_3264_large168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539_ca_object_representations_media_3265_large169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446_ca_object_representations_media_3266_large170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321_ca_object_representations_media_3267_large171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587_ca_object_representations_media_3268_large172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872_ca_object_representations_media_3269_large173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355_ca_object_representations_media_3270_large174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411_ca_object_representations_media_3271_large175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855_ca_object_representations_media_3272_large176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53536_ca_object_representations_media_3273_large177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843_ca_object_representations_media_3274_large178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016_ca_object_representations_media_3275_large179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975_ca_object_representations_media_3276_large180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420_ca_object_representations_media_3277_large181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424_ca_object_representations_media_3278_large182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755_ca_object_representations_media_3279_large183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73278_ca_object_representations_media_3280_large184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394_ca_object_representations_media_3281_large185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17352_ca_object_representations_media_3282_large186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87529_ca_object_representations_media_3283_large187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908_ca_object_representations_media_3284_large188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220_ca_object_representations_media_3285_large189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508_ca_object_representations_media_3286_large190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653_ca_object_representations_media_3287_large191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552_ca_object_representations_media_3288_large192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373_ca_object_representations_media_3289_large193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212_ca_object_representations_media_3290_large194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219_ca_object_representations_media_3291_large195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583_ca_object_representations_media_3292_large196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427_ca_object_representations_media_3293_large197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36628_ca_object_representations_media_3294_large198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415_ca_object_representations_media_3295_large199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643_ca_object_representations_media_3296_large200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55187_ca_object_representations_media_3297_large201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602_ca_object_representations_media_3298_large202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841_ca_object_representations_media_3299_large203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457_ca_object_representations_media_3300_large204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388_ca_object_representations_media_3310_large205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817_ca_object_representations_media_3311_large206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771_ca_object_representations_media_3312_large207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454_ca_object_representations_media_3313_large208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821_ca_object_representations_media_3314_large209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237_ca_object_representations_media_3315_large210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554_ca_object_representations_media_3316_large211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826_ca_object_representations_media_3317_large212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575_ca_object_representations_media_1192_large213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182_ca_object_representations_media_277_large214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646_ca_object_representations_media_280_large215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675_ca_object_representations_media_1054_large216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233_ca_object_representations_media_2276_large217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669_ca_object_representations_media_2277_large218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207_ca_object_representations_media_287_large219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906_ca_object_representations_media_2278_large220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586_ca_object_representations_media_292_large221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885_ca_object_representations_media_3581_large222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702_ca_object_representations_media_297_large223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212_ca_object_representations_media_302_large224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134_ca_object_representations_media_1392_large225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11755_ca_object_representations_media_305_large226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226_ca_object_representations_media_312_large227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93321_ca_object_representations_media_1479_large228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460_ca_object_representations_media_316_large229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362_ca_object_representations_media_321_large230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_1005_large231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170_ca_object_representations_media_322_large232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170_ca_object_representations_media_323_large233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20528_ca_object_representations_media_978_large234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510_ca_object_representations_media_977_large235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192_ca_object_representations_media_325_large236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80911_ca_object_representations_media_1360_large237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740_ca_object_representations_media_327_large238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596_ca_object_representations_media_331_large239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592_ca_object_representations_media_336_large240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248_ca_object_representations_media_348_large241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626_ca_object_representations_media_1279_large242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475_ca_object_representations_media_352_large243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472_ca_object_representations_media_2285_large244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057_ca_object_representations_media_360_large245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688_ca_object_representations_media_3419_large246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519_ca_object_representations_media_367_large247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390_ca_object_representations_media_2644_large248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728_ca_object_representations_media_1078_large249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233_ca_object_representations_media_1081_large250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49138_ca_object_representations_media_1454_large251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918_ca_object_representations_media_1455_large252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207_ca_object_representations_media_1363_large253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320_ca_object_representations_media_376_large254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493_ca_object_representations_media_993_large255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97803_ca_object_representations_media_2796_large256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659_ca_object_representations_media_379_large257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220_ca_object_representations_media_1297_large258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74653_ca_object_representations_media_2797_large259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993_ca_object_representations_media_2894_large260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022_ca_object_representations_media_383_large261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816_ca_object_representations_media_2606_large262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117_ca_object_representations_media_1193_large263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097_ca_object_representations_media_2226_large264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421_ca_object_representations_media_1246_large265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423_ca_object_representations_media_1194_large266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389_ca_object_representations_media_3140_large267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752_ca_object_representations_media_395_large268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089_ca_object_representations_media_400_large269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10861_ca_object_representations_media_407_large270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806_ca_object_representations_media_2289_large271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136_ca_object_representations_media_3453_large272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83050_ca_object_representations_media_411_large273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107_ca_object_representations_media_414_large274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626_ca_object_representations_media_2291_large275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089_ca_object_representations_media_423_large276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051_ca_object_representations_media_427_large277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69395_ca_object_representations_media_428_large278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56515_ca_object_representations_media_429_large279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646_ca_object_representations_media_432_large280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91594_ca_object_representations_media_433_large281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785_ca_object_representations_media_436_large282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225_ca_object_representations_media_437_large283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159_ca_object_representations_media_440_large284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105_ca_object_representations_media_2294_large285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761_ca_object_representations_media_2295_large286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956_ca_object_representations_media_444_large287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413_ca_object_representations_media_446_large288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25104_ca_object_representations_media_1019_large289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410_ca_object_representations_media_1462_large290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377_ca_object_representations_media_448_large291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805_ca_object_representations_media_1243_large292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29279_ca_object_representations_media_2382_large293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061_ca_object_representations_media_2625_large294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771_ca_object_representations_media_1361_large295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867_ca_object_representations_media_454_large296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410_ca_object_representations_media_455_large297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534_ca_object_representations_media_1177_large298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928_ca_object_representations_media_2216_large299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341_ca_object_representations_media_2194_large300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57660_ca_object_representations_media_2197_large301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76335_ca_object_representations_media_2214_large302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289_ca_object_representations_media_2215_large303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27439_ca_object_representations_media_2213_large304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28731_ca_object_representations_media_465_large305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706_ca_object_representations_media_467_large306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609_ca_object_representations_media_1640_large307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642_ca_object_representations_media_472_large308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792_ca_object_representations_media_477_large309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269_ca_object_representations_media_1195_large310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623_ca_object_representations_media_487_large311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53343_ca_object_representations_media_1197_large312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704_ca_object_representations_media_494_large313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92688_ca_object_representations_media_499_large314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397_ca_object_representations_media_14_large315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761_ca_object_representations_media_500_large316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52066_ca_object_representations_media_502_large317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237_ca_object_representations_media_2217_large318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036_ca_object_representations_media_2218_large319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938_ca_object_representations_media_2201_large320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902_ca_object_representations_media_2219_large321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115_ca_object_representations_media_2205_large322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61959_ca_object_representations_media_2221_large323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90699_ca_object_representations_media_2230_large324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945_ca_object_representations_media_2220_large325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417_ca_object_representations_media_2229_large326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085_ca_object_representations_media_2227_large327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_517_large328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783_ca_object_representations_media_2298_large329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129_ca_object_representations_media_527_large330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81426_ca_object_representations_media_530_large331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275_ca_object_representations_media_533_large332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428_ca_object_representations_media_992_large333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570_ca_object_representations_media_988_large334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18786_ca_object_representations_media_4_large335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793_ca_object_representations_media_542_large336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021_ca_object_representations_media_543_large337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284_ca_object_representations_media_544_large338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035_ca_object_representations_media_545_large339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607_ca_object_representations_media_547_large340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73158_ca_object_representations_media_553_large341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171_ca_object_representations_media_560_large342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816_ca_object_representations_media_561_large343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343_ca_object_representations_media_565_large344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505_ca_object_representations_media_567_large345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52235_ca_object_representations_media_570_large346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702_ca_object_representations_media_573_large347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447_ca_object_representations_media_575_large348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116_ca_object_representations_media_579_large349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73755_ca_object_representations_media_583_large350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484_ca_object_representations_media_590_large351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77644_ca_object_representations_media_594_large352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927_ca_object_representations_media_598_large353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879_ca_object_representations_media_602_large354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889_ca_object_representations_media_610_large355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295_ca_object_representations_media_613_large356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387_ca_object_representations_media_981_large357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274_ca_object_representations_media_620_large358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843_ca_object_representations_media_626_large359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477_ca_object_representations_media_632_large360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847_ca_object_representations_media_633_large361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200_ca_object_representations_media_1370_large362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473_ca_object_representations_media_644_large363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179_ca_object_representations_media_653_large364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12765_ca_object_representations_media_655_large365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363_ca_object_representations_media_656_large366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577_ca_object_representations_media_2983_large367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502_ca_object_representations_media_2246_large368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431_ca_object_representations_media_665_large369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676_ca_object_representations_media_669_large370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388_ca_object_representations_media_675_large371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696_ca_object_representations_media_685_large372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098_ca_object_representations_media_686_large373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017_ca_object_representations_media_693_large374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98017_ca_object_representations_media_698_large375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804_ca_object_representations_media_705_large376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245_ca_object_representations_media_1480_large377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828_ca_object_representations_media_709_large378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558_ca_object_representations_media_713_large379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445_ca_object_representations_media_1001_large380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33976_ca_object_representations_media_717_large381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834_ca_object_representations_media_720_large382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083_ca_object_representations_media_725_large383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719_ca_object_representations_media_990_large384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952_ca_object_representations_media_726_large385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768_ca_object_representations_media_728_large386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137_ca_object_representations_media_730_large387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626_ca_object_representations_media_1024_large388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244_ca_object_representations_media_734_large389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273_ca_object_representations_media_742_large390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721_ca_object_representations_media_747_large391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399_ca_object_representations_media_756_large392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811_ca_object_representations_media_757_large393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784_ca_object_representations_media_3025_large394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622_ca_object_representations_media_764_large395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984_ca_object_representations_media_2238_large396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067_ca_object_representations_media_765_large397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546_ca_object_representations_media_3136_large398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132_ca_object_representations_media_768_large399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891_ca_object_representations_media_771_large400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53180_ca_object_representations_media_774_large401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12763_ca_object_representations_media_778_large402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997_ca_object_representations_media_781_large403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69344_ca_object_representations_media_2043_large404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863_ca_object_representations_media_785_large405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795_ca_object_representations_media_786_large406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622_ca_object_representations_media_1383_large407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769_ca_object_representations_media_788_large408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539_ca_object_representations_media_792_large409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323_ca_object_representations_media_3560_large410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782_ca_object_representations_media_3565_large411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693_ca_object_representations_media_808_large412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32323_ca_object_representations_media_1049_large413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40944_ca_object_representations_media_1074_large414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537_ca_object_representations_media_2011_large415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485_ca_object_representations_media_1051_large416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668_ca_object_representations_media_1050_large417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317_ca_object_representations_media_979_large418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77094_ca_object_representations_media_1048_large419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406_ca_object_representations_media_1052_large420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791_ca_object_representations_media_2823_large421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025_ca_object_representations_media_812_large422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512_ca_object_representations_media_816_large423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535_ca_object_representations_media_822_large424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370_ca_object_representations_media_1301_large425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356_ca_object_representations_media_831_large426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163_ca_object_representations_media_834_large427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727_ca_object_representations_media_2006_large428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747_ca_object_representations_media_846_large429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671_ca_object_representations_media_1366_large430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372_ca_object_representations_media_852_large431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64716_ca_object_representations_media_8_large432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758_ca_object_representations_media_859_large433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559_ca_object_representations_media_1970_large434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713_ca_object_representations_media_860_large435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873_ca_object_representations_media_867_large436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118_ca_object_representations_media_868_large437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855_ca_object_representations_media_869_large438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48736_ca_object_representations_media_1889_large439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24436_ca_object_representations_media_1875_large440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765_ca_object_representations_media_1756_large441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795_ca_object_representations_media_2682_large442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432_ca_object_representations_media_967_large443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334_ca_object_representations_media_1319_large444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029_ca_object_representations_media_1090_large445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752_ca_object_representations_media_1087_large446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910_ca_object_representations_media_1093_large447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078_ca_object_representations_media_1226_large448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435_ca_object_representations_media_1097_large449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551_ca_object_representations_media_1101_large450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418_ca_object_representations_media_1334_large451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277_ca_object_representations_media_1221_large452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815_ca_object_representations_media_890_large453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28644_ca_object_representations_media_885_large465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997_ca_object_representations_media_976_large466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423_ca_object_representations_media_910_large467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817_ca_object_representations_media_1012_large468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865_ca_object_representations_media_1346_large469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746_ca_object_representations_media_2251_large470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129_ca_object_representations_media_1313_large471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37992_ca_object_representations_media_1311_large472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54842_ca_object_representations_media_1352_large473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984_ca_object_representations_media_1376_large474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22052_ca_object_representations_media_1493_large475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56226_ca_object_representations_media_1499_large476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816_ca_object_representations_media_1406_large477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292_ca_object_representations_media_2789_large478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091_ca_object_representations_media_2697_large479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576_ca_object_representations_media_2700_large480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740_ca_object_representations_media_2710_large481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727_ca_object_representations_media_2712_large482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303_ca_object_representations_media_2389_large483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2733_large484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140_ca_object_representations_media_2669_large485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469_ca_object_representations_media_2677_large486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80845_ca_object_representations_media_2718_large487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389_ca_object_representations_media_2728_large488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872_ca_object_representations_media_2721_large489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99679_ca_object_representations_media_2814_large490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366_ca_object_representations_media_2694_large491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286_ca_object_representations_media_2729_large492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929_ca_object_representations_media_3241_large493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644_ca_object_representations_media_2740_large494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046_ca_object_representations_media_3079_large495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179_ca_object_representations_media_2763_large496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817_ca_object_representations_media_2785_large497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305_ca_object_representations_media_3108_large498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164_ca_object_representations_media_2867_large499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810_ca_object_representations_media_3012_large500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25375_ca_object_representations_media_3587_large501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454_ca_object_representations_media_3229_large502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94092_ca_object_representations_media_3480_large503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334_ca_object_representations_media_3481_large504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59412_ca_object_representations_media_3482_large505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48043_ca_object_representations_media_3483_large506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358_ca_object_representations_media_3576_large507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170_ca_object_representations_media_3496_large508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82290_ca_object_representations_media_3234_large509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763_ca_object_representations_media_3575_large510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727_ca_object_representations_media_3319_large511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710_ca_object_representations_media_3323_large512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855_ca_object_representations_media_3327_large513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430_ca_object_representations_media_3331_large514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519_ca_object_representations_media_3324_large515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268_ca_object_representations_media_3604_large516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574_ca_object_representations_media_3518_large517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301_ca_object_representations_media_3548_large518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_3505_large519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930_ca_object_representations_media_3503_large520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047_ca_object_representations_media_3502_large521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750_ca_object_representations_media_3532_large522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578_ca_object_representations_media_3542_large523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851_ca_object_representations_media_3531_large524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228_ca_object_representations_media_3528_large525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585_ca_object_representations_media_3534_large526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396_ca_object_representations_media_3556_large527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657_ca_object_representations_media_3572_large528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33118_ca_object_representations_media_3530_large529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977_ca_object_representations_media_3535_large530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003_ca_object_representations_media_3579_large531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145_ca_object_representations_media_3586_large532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209_ca_object_representations_media_3643_large533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942_ca_object_representations_media_3640_large534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90965_ca_object_representations_media_3659_large535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008_ca_object_representations_media_3611_large536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210_ca_object_representations_media_3613_large537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111_ca_object_representations_media_3619_large538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12669_ca_object_representations_media_3598_large539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849_ca_object_representations_media_3622_large540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626_ca_object_representations_media_3631_large541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449_ca_object_representations_media_3637_large542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147_ca_object_representations_media_3634_large543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138_ca_object_representations_media_3647_large544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23584_ca_object_representations_media_3698_large545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379_ca_object_representations_media_3678_large546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858_ca_object_representations_media_3681_large547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741_ca_object_representations_media_3718_large548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236_ca_object_representations_media_3664_large549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701_ca_object_representations_media_3667_large550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767_ca_object_representations_media_3709_large551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831_ca_object_representations_media_3726_large552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936_ca_object_representations_media_3773_large553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_3764_large554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705_ca_object_representations_media_3760_large555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694_ca_object_representations_media_3780_large556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901_ca_object_representations_media_3439_large557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94849_ca_object_representations_media_2810_large558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580_ca_object_representations_media_874_large559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073_ca_object_representations_media_3676_large560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959_ca_object_representations_media_3758_large561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046_ca_object_representations_media_1507_large562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43890_ca_object_representations_media_1508_large563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111_ca_object_representations_media_1509_large564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863_ca_object_representations_media_1510_large565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44979_ca_object_representations_media_1512_large566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970_ca_object_representations_media_1513_large567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574_ca_object_representations_media_1515_large568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589_ca_object_representations_media_1516_large569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749_ca_object_representations_media_1518_large570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219_ca_object_representations_media_1521_large571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464_ca_object_representations_media_1525_large572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89986_ca_object_representations_media_1526_large573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572_ca_object_representations_media_1530_large574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48594_ca_object_representations_media_1532_large575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147_ca_object_representations_media_1537_large576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10352_ca_object_representations_media_1538_large577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435_ca_object_representations_media_1540_large578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613_ca_object_representations_media_1542_large579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530_ca_object_representations_media_1544_large580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764_ca_object_representations_media_1546_large581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440_ca_object_representations_media_1548_large582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294_ca_object_representations_media_1550_large583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892_ca_object_representations_media_1554_large584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127_ca_object_representations_media_1556_large585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453_ca_object_representations_media_1560_large586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490_ca_object_representations_media_1562_large587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376_ca_object_representations_media_1564_large588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128_ca_object_representations_media_1566_large589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468_ca_object_representations_media_1568_large590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027_ca_object_representations_media_1617_large591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363_ca_object_representations_media_1569_large592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649_ca_object_representations_media_1570_large593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076_ca_object_representations_media_1571_large594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009_ca_object_representations_media_1572_large595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53585_ca_object_representations_media_1574_large596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89435_ca_object_representations_media_1575_large597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21625_ca_object_representations_media_1576_large598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973_ca_object_representations_media_1577_large599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930_ca_object_representations_media_1578_large600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24845_ca_object_representations_media_1580_large601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045_ca_object_representations_media_1581_large602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567_ca_object_representations_media_1582_large603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883_ca_object_representations_media_1583_large604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184_ca_object_representations_media_1586_large605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189_ca_object_representations_media_1589_large606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676_ca_object_representations_media_1592_large607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57486_ca_object_representations_media_1594_large608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738_ca_object_representations_media_1597_large609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502_ca_object_representations_media_1599_large610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255_ca_object_representations_media_1601_large611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248_ca_object_representations_media_1605_large612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425_ca_object_representations_media_1607_large613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992_ca_object_representations_media_1609_large614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953_ca_object_representations_media_1611_large615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976_ca_object_representations_media_1613_large616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10501_ca_object_representations_media_1615_large617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88679_ca_object_representations_media_1618_large618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44353_ca_object_representations_media_1620_large619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908_ca_object_representations_media_1622_large620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802_ca_object_representations_media_1624_large621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286_ca_object_representations_media_1626_large622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645_ca_object_representations_media_1627_large623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057_ca_object_representations_media_1629_large624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86423_ca_object_representations_media_1631_large625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306_ca_object_representations_media_1633_large626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594_ca_object_representations_media_1635_large627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866_ca_object_representations_media_1641_large628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738_ca_object_representations_media_1644_large629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776_ca_object_representations_media_1646_large630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734_ca_object_representations_media_1660_large631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752_ca_object_representations_media_1662_large632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367_ca_object_representations_media_1664_large633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519_ca_object_representations_media_1666_large634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219_ca_object_representations_media_1667_large635.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075_ca_object_representations_media_1668_large636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486_ca_object_representations_media_1671_large637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814_ca_object_representations_media_1673_large638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364_ca_object_representations_media_1675_large639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475_ca_object_representations_media_1676_large640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522_ca_object_representations_media_1678_large641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83365_ca_object_representations_media_1680_large642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081_ca_object_representations_media_1682_large643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555_ca_object_representations_media_1684_large644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819_ca_object_representations_media_1686_large645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778_ca_object_representations_media_1688_large646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402_ca_object_representations_media_1689_large647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088_ca_object_representations_media_1699_large648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608_ca_object_representations_media_1700_large649.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888_ca_object_representations_media_1701_large650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964_ca_object_representations_media_1703_large651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813_ca_object_representations_media_1704_large652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989_ca_object_representations_media_1706_large653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88447_ca_object_representations_media_1708_large654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271_ca_object_representations_media_1710_large655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35013_ca_object_representations_media_1768_large656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693_ca_object_representations_media_1776_large657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937_ca_object_representations_media_1712_large658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132_ca_object_representations_media_1775_large659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449_ca_object_representations_media_1779_large660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031_ca_object_representations_media_1714_large661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493_ca_object_representations_media_1774_large662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369_ca_object_representations_media_1773_large663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217_ca_object_representations_media_1772_large664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33998_ca_object_representations_media_1781_large665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978_ca_object_representations_media_1715_large666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544_ca_object_representations_media_1770_large667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716_ca_object_representations_media_1716_large668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727_ca_object_representations_media_1720_large669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093_ca_object_representations_media_1724_large670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703_ca_object_representations_media_1777_large671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981_ca_object_representations_media_1718_large672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86212_ca_object_representations_media_1769_large673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79937_ca_object_representations_media_1723_large674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133_ca_object_representations_media_1722_large675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944_ca_object_representations_media_1721_large676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380_ca_object_representations_media_1717_large677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780_ca_object_representations_media_1719_large678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757_ca_object_representations_media_1771_large679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787_ca_object_representations_media_1778_large680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575_ca_object_representations_media_1766_large681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396_ca_object_representations_media_1765_large682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968_ca_object_representations_media_1713_large683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24347_ca_object_representations_media_1113_large684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711_ca_object_representations_media_1415_large685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649_ca_object_representations_media_1843_large686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803_ca_object_representations_media_1854_large687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085_ca_object_representations_media_1126_large688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205_ca_object_representations_media_1127_large689.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343_ca_object_representations_media_1451_large690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58760_ca_object_representations_media_1447_large691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912_ca_object_representations_media_1844_large692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250_ca_object_representations_media_1420_large693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764_ca_object_representations_media_1419_large694.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45880_ca_object_representations_media_1913_large695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034_ca_object_representations_media_1422_large696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120_ca_object_representations_media_1423_large697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264_ca_object_representations_media_1139_large698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826_ca_object_representations_media_1396_large699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213_ca_object_representations_media_1142_large700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968_ca_object_representations_media_1143_large701.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386_ca_object_representations_media_1958_large702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617_ca_object_representations_media_1928_large703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072_ca_object_representations_media_1427_large704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975_ca_object_representations_media_1931_large705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797_ca_object_representations_media_1372_large706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80388_ca_object_representations_media_1944_large707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542_ca_object_representations_media_1434_large708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433_ca_object_representations_media_1505_large709.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046_ca_object_representations_media_1160_large710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714_ca_object_representations_media_1449_large711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660_ca_object_representations_media_1450_large712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870_ca_object_representations_media_1165_large713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57826_ca_object_representations_media_1166_large714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837_ca_object_representations_media_1167_large715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373_ca_object_representations_media_1168_large716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72587_ca_object_representations_media_1400_large717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031_ca_object_representations_media_1440_large718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544_ca_object_representations_media_1437_large719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62155_ca_object_representations_media_1438_large720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36830_ca_object_representations_media_1172_large721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133_ca_object_representations_media_1173_large722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533_ca_object_representations_media_1174_large723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157_ca_object_representations_media_1175_large724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932_ca_object_representations_media_1176_large725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120_ca_object_representations_media_2233_large726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703_ca_object_representations_media_3443_large727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185_ca_object_representations_media_1182_large728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566_ca_object_representations_media_1445_large729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680_ca_object_representations_media_2851_large730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880_ca_object_representations_media_2631_large731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610_ca_object_representations_media_2231_large732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72152_ca_object_representations_media_3164_large733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395_ca_object_representations_media_1188_large734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838_ca_object_representations_media_1217_large735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410_ca_object_representations_media_2036_large736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264_ca_object_representations_media_1200_large737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980_ca_object_representations_media_2037_large738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972_ca_object_representations_media_1202_large739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675_ca_object_representations_media_1203_large740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257_ca_object_representations_media_1204_large741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53989_ca_object_representations_media_1205_large742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990_ca_object_representations_media_1206_large743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267_ca_object_representations_media_1207_large744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737_ca_object_representations_media_2046_large745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911_ca_object_representations_media_1213_large746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890_ca_object_representations_media_1214_large747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533_ca_object_representations_media_1215_large748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10459_ca_object_representations_media_2047_large749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533_ca_object_representations_media_2048_large750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916_ca_object_representations_media_2049_large751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236_ca_object_representations_media_2050_large752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217_ca_object_representations_media_1961_large753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434_ca_object_representations_media_2052_large754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484_ca_object_representations_media_3597_large755.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539_ca_object_representations_media_1231_large756.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494_ca_object_representations_media_1228_large757.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514_ca_object_representations_media_1230_large758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013_ca_object_representations_media_1410_large759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633_ca_object_representations_media_2061_large760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811_ca_object_representations_media_2062_large761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297_ca_object_representations_media_2064_large762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86510_ca_object_representations_media_2066_large763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861_ca_object_representations_media_2068_large764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520_ca_object_representations_media_2069_large765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788_ca_object_representations_media_1345_large766.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213_ca_object_representations_media_2915_large767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070_ca_object_representations_media_2072_large768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713_ca_object_representations_media_2073_large769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567_ca_object_representations_media_2074_large770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73485_ca_object_representations_media_2075_large771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233_ca_object_representations_media_2076_large772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634_ca_object_representations_media_25_large773.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983_ca_object_representations_media_1268_large774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827_ca_object_representations_media_1229_large775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187_ca_object_representations_media_1344_large776.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817_ca_object_representations_media_1234_large777.jpg"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851_ca_object_representations_media_1236_large778.jpg"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552_ca_object_representations_media_1341_large779.jpg"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938_ca_object_representations_media_1251_large780.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545_ca_object_representations_media_1252_large781.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247_ca_object_representations_media_1269_large782.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245_ca_object_representations_media_1248_large783.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992_ca_object_representations_media_3346_large784.jpg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15766_ca_object_representations_media_1339_large785.jpg"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000_ca_object_representations_media_1266_large786.jpg"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110_ca_object_representations_media_3165_large787.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421_ca_object_representations_media_1271_large788.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250_ca_object_representations_media_1273_large789.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135_ca_object_representations_media_2639_large790.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550_ca_object_representations_media_2640_large791.jpg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993_ca_object_representations_media_2643_large792.jpg"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46034_ca_object_representations_media_2645_large793.jpg"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088_ca_object_representations_media_2648_large794.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388_ca_object_representations_media_1239_large795.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310_ca_object_representations_media_1343_large796.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473_ca_object_representations_media_1340_large797.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506_ca_object_representations_media_1337_large798.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106_ca_object_representations_media_1804_large799.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801_ca_object_representations_media_2385_large800.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231_ca_object_representations_media_1272_large801.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876_ca_object_representations_media_2386_large802.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795_ca_object_representations_media_2402_large803.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511_ca_object_representations_media_1486_large804.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128_ca_object_representations_media_1238_large805.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229_ca_object_representations_media_1810_large806.jpg"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256_ca_object_representations_media_2397_large807.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15058_ca_object_representations_media_2405_large808.jpg"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368_ca_object_representations_media_2406_large809.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939_ca_object_representations_media_2407_large810.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811_ca_object_representations_media_2408_large811.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322_ca_object_representations_media_2409_large812.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936_ca_object_representations_media_2410_large813.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333_ca_object_representations_media_2411_large814.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689_ca_object_representations_media_2412_large815.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533_ca_object_representations_media_2414_large816.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794_ca_object_representations_media_2415_large817.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271_ca_object_representations_media_2422_large818.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434_ca_object_representations_media_2423_large819.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62356_ca_object_representations_media_2424_large820.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005_ca_object_representations_media_2429_large821.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903_ca_object_representations_media_2431_large822.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515_ca_object_representations_media_2433_large823.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394_ca_object_representations_media_2436_large824.jpg"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_2437_large825.jpg"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229_ca_object_representations_media_2438_large826.jpg"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514_ca_object_representations_media_2453_large827.jpg"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680_ca_object_representations_media_2455_large828.jpg"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504_ca_object_representations_media_2457_large829.jpg"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130_ca_object_representations_media_2458_large830.jpg"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123_ca_object_representations_media_2462_large831.jpg"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219_ca_object_representations_media_2463_large832.jpg"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246_ca_object_representations_media_2465_large833.jpg"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305_ca_object_representations_media_2466_large834.jpg"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975_ca_object_representations_media_2467_large835.jpg"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571_ca_object_representations_media_2468_large836.jpg"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619_ca_object_representations_media_2469_large837.jpg"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286_ca_object_representations_media_2471_large838.jpg"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567_ca_object_representations_media_2473_large839.jpg"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947_ca_object_representations_media_2474_large840.jpg"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242_ca_object_representations_media_2475_large841.jpg"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203_ca_object_representations_media_2476_large842.jpg"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528_ca_object_representations_media_2478_large843.jpg"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472_ca_object_representations_media_2481_large844.jpg"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77106_ca_object_representations_media_2482_large845.jpg"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291_ca_object_representations_media_2483_large846.jpg"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451_ca_object_representations_media_2486_large847.jpg"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620_ca_object_representations_media_2487_large848.jpg"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319_ca_object_representations_media_2512_large849.jpg"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242_ca_object_representations_media_2489_large850.jpg"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575_ca_object_representations_media_2514_large851.jpg"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820_ca_object_representations_media_2516_large852.jpg"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96371_ca_object_representations_media_2517_large853.jpg"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649_ca_object_representations_media_2518_large854.jpg"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047_ca_object_representations_media_2519_large855.jpg"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762_ca_object_representations_media_2520_large856.jpg"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427_ca_object_representations_media_2521_large857.jpg"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393_ca_object_representations_media_2609_large858.jpg"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667_ca_object_representations_media_2535_large859.jpg"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444_ca_object_representations_media_2612_large860.jpg"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35226_ca_object_representations_media_2613_large861.jpg"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605_ca_object_representations_media_2536_large862.jpg"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117_ca_object_representations_media_2537_large863.jpg"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92740_ca_object_representations_media_2538_large864.jpg"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027_ca_object_representations_media_2541_large865.jpg"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288_ca_object_representations_media_2542_large866.jpg"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944_ca_object_representations_media_2543_large867.jpg"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543_ca_object_representations_media_2544_large868.jpg"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473_ca_object_representations_media_2546_large869.jpg"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387_ca_object_representations_media_2547_large870.jpg"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441_ca_object_representations_media_2549_large871.jpg"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2550_large872.jpg"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074_ca_object_representations_media_2551_large873.jpg"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355_ca_object_representations_media_2552_large874.jpg"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664_ca_object_representations_media_2555_large875.jpg"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450_ca_object_representations_media_2556_large876.jpg"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228_ca_object_representations_media_2557_large877.jpg"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43242_ca_object_representations_media_2558_large878.jpg"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230_ca_object_representations_media_2560_large879.jpg"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91279_ca_object_representations_media_2566_large880.jpg"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059_ca_object_representations_media_2655_large881.jpg"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056_ca_object_representations_media_2569_large882.jpg"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085_ca_object_representations_media_2572_large883.jpg"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83315_ca_object_representations_media_2573_large884.jpg"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98198_ca_object_representations_media_2574_large885.jpg"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39049_ca_object_representations_media_2576_large886.jpg"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815_ca_object_representations_media_2577_large887.jpg"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40328_ca_object_representations_media_2579_large888.jpg"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511_ca_object_representations_media_2580_large889.jpg"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038_ca_object_representations_media_2581_large890.jpg"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489_ca_object_representations_media_3387_large891.jpg"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516_ca_object_representations_media_2636_large892.jpg"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549_ca_object_representations_media_1726_large893.jpg"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876_ca_object_representations_media_1727_large894.jpg"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571_ca_object_representations_media_1728_large895.jpg"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546_ca_object_representations_media_1741_large896.jpg"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009_ca_object_representations_media_1742_large897.jpg"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842_ca_object_representations_media_1753_large898.jpg"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746_ca_object_representations_media_1754_large899.jpg"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133_ca_object_representations_media_1748_large900.jpg"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673_ca_object_representations_media_1749_large901.jpg"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674_ca_object_representations_media_1750_large902.jpg"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652_ca_object_representations_media_1751_large903.jpg"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265_ca_object_representations_media_1752_large904.jpg"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66809_ca_object_representations_media_1803_large905.jpg"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266_ca_object_representations_media_1805_large906.jpg"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497_ca_object_representations_media_1806_large907.jpg"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772_ca_object_representations_media_1807_large908.jpg"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358_ca_object_representations_media_1808_large909.jpg"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58001_ca_object_representations_media_1809_large910.jpg"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662_ca_object_representations_media_1852_large911.jpg"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556_ca_object_representations_media_2059_large912.jpg"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464_ca_object_representations_media_2079_large913.jpg"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028_ca_object_representations_media_2082_large914.jpg"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332_ca_object_representations_media_2084_large915.jpg"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186_ca_object_representations_media_2086_large916.jpg"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307_ca_object_representations_media_2090_large917.jpg"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426_ca_object_representations_media_2094_large918.jpg"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878_ca_object_representations_media_2117_large919.jpg"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872_ca_object_representations_media_2132_large920.jpg"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027_ca_object_representations_media_2921_large921.jpg"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238_ca_object_representations_media_2122_large922.jpg"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464_ca_object_representations_media_2124_large923.jpg"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13015_ca_object_representations_media_3368_large924.jpg"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185_ca_object_representations_media_2135_large925.jpg"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805_ca_object_representations_media_2136_large926.jpg"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130_ca_object_representations_media_2137_large927.jpg"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026_ca_object_representations_media_2138_large928.jpg"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709_ca_object_representations_media_2139_large929.jpg"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219_ca_object_representations_media_2141_large930.jpg"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402_ca_object_representations_media_2142_large931.jpg"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942_ca_object_representations_media_2146_large932.jpg"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006_ca_object_representations_media_2147_large933.jpg"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240_ca_object_representations_media_2176_large934.jpg"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92534_ca_object_representations_media_2178_large935.jpg"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977_ca_object_representations_media_2179_large936.jpg"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950_ca_object_representations_media_2175_large937.jpg"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921_ca_object_representations_media_3394_large938.jpg"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821_ca_object_representations_media_1744_large939.jpg"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808_ca_object_representations_media_1783_large940.jpg"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983_ca_object_representations_media_1784_large941.jpg"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20842_ca_object_representations_media_1789_large942.jpg"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582_ca_object_representations_media_1786_large943.jpg"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980_ca_object_representations_media_2898_large944.jpg"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64627_ca_object_representations_media_1788_large945.jpg"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512_ca_object_representations_media_1791_large946.jpg"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338_ca_object_representations_media_1799_large947.jpg"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729_ca_object_representations_media_2020_large948.jpg"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923_ca_object_representations_media_2025_large949.jpg"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356_ca_object_representations_media_2257_large950.jpg"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16433_ca_object_representations_media_2235_large951.jpg"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784_ca_object_representations_media_2582_large952.jpg"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093_ca_object_representations_media_2028_large953.jpg"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57936_ca_object_representations_media_2029_large954.jpg"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404_ca_object_representations_media_2039_large955.jpg"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406_ca_object_representations_media_2450_large956.jpg"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734_ca_object_representations_media_2527_large957.jpg"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32359_ca_object_representations_media_2586_large958.jpg"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125_ca_object_representations_media_2241_large959.jpg"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548_ca_object_representations_media_2443_large960.jpg"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630_ca_object_representations_media_2242_large961.jpg"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730_ca_object_representations_media_3378_large962.jpg"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34791_ca_object_representations_media_2588_large963.jpg"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683_ca_object_representations_media_2417_large964.jpg"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401_ca_object_representations_media_2589_large965.jpg"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719_ca_object_representations_media_2590_large966.jpg"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349_ca_object_representations_media_2591_large967.jpg"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637_ca_object_representations_media_2592_large968.jpg"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260_ca_object_representations_media_2595_large969.jpg"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714_ca_object_representations_media_2597_large970.jpg"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47905_ca_object_representations_media_3210_large971.jpg"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202_ca_object_representations_media_3213_large972.jpg"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038_ca_object_representations_media_2953_large973.jpg"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123_ca_object_representations_media_3094_large974.jpg"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80260_ca_object_representations_media_3217_large975.jpg"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860_ca_object_representations_media_3174_large976.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085_ca_object_representations_media_2981_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32166_ca_object_representations_media_917_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065_ca_object_representations_media_29_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523_ca_object_representations_media_30_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167_ca_object_representations_media_31_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349_ca_object_representations_media_32_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523_ca_object_representations_media_33_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196_ca_object_representations_media_1298_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961_ca_object_representations_media_35_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373_ca_object_representations_media_924_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375_ca_object_representations_media_37_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65975_ca_object_representations_media_926_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124_ca_object_representations_media_2035_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768_ca_object_representations_media_40_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163_ca_object_representations_media_1365_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425_ca_object_representations_media_2099_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065_ca_object_representations_media_43_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459_ca_object_representations_media_44_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264_ca_object_representations_media_45_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019_ca_object_representations_media_1274_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965_ca_object_representations_media_47_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403_ca_object_representations_media_48_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467_ca_object_representations_media_49_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_51_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760_ca_object_representations_media_2114_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778_ca_object_representations_media_1111_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286_ca_object_representations_media_53_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995_ca_object_representations_media_55_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275_ca_object_representations_media_2841_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214_ca_object_representations_media_2148_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336_ca_object_representations_media_2149_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600_ca_object_representations_media_2923_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467_ca_object_representations_media_3494_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748_ca_object_representations_media_60_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509_ca_object_representations_media_2150_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239_ca_object_representations_media_62_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79298_ca_object_representations_media_66_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856_ca_object_representations_media_70_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578_ca_object_representations_media_2151_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356_ca_object_representations_media_1288_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37047_ca_object_representations_media_3413_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028_ca_object_representations_media_79_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393_ca_object_representations_media_80_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449_ca_object_representations_media_81_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082_ca_object_representations_media_82_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977_ca_object_representations_media_83_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753_ca_object_representations_media_84_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180_ca_object_representations_media_88_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34653_ca_object_representations_media_2152_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488_ca_object_representations_media_93_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080_ca_object_representations_media_97_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727_ca_object_representations_media_935_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163_ca_object_representations_media_936_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469_ca_object_representations_media_2191_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_102_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759_ca_object_representations_media_107_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228_ca_object_representations_media_109_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786_ca_object_representations_media_3462_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175_ca_object_representations_media_2833_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474_ca_object_representations_media_122_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771_ca_object_representations_media_1002_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479_ca_object_representations_media_994_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715_ca_object_representations_media_1161_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37769_ca_object_representations_media_126_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948_ca_object_representations_media_1003_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933_ca_object_representations_media_2666_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846_ca_object_representations_media_129_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845_ca_object_representations_media_130_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898_ca_object_representations_media_3204_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891_ca_object_representations_media_139_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585_ca_object_representations_media_141_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604_ca_object_representations_media_143_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209_ca_object_representations_media_144_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079_ca_object_representations_media_1040_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208_ca_object_representations_media_1122_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420_ca_object_representations_media_145_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224_ca_object_representations_media_146_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609_ca_object_representations_media_937_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67032_ca_object_representations_media_1032_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382_ca_object_representations_media_147_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28789_ca_object_representations_media_148_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273_ca_object_representations_media_996_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78994_ca_object_representations_media_997_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238_ca_object_representations_media_2232_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79290_ca_object_representations_media_150_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51893_ca_object_representations_media_2262_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037_ca_object_representations_media_154_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93359_ca_object_representations_media_155_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066_ca_object_representations_media_1010_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962_ca_object_representations_media_157_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16030_ca_object_representations_media_939_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174_ca_object_representations_media_941_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439_ca_object_representations_media_161_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137_ca_object_representations_media_942_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51383_ca_object_representations_media_163_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913_ca_object_representations_media_2946_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853_ca_object_representations_media_1004_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424_ca_object_representations_media_985_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313_ca_object_representations_media_944_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351_ca_object_representations_media_173_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420_ca_object_representations_media_3173_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799_ca_object_representations_media_175_large102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174_ca_object_representations_media_1208_large103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64514_ca_object_representations_media_177_large104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779_ca_object_representations_media_2664_large105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389_ca_object_representations_media_3402_large106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103_ca_object_representations_media_191_large107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593_ca_object_representations_media_3655_large108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584_ca_object_representations_media_3491_large109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47794_ca_object_representations_media_195_large110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840_ca_object_representations_media_197_large111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106_ca_object_representations_media_2264_large112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976_ca_object_representations_media_209_large113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34125_ca_object_representations_media_3064_large114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324_ca_object_representations_media_1155_large115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64140_ca_object_representations_media_215_large116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745_ca_object_representations_media_216_large117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015_ca_object_representations_media_218_large118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78919_ca_object_representations_media_1457_large119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101_ca_object_representations_media_220_large120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67505_ca_object_representations_media_2268_large121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090_ca_object_representations_media_2832_large122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281_ca_object_representations_media_223_large123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969_ca_object_representations_media_1036_large124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628_ca_object_representations_media_1029_large125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59465_ca_object_representations_media_2243_large126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182_ca_object_representations_media_231_large127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798_ca_object_representations_media_2270_large128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773_ca_object_representations_media_1490_large129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50872_ca_object_representations_media_991_large130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86956_ca_object_representations_media_2274_large131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362_ca_object_representations_media_1063_large132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016_ca_object_representations_media_242_large133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348_ca_object_representations_media_2181_large134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523_ca_object_representations_media_3232_large135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949_ca_object_representations_media_254_large136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079_ca_object_representations_media_1062_large137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507_ca_object_representations_media_1071_large138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_1025_large139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918_ca_object_representations_media_1387_large140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610_ca_object_representations_media_1084_large141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892_ca_object_representations_media_1350_large142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22369_ca_object_representations_media_263_large143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679_ca_object_representations_media_1009_large144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93030_ca_object_representations_media_3139_large145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376_ca_object_representations_media_265_large146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397_ca_object_representations_media_2846_large147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878_ca_object_representations_media_1357_large154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977_ca_object_representations_media_1008_large155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933_ca_object_representations_media_1066_large156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686_ca_object_representations_media_1191_large157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363_ca_object_representations_media_1011_large158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134_ca_object_representations_media_3256_large159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780_ca_object_representations_media_3257_large160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715_ca_object_representations_media_3258_large161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43177_ca_object_representations_media_3259_large162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788_ca_object_representations_media_3260_large163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381_ca_object_representations_media_3261_large164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364_ca_object_representations_media_3262_large165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36514_ca_object_representations_media_3263_large166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96405_ca_object_representations_media_3264_large167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539_ca_object_representations_media_3265_large168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446_ca_object_representations_media_3266_large169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321_ca_object_representations_media_3267_large170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587_ca_object_representations_media_3268_large171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872_ca_object_representations_media_3269_large172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355_ca_object_representations_media_3270_large173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411_ca_object_representations_media_3271_large174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855_ca_object_representations_media_3272_large175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53536_ca_object_representations_media_3273_large176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843_ca_object_representations_media_3274_large177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016_ca_object_representations_media_3275_large178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975_ca_object_representations_media_3276_large179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420_ca_object_representations_media_3277_large180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424_ca_object_representations_media_3278_large181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755_ca_object_representations_media_3279_large182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73278_ca_object_representations_media_3280_large183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394_ca_object_representations_media_3281_large184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17352_ca_object_representations_media_3282_large185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87529_ca_object_representations_media_3283_large186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908_ca_object_representations_media_3284_large187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220_ca_object_representations_media_3285_large188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508_ca_object_representations_media_3286_large189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653_ca_object_representations_media_3287_large190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552_ca_object_representations_media_3288_large191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373_ca_object_representations_media_3289_large192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212_ca_object_representations_media_3290_large193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219_ca_object_representations_media_3291_large194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583_ca_object_representations_media_3292_large195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427_ca_object_representations_media_3293_large196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36628_ca_object_representations_media_3294_large197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415_ca_object_representations_media_3295_large198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643_ca_object_representations_media_3296_large199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55187_ca_object_representations_media_3297_large200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602_ca_object_representations_media_3298_large201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841_ca_object_representations_media_3299_large202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457_ca_object_representations_media_3300_large203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388_ca_object_representations_media_3310_large204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817_ca_object_representations_media_3311_large205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771_ca_object_representations_media_3312_large206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454_ca_object_representations_media_3313_large207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821_ca_object_representations_media_3314_large208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237_ca_object_representations_media_3315_large209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554_ca_object_representations_media_3316_large210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826_ca_object_representations_media_3317_large211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575_ca_object_representations_media_1192_large212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182_ca_object_representations_media_277_large213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646_ca_object_representations_media_280_large214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675_ca_object_representations_media_1054_large215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233_ca_object_representations_media_2276_large216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669_ca_object_representations_media_2277_large217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207_ca_object_representations_media_287_large218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906_ca_object_representations_media_2278_large219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586_ca_object_representations_media_292_large220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885_ca_object_representations_media_3581_large221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702_ca_object_representations_media_297_large222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212_ca_object_representations_media_302_large223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134_ca_object_representations_media_1392_large224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11755_ca_object_representations_media_305_large225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226_ca_object_representations_media_312_large226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93321_ca_object_representations_media_1479_large227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460_ca_object_representations_media_316_large228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362_ca_object_representations_media_321_large229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310_ca_object_representations_media_1005_large230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170_ca_object_representations_media_322_large231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170_ca_object_representations_media_323_large232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20528_ca_object_representations_media_978_large233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510_ca_object_representations_media_977_large234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192_ca_object_representations_media_325_large235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80911_ca_object_representations_media_1360_large236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740_ca_object_representations_media_327_large237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596_ca_object_representations_media_331_large238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592_ca_object_representations_media_336_large239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248_ca_object_representations_media_348_large240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626_ca_object_representations_media_1279_large241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475_ca_object_representations_media_352_large242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472_ca_object_representations_media_2285_large243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057_ca_object_representations_media_360_large244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688_ca_object_representations_media_3419_large245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519_ca_object_representations_media_367_large246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390_ca_object_representations_media_2644_large247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728_ca_object_representations_media_1078_large248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233_ca_object_representations_media_1081_large249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49138_ca_object_representations_media_1454_large250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918_ca_object_representations_media_1455_large251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207_ca_object_representations_media_1363_large252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320_ca_object_representations_media_376_large253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493_ca_object_representations_media_993_large254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97803_ca_object_representations_media_2796_large255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659_ca_object_representations_media_379_large256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220_ca_object_representations_media_1297_large257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74653_ca_object_representations_media_2797_large258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993_ca_object_representations_media_2894_large259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022_ca_object_representations_media_383_large260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816_ca_object_representations_media_2606_large261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117_ca_object_representations_media_1193_large262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097_ca_object_representations_media_2226_large263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421_ca_object_representations_media_1246_large264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423_ca_object_representations_media_1194_large265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389_ca_object_representations_media_3140_large266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752_ca_object_representations_media_395_large267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089_ca_object_representations_media_400_large268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10861_ca_object_representations_media_407_large269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806_ca_object_representations_media_2289_large270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136_ca_object_representations_media_3453_large271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83050_ca_object_representations_media_411_large272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107_ca_object_representations_media_414_large273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626_ca_object_representations_media_2291_large274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089_ca_object_representations_media_423_large275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051_ca_object_representations_media_427_large276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69395_ca_object_representations_media_428_large277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56515_ca_object_representations_media_429_large278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646_ca_object_representations_media_432_large279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91594_ca_object_representations_media_433_large280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785_ca_object_representations_media_436_large281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225_ca_object_representations_media_437_large282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159_ca_object_representations_media_440_large283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105_ca_object_representations_media_2294_large284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761_ca_object_representations_media_2295_large285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956_ca_object_representations_media_444_large286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413_ca_object_representations_media_446_large287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25104_ca_object_representations_media_1019_large288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410_ca_object_representations_media_1462_large289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377_ca_object_representations_media_448_large290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805_ca_object_representations_media_1243_large291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29279_ca_object_representations_media_2382_large292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061_ca_object_representations_media_2625_large293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771_ca_object_representations_media_1361_large294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867_ca_object_representations_media_454_large295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410_ca_object_representations_media_455_large296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534_ca_object_representations_media_1177_large297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928_ca_object_representations_media_2216_large298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341_ca_object_representations_media_2194_large299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57660_ca_object_representations_media_2197_large300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76335_ca_object_representations_media_2214_large301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289_ca_object_representations_media_2215_large302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27439_ca_object_representations_media_2213_large303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28731_ca_object_representations_media_465_large304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706_ca_object_representations_media_467_large305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609_ca_object_representations_media_1640_large306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642_ca_object_representations_media_472_large307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792_ca_object_representations_media_477_large308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269_ca_object_representations_media_1195_large309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623_ca_object_representations_media_487_large310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53343_ca_object_representations_media_1197_large311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704_ca_object_representations_media_494_large312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92688_ca_object_representations_media_499_large313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397_ca_object_representations_media_14_large314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761_ca_object_representations_media_500_large315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52066_ca_object_representations_media_502_large316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237_ca_object_representations_media_2217_large317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036_ca_object_representations_media_2218_large318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938_ca_object_representations_media_2201_large319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902_ca_object_representations_media_2219_large320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115_ca_object_representations_media_2205_large321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61959_ca_object_representations_media_2221_large322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90699_ca_object_representations_media_2230_large323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945_ca_object_representations_media_2220_large324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417_ca_object_representations_media_2229_large325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085_ca_object_representations_media_2227_large326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143_ca_object_representations_media_517_large327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783_ca_object_representations_media_2298_large328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129_ca_object_representations_media_527_large329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81426_ca_object_representations_media_530_large330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275_ca_object_representations_media_533_large331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428_ca_object_representations_media_992_large332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570_ca_object_representations_media_988_large333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18786_ca_object_representations_media_4_large334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793_ca_object_representations_media_542_large335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021_ca_object_representations_media_543_large336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284_ca_object_representations_media_544_large337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035_ca_object_representations_media_545_large338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607_ca_object_representations_media_547_large339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73158_ca_object_representations_media_553_large340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171_ca_object_representations_media_560_large341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816_ca_object_representations_media_561_large342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343_ca_object_representations_media_565_large343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505_ca_object_representations_media_567_large344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52235_ca_object_representations_media_570_large345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702_ca_object_representations_media_573_large346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447_ca_object_representations_media_575_large347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116_ca_object_representations_media_579_large348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73755_ca_object_representations_media_583_large349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484_ca_object_representations_media_590_large350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77644_ca_object_representations_media_594_large351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927_ca_object_representations_media_598_large352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879_ca_object_representations_media_602_large353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889_ca_object_representations_media_610_large354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295_ca_object_representations_media_613_large355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387_ca_object_representations_media_981_large356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274_ca_object_representations_media_620_large357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843_ca_object_representations_media_626_large358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477_ca_object_representations_media_632_large359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847_ca_object_representations_media_633_large360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200_ca_object_representations_media_1370_large361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473_ca_object_representations_media_644_large362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179_ca_object_representations_media_653_large363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12765_ca_object_representations_media_655_large364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363_ca_object_representations_media_656_large365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577_ca_object_representations_media_2983_large366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502_ca_object_representations_media_2246_large367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431_ca_object_representations_media_665_large368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676_ca_object_representations_media_669_large369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388_ca_object_representations_media_675_large370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696_ca_object_representations_media_685_large371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098_ca_object_representations_media_686_large372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017_ca_object_representations_media_693_large373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98017_ca_object_representations_media_698_large374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804_ca_object_representations_media_705_large375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245_ca_object_representations_media_1480_large376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828_ca_object_representations_media_709_large377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558_ca_object_representations_media_713_large378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445_ca_object_representations_media_1001_large379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33976_ca_object_representations_media_717_large380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834_ca_object_representations_media_720_large381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083_ca_object_representations_media_725_large382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719_ca_object_representations_media_990_large383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952_ca_object_representations_media_726_large384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768_ca_object_representations_media_728_large385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137_ca_object_representations_media_730_large386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626_ca_object_representations_media_1024_large387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244_ca_object_representations_media_734_large388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273_ca_object_representations_media_742_large389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721_ca_object_representations_media_747_large390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399_ca_object_representations_media_756_large391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811_ca_object_representations_media_757_large392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784_ca_object_representations_media_3025_large393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622_ca_object_representations_media_764_large394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984_ca_object_representations_media_2238_large395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067_ca_object_representations_media_765_large396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546_ca_object_representations_media_3136_large397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132_ca_object_representations_media_768_large398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891_ca_object_representations_media_771_large399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53180_ca_object_representations_media_774_large400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12763_ca_object_representations_media_778_large401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997_ca_object_representations_media_781_large402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69344_ca_object_representations_media_2043_large403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863_ca_object_representations_media_785_large404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622_ca_object_representations_media_1383_large405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769_ca_object_representations_media_788_large406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539_ca_object_representations_media_792_large407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323_ca_object_representations_media_3560_large408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782_ca_object_representations_media_3565_large409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693_ca_object_representations_media_808_large410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32323_ca_object_representations_media_1049_large411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40944_ca_object_representations_media_1074_large412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537_ca_object_representations_media_2011_large413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485_ca_object_representations_media_1051_large414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668_ca_object_representations_media_1050_large415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317_ca_object_representations_media_979_large416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77094_ca_object_representations_media_1048_large417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406_ca_object_representations_media_1052_large418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791_ca_object_representations_media_2823_large419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025_ca_object_representations_media_812_large420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512_ca_object_representations_media_816_large421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535_ca_object_representations_media_822_large422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370_ca_object_representations_media_1301_large423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356_ca_object_representations_media_831_large424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163_ca_object_representations_media_834_large425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727_ca_object_representations_media_2006_large426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747_ca_object_representations_media_846_large427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671_ca_object_representations_media_1366_large428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372_ca_object_representations_media_852_large429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64716_ca_object_representations_media_8_large430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758_ca_object_representations_media_859_large431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559_ca_object_representations_media_1970_large432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713_ca_object_representations_media_860_large433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873_ca_object_representations_media_867_large434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118_ca_object_representations_media_868_large435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855_ca_object_representations_media_869_large436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48736_ca_object_representations_media_1889_large437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24436_ca_object_representations_media_1875_large438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765_ca_object_representations_media_1756_large439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795_ca_object_representations_media_2682_large440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432_ca_object_representations_media_967_large441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334_ca_object_representations_media_1319_large442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029_ca_object_representations_media_1090_large443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752_ca_object_representations_media_1087_large444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910_ca_object_representations_media_1093_large445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078_ca_object_representations_media_1226_large446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435_ca_object_representations_media_1097_large447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551_ca_object_representations_media_1101_large448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418_ca_object_representations_media_1334_large449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277_ca_object_representations_media_1221_large450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815_ca_object_representations_media_890_large451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490_ca_object_representations_media_1104_large462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28644_ca_object_representations_media_885_large463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997_ca_object_representations_media_976_large464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423_ca_object_representations_media_910_large465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817_ca_object_representations_media_1012_large466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865_ca_object_representations_media_1346_large467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746_ca_object_representations_media_2251_large468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129_ca_object_representations_media_1313_large469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37992_ca_object_representations_media_1311_large470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54842_ca_object_representations_media_1352_large471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984_ca_object_representations_media_1376_large472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22052_ca_object_representations_media_1493_large473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56226_ca_object_representations_media_1499_large474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816_ca_object_representations_media_1406_large475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292_ca_object_representations_media_2789_large476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091_ca_object_representations_media_2697_large477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576_ca_object_representations_media_2700_large478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740_ca_object_representations_media_2710_large479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727_ca_object_representations_media_2712_large480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303_ca_object_representations_media_2389_large481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2733_large482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140_ca_object_representations_media_2669_large483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469_ca_object_representations_media_2677_large484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80845_ca_object_representations_media_2718_large485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389_ca_object_representations_media_2728_large486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872_ca_object_representations_media_2721_large487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99679_ca_object_representations_media_2814_large488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366_ca_object_representations_media_2694_large489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286_ca_object_representations_media_2729_large490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929_ca_object_representations_media_3241_large491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644_ca_object_representations_media_2740_large492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046_ca_object_representations_media_3079_large493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179_ca_object_representations_media_2763_large494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817_ca_object_representations_media_2785_large495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305_ca_object_representations_media_3108_large496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164_ca_object_representations_media_2867_large497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810_ca_object_representations_media_3012_large498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25375_ca_object_representations_media_3587_large499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454_ca_object_representations_media_3229_large500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94092_ca_object_representations_media_3480_large501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334_ca_object_representations_media_3481_large502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59412_ca_object_representations_media_3482_large503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48043_ca_object_representations_media_3483_large504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358_ca_object_representations_media_3576_large505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170_ca_object_representations_media_3496_large506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82290_ca_object_representations_media_3234_large507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763_ca_object_representations_media_3575_large508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727_ca_object_representations_media_3319_large509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710_ca_object_representations_media_3323_large510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855_ca_object_representations_media_3327_large511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430_ca_object_representations_media_3331_large512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519_ca_object_representations_media_3324_large513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268_ca_object_representations_media_3604_large514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574_ca_object_representations_media_3518_large515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301_ca_object_representations_media_3548_large516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550_ca_object_representations_media_3505_large517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930_ca_object_representations_media_3503_large518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047_ca_object_representations_media_3502_large519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750_ca_object_representations_media_3532_large520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578_ca_object_representations_media_3542_large521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851_ca_object_representations_media_3531_large522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228_ca_object_representations_media_3528_large523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585_ca_object_representations_media_3534_large524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396_ca_object_representations_media_3556_large525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657_ca_object_representations_media_3572_large526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33118_ca_object_representations_media_3530_large527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977_ca_object_representations_media_3535_large528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003_ca_object_representations_media_3579_large529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145_ca_object_representations_media_3586_large530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209_ca_object_representations_media_3643_large531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942_ca_object_representations_media_3640_large532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90965_ca_object_representations_media_3659_large533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008_ca_object_representations_media_3611_large534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210_ca_object_representations_media_3613_large535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111_ca_object_representations_media_3619_large536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12669_ca_object_representations_media_3598_large537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849_ca_object_representations_media_3622_large538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626_ca_object_representations_media_3631_large539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449_ca_object_representations_media_3637_large540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147_ca_object_representations_media_3634_large541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138_ca_object_representations_media_3647_large542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23584_ca_object_representations_media_3698_large543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379_ca_object_representations_media_3678_large544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858_ca_object_representations_media_3681_large545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741_ca_object_representations_media_3718_large546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236_ca_object_representations_media_3664_large547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701_ca_object_representations_media_3667_large548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767_ca_object_representations_media_3709_large549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831_ca_object_representations_media_3726_large550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936_ca_object_representations_media_3773_large551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_3764_large552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705_ca_object_representations_media_3760_large553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694_ca_object_representations_media_3780_large554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580_ca_object_representations_media_874_large555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598_ca_object_representations_media_3785_large556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475_ca_object_representations_media_3787_large557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671_ca_object_representations_media_3788_large558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61708_ca_object_representations_media_3789_large559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41050_ca_object_representations_media_3790_large560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19173_ca_object_representations_media_3793_large561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74325_ca_object_representations_media_3794_large562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763_ca_object_representations_media_5_large563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602_ca_object_representations_media_3836_large564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43161_ca_object_representations_media_3791_large565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078_ca_object_representations_media_3795_large566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678_ca_object_representations_media_3796_large567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291_ca_object_representations_media_3797_large568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953_ca_object_representations_media_3798_large569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77727_ca_object_representations_media_3799_large570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98860_ca_object_representations_media_3803_large571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85299_ca_object_representations_media_3804_large572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83343_ca_object_representations_media_3806_large573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433_ca_object_representations_media_3809_large574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510_ca_object_representations_media_3812_large575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723_ca_object_representations_media_3816_large576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46911_ca_object_representations_media_3819_large577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70719_ca_object_representations_media_3822_large578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49310_ca_object_representations_media_3826_large579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12180_ca_object_representations_media_3829_large580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407_ca_object_representations_media_3832_large581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651_ca_object_representations_media_3835_large582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795_ca_object_representations_media_786_large583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901_ca_object_representations_media_3439_large584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94849_ca_object_representations_media_2810_large585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073_ca_object_representations_media_3676_large586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959_ca_object_representations_media_3758_large587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046_ca_object_representations_media_1507_large588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43890_ca_object_representations_media_1508_large589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111_ca_object_representations_media_1509_large590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863_ca_object_representations_media_1510_large591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44979_ca_object_representations_media_1512_large592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970_ca_object_representations_media_1513_large593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574_ca_object_representations_media_1515_large594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589_ca_object_representations_media_1516_large595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749_ca_object_representations_media_1518_large596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219_ca_object_representations_media_1521_large597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464_ca_object_representations_media_1525_large598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89986_ca_object_representations_media_1526_large599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572_ca_object_representations_media_1530_large600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48594_ca_object_representations_media_1532_large601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147_ca_object_representations_media_1537_large602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10352_ca_object_representations_media_1538_large603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435_ca_object_representations_media_1540_large604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613_ca_object_representations_media_1542_large605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530_ca_object_representations_media_1544_large606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764_ca_object_representations_media_1546_large607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440_ca_object_representations_media_1548_large608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294_ca_object_representations_media_1550_large609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892_ca_object_representations_media_1554_large610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127_ca_object_representations_media_1556_large611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453_ca_object_representations_media_1560_large612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490_ca_object_representations_media_1562_large613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376_ca_object_representations_media_1564_large614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128_ca_object_representations_media_1566_large615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468_ca_object_representations_media_1568_large616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027_ca_object_representations_media_1617_large617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363_ca_object_representations_media_1569_large618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649_ca_object_representations_media_1570_large619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076_ca_object_representations_media_1571_large620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009_ca_object_representations_media_1572_large621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53585_ca_object_representations_media_1574_large622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89435_ca_object_representations_media_1575_large623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21625_ca_object_representations_media_1576_large624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973_ca_object_representations_media_1577_large625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930_ca_object_representations_media_1578_large626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24845_ca_object_representations_media_1580_large627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045_ca_object_representations_media_1581_large628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567_ca_object_representations_media_1582_large629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883_ca_object_representations_media_1583_large630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184_ca_object_representations_media_1586_large631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189_ca_object_representations_media_1589_large632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676_ca_object_representations_media_1592_large633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57486_ca_object_representations_media_1594_large634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738_ca_object_representations_media_1597_large635.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502_ca_object_representations_media_1599_large636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255_ca_object_representations_media_1601_large637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248_ca_object_representations_media_1605_large638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425_ca_object_representations_media_1607_large639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992_ca_object_representations_media_1609_large640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953_ca_object_representations_media_1611_large641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976_ca_object_representations_media_1613_large642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10501_ca_object_representations_media_1615_large643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88679_ca_object_representations_media_1618_large644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44353_ca_object_representations_media_1620_large645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908_ca_object_representations_media_1622_large646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802_ca_object_representations_media_1624_large647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286_ca_object_representations_media_1626_large648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645_ca_object_representations_media_1627_large649.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057_ca_object_representations_media_1629_large650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86423_ca_object_representations_media_1631_large651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306_ca_object_representations_media_1633_large652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594_ca_object_representations_media_1635_large653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866_ca_object_representations_media_1641_large654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738_ca_object_representations_media_1644_large655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776_ca_object_representations_media_1646_large656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734_ca_object_representations_media_1660_large657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752_ca_object_representations_media_1662_large658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367_ca_object_representations_media_1664_large659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519_ca_object_representations_media_1666_large660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219_ca_object_representations_media_1667_large661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075_ca_object_representations_media_1668_large662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486_ca_object_representations_media_1671_large663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814_ca_object_representations_media_1673_large664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364_ca_object_representations_media_1675_large665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475_ca_object_representations_media_1676_large666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522_ca_object_representations_media_1678_large667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83365_ca_object_representations_media_1680_large668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081_ca_object_representations_media_1682_large669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555_ca_object_representations_media_1684_large670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819_ca_object_representations_media_1686_large671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778_ca_object_representations_media_1688_large672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402_ca_object_representations_media_1689_large673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088_ca_object_representations_media_1699_large674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608_ca_object_representations_media_1700_large675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888_ca_object_representations_media_1701_large676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964_ca_object_representations_media_1703_large677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813_ca_object_representations_media_1704_large678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989_ca_object_representations_media_1706_large679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88447_ca_object_representations_media_1708_large680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271_ca_object_representations_media_1710_large681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35013_ca_object_representations_media_1768_large682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693_ca_object_representations_media_1776_large683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937_ca_object_representations_media_1712_large684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132_ca_object_representations_media_1775_large685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449_ca_object_representations_media_1779_large686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031_ca_object_representations_media_1714_large687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493_ca_object_representations_media_1774_large688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369_ca_object_representations_media_1773_large689.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217_ca_object_representations_media_1772_large690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33998_ca_object_representations_media_1781_large691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978_ca_object_representations_media_1715_large692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544_ca_object_representations_media_1770_large693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716_ca_object_representations_media_1716_large694.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727_ca_object_representations_media_1720_large695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093_ca_object_representations_media_1724_large696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703_ca_object_representations_media_1777_large697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981_ca_object_representations_media_1718_large698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86212_ca_object_representations_media_1769_large699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79937_ca_object_representations_media_1723_large700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133_ca_object_representations_media_1722_large701.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944_ca_object_representations_media_1721_large702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380_ca_object_representations_media_1717_large703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780_ca_object_representations_media_1719_large704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757_ca_object_representations_media_1771_large705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787_ca_object_representations_media_1778_large706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575_ca_object_representations_media_1766_large707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396_ca_object_representations_media_1765_large708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968_ca_object_representations_media_1713_large709.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24347_ca_object_representations_media_1113_large710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711_ca_object_representations_media_1415_large711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649_ca_object_representations_media_1843_large712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803_ca_object_representations_media_1854_large713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085_ca_object_representations_media_1126_large714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205_ca_object_representations_media_1127_large715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343_ca_object_representations_media_1451_large716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58760_ca_object_representations_media_1447_large717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912_ca_object_representations_media_1844_large718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250_ca_object_representations_media_1420_large719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764_ca_object_representations_media_1419_large720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45880_ca_object_representations_media_1913_large721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034_ca_object_representations_media_1422_large722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120_ca_object_representations_media_1423_large723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264_ca_object_representations_media_1139_large724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826_ca_object_representations_media_1396_large725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213_ca_object_representations_media_1142_large726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968_ca_object_representations_media_1143_large727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386_ca_object_representations_media_1958_large728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617_ca_object_representations_media_1928_large729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072_ca_object_representations_media_1427_large730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975_ca_object_representations_media_1931_large731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797_ca_object_representations_media_1372_large732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80388_ca_object_representations_media_1944_large733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542_ca_object_representations_media_1434_large734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433_ca_object_representations_media_1505_large735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046_ca_object_representations_media_1160_large736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714_ca_object_representations_media_1449_large737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660_ca_object_representations_media_1450_large738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870_ca_object_representations_media_1165_large739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57826_ca_object_representations_media_1166_large740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837_ca_object_representations_media_1167_large741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373_ca_object_representations_media_1168_large742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72587_ca_object_representations_media_1400_large743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031_ca_object_representations_media_1440_large744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544_ca_object_representations_media_1437_large745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62155_ca_object_representations_media_1438_large746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36830_ca_object_representations_media_1172_large747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133_ca_object_representations_media_1173_large748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533_ca_object_representations_media_1174_large749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157_ca_object_representations_media_1175_large750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932_ca_object_representations_media_1176_large751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120_ca_object_representations_media_2233_large752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703_ca_object_representations_media_3443_large753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185_ca_object_representations_media_1182_large754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566_ca_object_representations_media_1445_large755.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680_ca_object_representations_media_2851_large756.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880_ca_object_representations_media_2631_large757.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610_ca_object_representations_media_2231_large758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72152_ca_object_representations_media_3164_large759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395_ca_object_representations_media_1188_large760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838_ca_object_representations_media_1217_large761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410_ca_object_representations_media_2036_large762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264_ca_object_representations_media_1200_large763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980_ca_object_representations_media_2037_large764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972_ca_object_representations_media_1202_large765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675_ca_object_representations_media_1203_large766.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257_ca_object_representations_media_1204_large767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53989_ca_object_representations_media_1205_large768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990_ca_object_representations_media_1206_large769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267_ca_object_representations_media_1207_large770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737_ca_object_representations_media_2046_large771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911_ca_object_representations_media_1213_large772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890_ca_object_representations_media_1214_large773.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533_ca_object_representations_media_1215_large774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10459_ca_object_representations_media_2047_large775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533_ca_object_representations_media_2048_large776.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916_ca_object_representations_media_2049_large777.jpg"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236_ca_object_representations_media_2050_large778.jpg"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217_ca_object_representations_media_1961_large779.jpg"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434_ca_object_representations_media_2052_large780.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484_ca_object_representations_media_3597_large781.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539_ca_object_representations_media_1231_large782.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494_ca_object_representations_media_1228_large783.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514_ca_object_representations_media_1230_large784.jpg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013_ca_object_representations_media_1410_large785.jpg"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633_ca_object_representations_media_2061_large786.jpg"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811_ca_object_representations_media_2062_large787.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297_ca_object_representations_media_2064_large788.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86510_ca_object_representations_media_2066_large789.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861_ca_object_representations_media_2068_large790.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520_ca_object_representations_media_2069_large791.jpg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788_ca_object_representations_media_1345_large792.jpg"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213_ca_object_representations_media_2915_large793.jpg"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070_ca_object_representations_media_2072_large794.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713_ca_object_representations_media_2073_large795.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567_ca_object_representations_media_2074_large796.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73485_ca_object_representations_media_2075_large797.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233_ca_object_representations_media_2076_large798.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634_ca_object_representations_media_25_large799.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983_ca_object_representations_media_1268_large800.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827_ca_object_representations_media_1229_large801.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187_ca_object_representations_media_1344_large802.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817_ca_object_representations_media_1234_large803.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851_ca_object_representations_media_1236_large804.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552_ca_object_representations_media_1341_large805.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938_ca_object_representations_media_1251_large806.jpg"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545_ca_object_representations_media_1252_large807.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247_ca_object_representations_media_1269_large808.jpg"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245_ca_object_representations_media_1248_large809.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992_ca_object_representations_media_3346_large810.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15766_ca_object_representations_media_1339_large811.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000_ca_object_representations_media_1266_large812.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110_ca_object_representations_media_3165_large813.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421_ca_object_representations_media_1271_large814.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250_ca_object_representations_media_1273_large815.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135_ca_object_representations_media_2639_large816.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550_ca_object_representations_media_2640_large817.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993_ca_object_representations_media_2643_large818.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46034_ca_object_representations_media_2645_large819.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088_ca_object_representations_media_2648_large820.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388_ca_object_representations_media_1239_large821.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310_ca_object_representations_media_1343_large822.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473_ca_object_representations_media_1340_large823.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506_ca_object_representations_media_1337_large824.jpg"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106_ca_object_representations_media_1804_large825.jpg"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801_ca_object_representations_media_2385_large826.jpg"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231_ca_object_representations_media_1272_large827.jpg"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876_ca_object_representations_media_2386_large828.jpg"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795_ca_object_representations_media_2402_large829.jpg"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511_ca_object_representations_media_1486_large830.jpg"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128_ca_object_representations_media_1238_large831.jpg"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229_ca_object_representations_media_1810_large832.jpg"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256_ca_object_representations_media_2397_large833.jpg"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15058_ca_object_representations_media_2405_large834.jpg"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368_ca_object_representations_media_2406_large835.jpg"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939_ca_object_representations_media_2407_large836.jpg"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811_ca_object_representations_media_2408_large837.jpg"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322_ca_object_representations_media_2409_large838.jpg"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936_ca_object_representations_media_2410_large839.jpg"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333_ca_object_representations_media_2411_large840.jpg"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689_ca_object_representations_media_2412_large841.jpg"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533_ca_object_representations_media_2414_large842.jpg"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794_ca_object_representations_media_2415_large843.jpg"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271_ca_object_representations_media_2422_large844.jpg"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434_ca_object_representations_media_2423_large845.jpg"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62356_ca_object_representations_media_2424_large846.jpg"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005_ca_object_representations_media_2429_large847.jpg"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903_ca_object_representations_media_2431_large848.jpg"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515_ca_object_representations_media_2433_large849.jpg"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394_ca_object_representations_media_2436_large850.jpg"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051_ca_object_representations_media_2437_large851.jpg"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229_ca_object_representations_media_2438_large852.jpg"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514_ca_object_representations_media_2453_large853.jpg"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680_ca_object_representations_media_2455_large854.jpg"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504_ca_object_representations_media_2457_large855.jpg"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130_ca_object_representations_media_2458_large856.jpg"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123_ca_object_representations_media_2462_large857.jpg"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219_ca_object_representations_media_2463_large858.jpg"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246_ca_object_representations_media_2465_large859.jpg"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305_ca_object_representations_media_2466_large860.jpg"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975_ca_object_representations_media_2467_large861.jpg"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571_ca_object_representations_media_2468_large862.jpg"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619_ca_object_representations_media_2469_large863.jpg"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286_ca_object_representations_media_2471_large864.jpg"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567_ca_object_representations_media_2473_large865.jpg"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947_ca_object_representations_media_2474_large866.jpg"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242_ca_object_representations_media_2475_large867.jpg"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203_ca_object_representations_media_2476_large868.jpg"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528_ca_object_representations_media_2478_large869.jpg"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472_ca_object_representations_media_2481_large870.jpg"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77106_ca_object_representations_media_2482_large871.jpg"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291_ca_object_representations_media_2483_large872.jpg"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451_ca_object_representations_media_2486_large873.jpg"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620_ca_object_representations_media_2487_large874.jpg"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319_ca_object_representations_media_2512_large875.jpg"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242_ca_object_representations_media_2489_large876.jpg"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575_ca_object_representations_media_2514_large877.jpg"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820_ca_object_representations_media_2516_large878.jpg"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96371_ca_object_representations_media_2517_large879.jpg"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649_ca_object_representations_media_2518_large880.jpg"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047_ca_object_representations_media_2519_large881.jpg"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762_ca_object_representations_media_2520_large882.jpg"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427_ca_object_representations_media_2521_large883.jpg"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393_ca_object_representations_media_2609_large884.jpg"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667_ca_object_representations_media_2535_large885.jpg"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444_ca_object_representations_media_2612_large886.jpg"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35226_ca_object_representations_media_2613_large887.jpg"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605_ca_object_representations_media_2536_large888.jpg"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117_ca_object_representations_media_2537_large889.jpg"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92740_ca_object_representations_media_2538_large890.jpg"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027_ca_object_representations_media_2541_large891.jpg"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288_ca_object_representations_media_2542_large892.jpg"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944_ca_object_representations_media_2543_large893.jpg"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543_ca_object_representations_media_2544_large894.jpg"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473_ca_object_representations_media_2546_large895.jpg"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387_ca_object_representations_media_2547_large896.jpg"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441_ca_object_representations_media_2549_large897.jpg"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863_ca_object_representations_media_2550_large898.jpg"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074_ca_object_representations_media_2551_large899.jpg"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355_ca_object_representations_media_2552_large900.jpg"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664_ca_object_representations_media_2555_large901.jpg"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450_ca_object_representations_media_2556_large902.jpg"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228_ca_object_representations_media_2557_large903.jpg"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43242_ca_object_representations_media_2558_large904.jpg"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230_ca_object_representations_media_2560_large905.jpg"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91279_ca_object_representations_media_2566_large906.jpg"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059_ca_object_representations_media_2655_large907.jpg"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056_ca_object_representations_media_2569_large908.jpg"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085_ca_object_representations_media_2572_large909.jpg"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83315_ca_object_representations_media_2573_large910.jpg"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98198_ca_object_representations_media_2574_large911.jpg"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39049_ca_object_representations_media_2576_large912.jpg"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815_ca_object_representations_media_2577_large913.jpg"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40328_ca_object_representations_media_2579_large914.jpg"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511_ca_object_representations_media_2580_large915.jpg"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038_ca_object_representations_media_2581_large916.jpg"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489_ca_object_representations_media_3387_large917.jpg"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516_ca_object_representations_media_2636_large918.jpg"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549_ca_object_representations_media_1726_large919.jpg"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876_ca_object_representations_media_1727_large920.jpg"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571_ca_object_representations_media_1728_large921.jpg"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546_ca_object_representations_media_1741_large922.jpg"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009_ca_object_representations_media_1742_large923.jpg"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842_ca_object_representations_media_1753_large924.jpg"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746_ca_object_representations_media_1754_large925.jpg"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133_ca_object_representations_media_1748_large926.jpg"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673_ca_object_representations_media_1749_large927.jpg"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674_ca_object_representations_media_1750_large928.jpg"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652_ca_object_representations_media_1751_large929.jpg"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265_ca_object_representations_media_1752_large930.jpg"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66809_ca_object_representations_media_1803_large931.jpg"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266_ca_object_representations_media_1805_large932.jpg"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497_ca_object_representations_media_1806_large933.jpg"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772_ca_object_representations_media_1807_large934.jpg"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358_ca_object_representations_media_1808_large935.jpg"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58001_ca_object_representations_media_1809_large936.jpg"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662_ca_object_representations_media_1852_large937.jpg"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556_ca_object_representations_media_2059_large938.jpg"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464_ca_object_representations_media_2079_large939.jpg"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028_ca_object_representations_media_2082_large940.jpg"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332_ca_object_representations_media_2084_large941.jpg"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186_ca_object_representations_media_2086_large942.jpg"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307_ca_object_representations_media_2090_large943.jpg"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426_ca_object_representations_media_2094_large944.jpg"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878_ca_object_representations_media_2117_large945.jpg"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872_ca_object_representations_media_2132_large946.jpg"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027_ca_object_representations_media_2921_large947.jpg"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238_ca_object_representations_media_2122_large948.jpg"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464_ca_object_representations_media_2124_large949.jpg"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13015_ca_object_representations_media_3368_large950.jpg"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185_ca_object_representations_media_2135_large951.jpg"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805_ca_object_representations_media_2136_large952.jpg"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130_ca_object_representations_media_2137_large953.jpg"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026_ca_object_representations_media_2138_large954.jpg"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709_ca_object_representations_media_2139_large955.jpg"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219_ca_object_representations_media_2141_large956.jpg"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402_ca_object_representations_media_2142_large957.jpg"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942_ca_object_representations_media_2146_large958.jpg"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006_ca_object_representations_media_2147_large959.jpg"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240_ca_object_representations_media_2176_large960.jpg"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92534_ca_object_representations_media_2178_large961.jpg"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977_ca_object_representations_media_2179_large962.jpg"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950_ca_object_representations_media_2175_large963.jpg"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921_ca_object_representations_media_3394_large964.jpg"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821_ca_object_representations_media_1744_large965.jpg"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808_ca_object_representations_media_1783_large966.jpg"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983_ca_object_representations_media_1784_large967.jpg"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20842_ca_object_representations_media_1789_large968.jpg"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582_ca_object_representations_media_1786_large969.jpg"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980_ca_object_representations_media_2898_large970.jpg"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64627_ca_object_representations_media_1788_large971.jpg"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512_ca_object_representations_media_1791_large972.jpg"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338_ca_object_representations_media_1799_large973.jpg"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729_ca_object_representations_media_2020_large974.jpg"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923_ca_object_representations_media_2025_large975.jpg"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356_ca_object_representations_media_2257_large976.jpg"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16433_ca_object_representations_media_2235_large977.jpg"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784_ca_object_representations_media_2582_large978.jpg"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093_ca_object_representations_media_2028_large979.jpg"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57936_ca_object_representations_media_2029_large980.jpg"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404_ca_object_representations_media_2039_large981.jpg"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406_ca_object_representations_media_2450_large982.jpg"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734_ca_object_representations_media_2527_large983.jpg"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32359_ca_object_representations_media_2586_large984.jpg"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125_ca_object_representations_media_2241_large985.jpg"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548_ca_object_representations_media_2443_large986.jpg"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630_ca_object_representations_media_2242_large987.jpg"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730_ca_object_representations_media_3378_large988.jpg"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34791_ca_object_representations_media_2588_large989.jpg"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683_ca_object_representations_media_2417_large990.jpg"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401_ca_object_representations_media_2589_large991.jpg"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719_ca_object_representations_media_2590_large992.jpg"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349_ca_object_representations_media_2591_large993.jpg"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637_ca_object_representations_media_2592_large994.jpg"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260_ca_object_representations_media_2595_large995.jpg"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714_ca_object_representations_media_2597_large996.jpg"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47905_ca_object_representations_media_3210_large997.jpg"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202_ca_object_representations_media_3213_large998.jpg"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038_ca_object_representations_media_2953_large999.jpg"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123_ca_object_representations_media_3094_large1000.jpg"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80260_ca_object_representations_media_3217_large1001.jpg"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860_ca_object_representations_media_3174_large1002.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="3238500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3019425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10201275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4381500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10077450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6991350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9334500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9620250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9696450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3676650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4552950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4143375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4762500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4762500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9334500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="imageA52" descr="imageA52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10829925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA53" descr="imageA53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="imageA55" descr="imageA55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="imageA58" descr="imageA58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10010775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="imageA59" descr="imageA59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="imageA60" descr="imageA60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="imageA61" descr="imageA61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA63" descr="imageA63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="imageA64" descr="imageA64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4105275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3933825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9848850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4991100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6324600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="imageA90" descr="imageA90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="imageA91" descr="imageA91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="imageA93" descr="imageA93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="imageA94" descr="imageA94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6962775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="imageA95" descr="imageA95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="imageA96" descr="imageA96"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="imageA97" descr="imageA97"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="imageA98" descr="imageA98"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="imageA99" descr="imageA99"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4457700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="imageA100" descr="imageA100"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="imageA101" descr="imageA101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="imageA102" descr="imageA102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="imageA103" descr="imageA103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="imageA104" descr="imageA104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5305425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="imageA105" descr="imageA105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6915150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="imageA106" descr="imageA106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="imageA111" descr="imageA111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15154275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="imageA112" descr="imageA112"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="imageA113" descr="imageA113"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="imageA114" descr="imageA114"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9886950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="imageA115" descr="imageA115"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="imageA116" descr="imageA116"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6181725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="imageA117" descr="imageA117"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="imageA118" descr="imageA118"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="imageA119" descr="imageA119"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="imageA120" descr="imageA120"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="imageA121" descr="imageA121"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="imageA122" descr="imageA122"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="imageA123" descr="imageA123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="imageA124" descr="imageA124"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="imageA125" descr="imageA125"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="imageA126" descr="imageA126"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="imageA127" descr="imageA127"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="imageA128" descr="imageA128"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="imageA129" descr="imageA129"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="imageA130" descr="imageA130"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="imageA131" descr="imageA131"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9505950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="imageA132" descr="imageA132"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5257800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="imageA133" descr="imageA133"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="imageA134" descr="imageA134"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="imageA135" descr="imageA135"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="imageA136" descr="imageA136"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11849100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="imageA137" descr="imageA137"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="imageA138" descr="imageA138"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10010775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="imageA139" descr="imageA139"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="imageA141" descr="imageA141"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="imageA142" descr="imageA142"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="imageA143" descr="imageA143"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="imageA144" descr="imageA144"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="imageA145" descr="imageA145"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="imageA146" descr="imageA146"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4400550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="imageA147" descr="imageA147"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="imageA148" descr="imageA148"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7677150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="imageA149" descr="imageA149"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="imageA150" descr="imageA150"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="imageA151" descr="imageA151"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="imageA152" descr="imageA152"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3886200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="imageA153" descr="imageA153"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3886200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="imageA154" descr="imageA154"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9867900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="imageA155" descr="imageA155"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="imageA156" descr="imageA156"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11258550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="imageA157" descr="imageA157"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5172075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="imageA158" descr="imageA158"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="imageA159" descr="imageA159"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4905375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="imageA160" descr="imageA160"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5334000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="imageA161" descr="imageA161"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="imageA162" descr="imageA162"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9982200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="imageA163" descr="imageA163"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="imageA164" descr="imageA164"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6172200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="imageA165" descr="imageA165"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3600450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="imageA166" descr="imageA166"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3543300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="imageA167" descr="imageA167"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3543300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="imageA168" descr="imageA168"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3543300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="imageA169" descr="imageA169"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3543300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="imageA170" descr="imageA170"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3543300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="imageA171" descr="imageA171"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3543300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="imageA172" descr="imageA172"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3543300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="imageA173" descr="imageA173"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4800600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="imageA175" descr="imageA175"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="imageA176" descr="imageA176"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="imageA177" descr="imageA177"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="imageA178" descr="imageA178"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="imageA179" descr="imageA179"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6629400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="imageA180" descr="imageA180"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10067925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="imageA181" descr="imageA181"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8172450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="imageA182" descr="imageA182"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8810625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="imageA183" descr="imageA183"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="14954250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="imageA184" descr="imageA184"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9067800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="imageA185" descr="imageA185"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9315450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="imageA186" descr="imageA186"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9353550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="imageA187" descr="imageA187"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9067800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="imageA188" descr="imageA188"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8648700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="imageA189" descr="imageA189"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8458200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="imageA190" descr="imageA190"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8105775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="imageA191" descr="imageA191"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10048875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="imageA192" descr="imageA192"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9953625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="imageA193" descr="imageA193"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10239375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="imageA194" descr="imageA194"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9829800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="imageA195" descr="imageA195"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10496550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="imageA196" descr="imageA196"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10248900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="imageA197" descr="imageA197"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="imageA198" descr="imageA198"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9210675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="imageA199" descr="imageA199"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8734425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="imageA200" descr="imageA200"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9020175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="imageA201" descr="imageA201"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8534400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="imageA202" descr="imageA202"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9944100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="imageA203" descr="imageA203"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8210550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="imageA204" descr="imageA204"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8867775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="imageA205" descr="imageA205"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8686800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="imageA206" descr="imageA206"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8553450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="imageA207" descr="imageA207"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8420100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="imageA208" descr="imageA208"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8601075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="imageA209" descr="imageA209"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8296275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="imageA210" descr="imageA210"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10239375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="imageA211" descr="imageA211"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6524625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="imageA212" descr="imageA212"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9229725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="imageA213" descr="imageA213"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10086975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="imageA214" descr="imageA214"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9972675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="imageA215" descr="imageA215"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6943725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="imageA216" descr="imageA216"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10039350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="imageA217" descr="imageA217"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10182225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="imageA218" descr="imageA218"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6943725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="imageA219" descr="imageA219"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9001125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="imageA220" descr="imageA220"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9867900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="imageA221" descr="imageA221"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="imageA222" descr="imageA222"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7000875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="imageA223" descr="imageA223"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="imageA224" descr="imageA224"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="imageA225" descr="imageA225"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8772525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="imageA226" descr="imageA226"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4314825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="imageA227" descr="imageA227"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4610100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="imageA228" descr="imageA228"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4400550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="imageA229" descr="imageA229"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5133975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="imageA230" descr="imageA230"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="imageA231" descr="imageA231"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5162550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="imageA232" descr="imageA232"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="imageA233" descr="imageA233"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="imageA234" descr="imageA234"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="imageA235" descr="imageA235"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="imageA236" descr="imageA236"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="imageA237" descr="imageA237"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9839325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="imageA238" descr="imageA238"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="imageA239" descr="imageA239"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="imageA240" descr="imageA240"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="imageA241" descr="imageA241"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="imageA242" descr="imageA242"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="imageA243" descr="imageA243"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="imageA244" descr="imageA244"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="imageA245" descr="imageA245"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="imageA246" descr="imageA246"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4467225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="imageA247" descr="imageA247"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="imageA248" descr="imageA248"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="imageA249" descr="imageA249"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="imageA250" descr="imageA250"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10010775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="imageA251" descr="imageA251"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="imageA252" descr="imageA252"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="imageA253" descr="imageA253"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="imageA254" descr="imageA254"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="imageA255" descr="imageA255"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="imageA256" descr="imageA256"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="imageA257" descr="imageA257"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="imageA258" descr="imageA258"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="imageA259" descr="imageA259"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="imageA260" descr="imageA260"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="imageA261" descr="imageA261"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="imageA262" descr="imageA262"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10877550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="imageA263" descr="imageA263"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="imageA264" descr="imageA264"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="imageA265" descr="imageA265"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="imageA266" descr="imageA266"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="imageA267" descr="imageA267"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3248025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="imageA268" descr="imageA268"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2505075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="imageA269" descr="imageA269"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="imageA270" descr="imageA270"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="imageA271" descr="imageA271"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="imageA272" descr="imageA272"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="imageA273" descr="imageA273"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="imageA274" descr="imageA274"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="imageA275" descr="imageA275"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="imageA276" descr="imageA276"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="imageA277" descr="imageA277"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="imageA278" descr="imageA278"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="imageA279" descr="imageA279"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="imageA280" descr="imageA280"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="imageA281" descr="imageA281"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7324725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="imageA282" descr="imageA282"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7191375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="imageA283" descr="imageA283"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7296150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="imageA284" descr="imageA284"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7086600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="imageA285" descr="imageA285"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8334375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="imageA286" descr="imageA286"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="imageA287" descr="imageA287"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="imageA288" descr="imageA288"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="imageA289" descr="imageA289"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="imageA290" descr="imageA290"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="imageA291" descr="imageA291"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="imageA292" descr="imageA292"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8410575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="imageA293" descr="imageA293"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="imageA294" descr="imageA294"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="imageA295" descr="imageA295"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="imageA296" descr="imageA296"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7181850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="imageA297" descr="imageA297"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9963150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="imageA298" descr="imageA298"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5133975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="imageA299" descr="imageA299"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="imageA300" descr="imageA300"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="imageA301" descr="imageA301"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="imageA302" descr="imageA302"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="imageA303" descr="imageA303"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3257550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="imageA304" descr="imageA304"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="imageA305" descr="imageA305"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="imageA306" descr="imageA306"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="imageA307" descr="imageA307"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="imageA308" descr="imageA308"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6572250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="imageA309" descr="imageA309"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9144000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="imageA310" descr="imageA310"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6629400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="imageA311" descr="imageA311"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="imageA312" descr="imageA312"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="imageA313" descr="imageA313"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="imageA314" descr="imageA314"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="imageA315" descr="imageA315"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5353050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="imageA316" descr="imageA316"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7258050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="imageA317" descr="imageA317"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12287250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="imageA318" descr="imageA318"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12534900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="imageA319" descr="imageA319"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12506325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="imageA320" descr="imageA320"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12306300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="imageA321" descr="imageA321"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12506325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="imageA322" descr="imageA322"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12449175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="imageA323" descr="imageA323"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3209925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="imageA324" descr="imageA324"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="imageA325" descr="imageA325"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="imageA326" descr="imageA326"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="imageA327" descr="imageA327"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="imageA328" descr="imageA328"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3810000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="imageA329" descr="imageA329"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="imageA330" descr="imageA330"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6600825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="imageA331" descr="imageA331"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="imageA332" descr="imageA332"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="imageA334" descr="imageA334"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="imageA335" descr="imageA335"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="imageA336" descr="imageA336"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8191500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="imageA337" descr="imageA337"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="imageA338" descr="imageA338"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="imageA339" descr="imageA339"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="imageA340" descr="imageA340"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="imageA341" descr="imageA341"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="imageA342" descr="imageA342"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="imageA343" descr="imageA343"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="imageA344" descr="imageA344"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="imageA345" descr="imageA345"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="imageA346" descr="imageA346"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="imageA347" descr="imageA347"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="imageA348" descr="imageA348"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="imageA349" descr="imageA349"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5153025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="imageA350" descr="imageA350"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="imageA351" descr="imageA351"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="imageA352" descr="imageA352"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="imageA353" descr="imageA353"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="imageA354" descr="imageA354"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="imageA355" descr="imageA355"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="imageA356" descr="imageA356"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="imageA357" descr="imageA357"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="imageA358" descr="imageA358"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="imageA359" descr="imageA359"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="imageA360" descr="imageA360"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="imageA361" descr="imageA361"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="imageA362" descr="imageA362"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="imageA375" descr="imageA375"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="imageA376" descr="imageA376"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4467225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="imageA377" descr="imageA377"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="imageA378" descr="imageA378"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="imageA379" descr="imageA379"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5724525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="imageA380" descr="imageA380"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="imageA381" descr="imageA381"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7058025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="imageA382" descr="imageA382"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="imageA384" descr="imageA384"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="imageA385" descr="imageA385"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="imageA386" descr="imageA386"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="imageA387" descr="imageA387"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8877300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="imageA388" descr="imageA388"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10029825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="imageA389" descr="imageA389"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8305800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="imageA390" descr="imageA390"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="imageA391" descr="imageA391"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="imageA392" descr="imageA392"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8629650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="imageA393" descr="imageA393"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="imageA394" descr="imageA394"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4457700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="imageA395" descr="imageA395"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9972675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="imageA396" descr="imageA396"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="imageA397" descr="imageA397"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="imageA398" descr="imageA398"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5219700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="imageA399" descr="imageA399"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="imageA400" descr="imageA400"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3076575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="imageA401" descr="imageA401"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3876675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="imageA402" descr="imageA402"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9382125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="imageA403" descr="imageA403"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9867900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="imageA404" descr="imageA404"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5962650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="imageA405" descr="imageA405"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="imageA406" descr="imageA406"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4772025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="imageA407" descr="imageA407"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9963150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="imageA408" descr="imageA408"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10086975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="imageA409" descr="imageA409"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="imageA410" descr="imageA410"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="imageA411" descr="imageA411"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="imageA412" descr="imageA412"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="imageA413" descr="imageA413"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="imageA414" descr="imageA414"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4076700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="imageA415" descr="imageA415"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8601075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="imageA416" descr="imageA416"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="imageA417" descr="imageA417"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="imageA418" descr="imageA418"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="imageA419" descr="imageA419"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5172075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="imageA420" descr="imageA420"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="imageA421" descr="imageA421"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7381875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="imageA422" descr="imageA422"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10953750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="imageA423" descr="imageA423"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="imageA424" descr="imageA424"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="imageA425" descr="imageA425"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6800850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="imageA426" descr="imageA426"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="imageA427" descr="imageA427"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="imageA428" descr="imageA428"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5886450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="imageA429" descr="imageA429"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="imageA430" descr="imageA430"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="imageA431" descr="imageA431"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="imageA432" descr="imageA432"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8020050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="imageA433" descr="imageA433"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="imageA434" descr="imageA434"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="imageA435" descr="imageA435"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="imageA436" descr="imageA436"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="imageA437" descr="imageA437"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="imageA438" descr="imageA438"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4457700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="imageA439" descr="imageA439"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3267075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="imageA440" descr="imageA440"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="imageA441" descr="imageA441"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="imageA442" descr="imageA442"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="imageA443" descr="imageA443"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="imageA444" descr="imageA444"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="imageA445" descr="imageA445"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="imageA446" descr="imageA446"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2886075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="imageA447" descr="imageA447"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="imageA448" descr="imageA448"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="imageA449" descr="imageA449"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="imageA450" descr="imageA450"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="imageA451" descr="imageA451"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="imageA452" descr="imageA452"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="imageA453" descr="imageA453"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4467225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="imageA454" descr="imageA454"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="imageA455" descr="imageA455"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4648200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="imageA456" descr="imageA456"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="imageA457" descr="imageA457"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="imageA458" descr="imageA458"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="imageA459" descr="imageA459"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="imageA460" descr="imageA460"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="imageA461" descr="imageA461"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="imageA462" descr="imageA462"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="imageA463" descr="imageA463"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="imageA464" descr="imageA464"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5334000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="imageA465" descr="imageA465"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="imageA466" descr="imageA466"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="imageA467" descr="imageA467"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4629150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="imageA468" descr="imageA468"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4829175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="imageA469" descr="imageA469"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="imageA470" descr="imageA470"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="imageA471" descr="imageA471"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5334000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="imageA472" descr="imageA472"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3076575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="imageA473" descr="imageA473"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="imageA474" descr="imageA474"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="imageA475" descr="imageA475"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5686425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="imageA476" descr="imageA476"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4010025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="imageA477" descr="imageA477"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="imageA478" descr="imageA478"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="imageA479" descr="imageA479"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="imageA480" descr="imageA480"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>480</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="imageA481" descr="imageA481"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>481</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="imageA482" descr="imageA482"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>483</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="imageA484" descr="imageA484"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>484</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="imageA485" descr="imageA485"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>485</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="imageA486" descr="imageA486"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>486</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="imageA487" descr="imageA487"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>487</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="imageA488" descr="imageA488"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>488</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="imageA489" descr="imageA489"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>489</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="imageA490" descr="imageA490"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>490</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="imageA491" descr="imageA491"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>491</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="imageA492" descr="imageA492"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>492</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="imageA493" descr="imageA493"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>493</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="imageA494" descr="imageA494"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>494</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="imageA495" descr="imageA495"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>495</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="imageA496" descr="imageA496"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>496</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="imageA497" descr="imageA497"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>497</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7219950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="imageA498" descr="imageA498"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>498</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4962525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="imageA499" descr="imageA499"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>499</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="imageA500" descr="imageA500"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>500</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="imageA501" descr="imageA501"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>501</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3933825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="imageA502" descr="imageA502"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>502</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5372100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="imageA503" descr="imageA503"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>503</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="imageA504" descr="imageA504"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>504</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="imageA505" descr="imageA505"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>505</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="imageA506" descr="imageA506"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>506</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="imageA507" descr="imageA507"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>507</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="imageA508" descr="imageA508"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>508</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5019675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="imageA509" descr="imageA509"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>509</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="imageA510" descr="imageA510"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>510</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="imageA511" descr="imageA511"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>511</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="imageA512" descr="imageA512"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>512</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="imageA513" descr="imageA513"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>513</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="imageA514" descr="imageA514"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>514</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="imageA515" descr="imageA515"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>515</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="imageA516" descr="imageA516"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>516</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3600450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="imageA517" descr="imageA517"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>517</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="imageA518" descr="imageA518"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>518</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="imageA519" descr="imageA519"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>519</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="imageA520" descr="imageA520"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>520</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8334375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="imageA521" descr="imageA521"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>521</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6591300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="imageA522" descr="imageA522"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>522</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="imageA523" descr="imageA523"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>523</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="imageA524" descr="imageA524"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>524</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="imageA525" descr="imageA525"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9772650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="imageA526" descr="imageA526"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>526</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="imageA527" descr="imageA527"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>527</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="imageA528" descr="imageA528"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>528</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="imageA529" descr="imageA529"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>529</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="imageA530" descr="imageA530"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>530</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="imageA531" descr="imageA531"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>531</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="imageA532" descr="imageA532"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>532</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="imageA533" descr="imageA533"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>533</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="imageA534" descr="imageA534"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>534</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5124450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="imageA535" descr="imageA535"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>535</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="imageA536" descr="imageA536"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>536</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="imageA537" descr="imageA537"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>537</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="imageA538" descr="imageA538"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="imageA539" descr="imageA539"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10877550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="imageA540" descr="imageA540"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="imageA541" descr="imageA541"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="imageA542" descr="imageA542"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>542</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="imageA543" descr="imageA543"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>543</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="imageA544" descr="imageA544"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>544</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="imageA545" descr="imageA545"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>545</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="imageA546" descr="imageA546"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>546</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="imageA547" descr="imageA547"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="imageA548" descr="imageA548"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>548</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="imageA549" descr="imageA549"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5838825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="imageA550" descr="imageA550"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="imageA551" descr="imageA551"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="imageA552" descr="imageA552"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3200400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="imageA553" descr="imageA553"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3638550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="imageA554" descr="imageA554"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="imageA555" descr="imageA555"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>555</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="imageA556" descr="imageA556"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>556</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="imageA557" descr="imageA557"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>557</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="imageA558" descr="imageA558"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="imageA559" descr="imageA559"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5057775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="imageA560" descr="imageA560"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>560</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6724650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="imageA561" descr="imageA561"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>561</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="imageA562" descr="imageA562"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>562</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3838575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="imageA563" descr="imageA563"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>563</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="imageA564" descr="imageA564"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>564</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="imageA565" descr="imageA565"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>566</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8372475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="imageA567" descr="imageA567"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>567</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6619875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="imageA568" descr="imageA568"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>568</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="imageA569" descr="imageA569"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>569</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="imageA570" descr="imageA570"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="imageA571" descr="imageA571"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="imageA572" descr="imageA572"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="imageA573" descr="imageA573"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>574</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="imageA575" descr="imageA575"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>575</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="imageA576" descr="imageA576"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>577</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9896475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="imageA578" descr="imageA578"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="imageA579" descr="imageA579"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="imageA580" descr="imageA580"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="imageA581" descr="imageA581"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3076575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="imageA584" descr="imageA584"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>586</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3733800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="imageA587" descr="imageA587"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>587</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="imageA588" descr="imageA588"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>590</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="imageA591" descr="imageA591"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>591</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="imageA592" descr="imageA592"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>592</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="imageA593" descr="imageA593"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>594</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="imageA595" descr="imageA595"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>595</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="imageA596" descr="imageA596"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="imageA597" descr="imageA597"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="imageA598" descr="imageA598"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="imageA599" descr="imageA599"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9963150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="imageA601" descr="imageA601"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9029700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="imageA602" descr="imageA602"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="imageA603" descr="imageA603"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>603</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="imageA604" descr="imageA604"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>604</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="imageA605" descr="imageA605"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>605</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="imageA606" descr="imageA606"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>607</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4924425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="imageA608" descr="imageA608"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>608</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="imageA609" descr="imageA609"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>609</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="imageA610" descr="imageA610"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>610</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9620250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="imageA611" descr="imageA611"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>611</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11849100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="imageA612" descr="imageA612"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>612</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="13125450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="imageA613" descr="imageA613"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>613</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5829300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="imageA614" descr="imageA614"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>614</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="imageA615" descr="imageA615"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>616</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="imageA617" descr="imageA617"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>617</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6486525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="imageA618" descr="imageA618"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3971925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="imageA619" descr="imageA619"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>619</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6677025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="imageA620" descr="imageA620"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>620</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="imageA621" descr="imageA621"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>621</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="imageA622" descr="imageA622"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>622</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="imageA623" descr="imageA623"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5600700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="imageA624" descr="imageA624"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5153025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="imageA625" descr="imageA625"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>625</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="imageA626" descr="imageA626"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>626</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="imageA627" descr="imageA627"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>627</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="imageA628" descr="imageA628"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>628</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="imageA629" descr="imageA629"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>629</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8648700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="imageA630" descr="imageA630"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>630</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10029825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="imageA631" descr="imageA631"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>631</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="imageA632" descr="imageA632"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>632</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6076950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="imageA633" descr="imageA633"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>660</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3009900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="imageA661" descr="imageA661"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>676</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5267325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="imageA677" descr="imageA677"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>949</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="imageA950" descr="imageA950"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>950</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="imageA951" descr="imageA951"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>951</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="imageA952" descr="imageA952"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>952</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="imageA953" descr="imageA953"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>953</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="imageA954" descr="imageA954"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>954</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="imageA955" descr="imageA955"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>955</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="imageA956" descr="imageA956"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>956</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="imageA957" descr="imageA957"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>957</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="imageA958" descr="imageA958"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>958</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="imageA959" descr="imageA959"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>959</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="imageA960" descr="imageA960"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>960</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="imageA961" descr="imageA961"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>961</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="imageA962" descr="imageA962"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>962</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="imageA963" descr="imageA963"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>963</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="imageA964" descr="imageA964"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>964</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="imageA965" descr="imageA965"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>965</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="imageA966" descr="imageA966"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>966</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="imageA967" descr="imageA967"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>967</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="imageA968" descr="imageA968"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>968</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="imageA969" descr="imageA969"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>969</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="imageA970" descr="imageA970"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>970</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="imageA971" descr="imageA971"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>971</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="imageA972" descr="imageA972"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>972</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="imageA973" descr="imageA973"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>973</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="imageA974" descr="imageA974"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>974</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="imageA975" descr="imageA975"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>975</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="imageA976" descr="imageA976"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>976</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="imageA977" descr="imageA977"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>977</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="imageA978" descr="imageA978"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>978</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="imageA979" descr="imageA979"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>979</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="imageA980" descr="imageA980"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>980</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="imageA981" descr="imageA981"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>981</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="imageA982" descr="imageA982"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>982</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="imageA983" descr="imageA983"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>983</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="imageA984" descr="imageA984"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>984</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="imageA985" descr="imageA985"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>985</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="imageA986" descr="imageA986"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>986</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="imageA987" descr="imageA987"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>987</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="imageA988" descr="imageA988"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>988</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="imageA989" descr="imageA989"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>989</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="imageA990" descr="imageA990"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>990</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="imageA991" descr="imageA991"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>991</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="imageA992" descr="imageA992"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>992</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="imageA993" descr="imageA993"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>993</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="imageA994" descr="imageA994"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>994</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="imageA995" descr="imageA995"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>995</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="imageA996" descr="imageA996"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>996</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="imageA997" descr="imageA997"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>997</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="imageA998" descr="imageA998"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>998</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="imageA999" descr="imageA999"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>999</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="imageA1000" descr="imageA1000"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1000</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="imageA1001" descr="imageA1001"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1001</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="imageA1002" descr="imageA1002"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1002</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="imageA1003" descr="imageA1003"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1003</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="imageA1004" descr="imageA1004"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1004</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="imageA1005" descr="imageA1005"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1005</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="imageA1006" descr="imageA1006"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1006</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="imageA1007" descr="imageA1007"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1007</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="imageA1008" descr="imageA1008"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1008</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="imageA1009" descr="imageA1009"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1009</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="imageA1010" descr="imageA1010"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1010</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="imageA1011" descr="imageA1011"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1011</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="imageA1012" descr="imageA1012"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1012</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="imageA1013" descr="imageA1013"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1013</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="imageA1014" descr="imageA1014"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1014</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="imageA1015" descr="imageA1015"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1015</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="imageA1016" descr="imageA1016"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1016</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="imageA1017" descr="imageA1017"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1018</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="imageA1019" descr="imageA1019"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1020</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="imageA1021" descr="imageA1021"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1021</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="imageA1022" descr="imageA1022"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1022</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="imageA1023" descr="imageA1023"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1023</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="imageA1024" descr="imageA1024"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1024</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="imageA1025" descr="imageA1025"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1025</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="imageA1026" descr="imageA1026"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1026</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="imageA1027" descr="imageA1027"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1027</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="imageA1028" descr="imageA1028"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1028</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="imageA1029" descr="imageA1029"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1029</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="imageA1030" descr="imageA1030"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1030</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="imageA1031" descr="imageA1031"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1031</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="imageA1032" descr="imageA1032"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1032</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="imageA1033" descr="imageA1033"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1033</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="imageA1034" descr="imageA1034"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1034</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="imageA1035" descr="imageA1035"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1035</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="imageA1036" descr="imageA1036"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1036</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="imageA1037" descr="imageA1037"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1037</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="imageA1038" descr="imageA1038"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1038</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="imageA1039" descr="imageA1039"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1039</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="imageA1040" descr="imageA1040"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1040</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="imageA1041" descr="imageA1041"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1041</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="imageA1042" descr="imageA1042"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1042</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="imageA1043" descr="imageA1043"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1043</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="imageA1044" descr="imageA1044"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1044</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="imageA1045" descr="imageA1045"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1050</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="imageA1051" descr="imageA1051"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1052</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="imageA1053" descr="imageA1053"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1053</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="imageA1054" descr="imageA1054"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1055</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="imageA1056" descr="imageA1056"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1057</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="imageA1058" descr="imageA1058"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1059</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="imageA1060" descr="imageA1060"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1063</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="imageA1064" descr="imageA1064"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1064</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="imageA1065" descr="imageA1065"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1065</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="imageA1066" descr="imageA1066"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1066</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="imageA1067" descr="imageA1067"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1067</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="imageA1068" descr="imageA1068"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1068</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="imageA1069" descr="imageA1069"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1069</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="imageA1070" descr="imageA1070"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1070</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="imageA1071" descr="imageA1071"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1071</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="imageA1072" descr="imageA1072"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1072</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="imageA1073" descr="imageA1073"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1073</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="imageA1074" descr="imageA1074"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1074</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="imageA1075" descr="imageA1075"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1076</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="imageA1077" descr="imageA1077"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1077</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="imageA1078" descr="imageA1078"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1080</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="imageA1081" descr="imageA1081"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1081</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="imageA1082" descr="imageA1082"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1082</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="imageA1083" descr="imageA1083"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1084</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="imageA1085" descr="imageA1085"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1085</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="imageA1086" descr="imageA1086"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1086</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="imageA1087" descr="imageA1087"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1088</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="imageA1089" descr="imageA1089"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1089</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="imageA1090" descr="imageA1090"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1092</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="imageA1093" descr="imageA1093"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1093</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4467225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="imageA1094" descr="imageA1094"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1094</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3924300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="imageA1095" descr="imageA1095"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1095</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="imageA1096" descr="imageA1096"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1096</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="imageA1097" descr="imageA1097"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1098</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2828925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="imageA1099" descr="imageA1099"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1099</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4733925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="imageA1100" descr="imageA1100"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4714875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="imageA1101" descr="imageA1101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4124325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="imageA1102" descr="imageA1102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="imageA1103" descr="imageA1103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4467225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="imageA1104" descr="imageA1104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="imageA1105" descr="imageA1105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="imageA1106" descr="imageA1106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1106</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="imageA1107" descr="imageA1107"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1107</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6353175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="imageA1108" descr="imageA1108"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1108</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2390775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="imageA1109" descr="imageA1109"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1109</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="imageA1110" descr="imageA1110"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="imageA1111" descr="imageA1111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5038725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="imageA1112" descr="imageA1112"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="imageA1114" descr="imageA1114"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4124325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="imageA1115" descr="imageA1115"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="imageA1116" descr="imageA1116"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4629150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="imageA1117" descr="imageA1117"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="imageA1118" descr="imageA1118"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="imageA1119" descr="imageA1119"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1119</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3238500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...23 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="735" name="imageA1120" descr="imageA1120"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2524125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="imageA1121" descr="imageA1121"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3286125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="imageA1122" descr="imageA1122"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4733925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="imageA1123" descr="imageA1123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3848100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="imageA1124" descr="imageA1124"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="imageA1125" descr="imageA1125"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3990975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="imageA1126" descr="imageA1126"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1126</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="imageA1127" descr="imageA1127"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1127</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="imageA1128" descr="imageA1128"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1128</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="imageA1129" descr="imageA1129"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1129</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="imageA1130" descr="imageA1130"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1130</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="imageA1131" descr="imageA1131"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1131</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="imageA1132" descr="imageA1132"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1132</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="imageA1133" descr="imageA1133"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1133</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="1495425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="imageA1134" descr="imageA1134"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1134</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="imageA1135" descr="imageA1135"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1136</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="imageA1137" descr="imageA1137"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1137</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7334250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="imageA1138" descr="imageA1138"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1138</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5124450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="imageA1139" descr="imageA1139"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1139</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="imageA1140" descr="imageA1140"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1141</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3743325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="imageA1142" descr="imageA1142"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1142</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="imageA1143" descr="imageA1143"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1143</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="imageA1144" descr="imageA1144"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1144</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="imageA1145" descr="imageA1145"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1145</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="imageA1146" descr="imageA1146"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1146</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="imageA1147" descr="imageA1147"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1147</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="imageA1148" descr="imageA1148"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1148</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2019300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="imageA1149" descr="imageA1149"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1149</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="imageA1150" descr="imageA1150"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1150</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="imageA1151" descr="imageA1151"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1151</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="imageA1152" descr="imageA1152"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1152</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="imageA1153" descr="imageA1153"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1153</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3676650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="imageA1154" descr="imageA1154"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1154</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="imageA1155" descr="imageA1155"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1155</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="13535025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="imageA1156" descr="imageA1156"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1156</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="imageA1157" descr="imageA1157"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1157</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="imageA1158" descr="imageA1158"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1158</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="imageA1159" descr="imageA1159"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1159</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="imageA1160" descr="imageA1160"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1160</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="imageA1161" descr="imageA1161"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1161</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8629650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="imageA1162" descr="imageA1162"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1162</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="imageA1163" descr="imageA1163"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1163</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2933700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="imageA1164" descr="imageA1164"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1164</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="imageA1165" descr="imageA1165"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1165</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="imageA1166" descr="imageA1166"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1166</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3933825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="imageA1167" descr="imageA1167"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1167</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6477000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="imageA1168" descr="imageA1168"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1168</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8629650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="imageA1169" descr="imageA1169"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1169</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2981325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="imageA1170" descr="imageA1170"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1170</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="1714500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="imageA1171" descr="imageA1171"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1171</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="imageA1172" descr="imageA1172"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1172</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="imageA1173" descr="imageA1173"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1173</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="imageA1174" descr="imageA1174"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1174</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="imageA1175" descr="imageA1175"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1175</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="imageA1176" descr="imageA1176"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1176</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="imageA1177" descr="imageA1177"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1177</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="imageA1178" descr="imageA1178"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1178</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="imageA1179" descr="imageA1179"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1179</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3609975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="imageA1180" descr="imageA1180"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1180</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3648075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="imageA1181" descr="imageA1181"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1181</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6591300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="imageA1182" descr="imageA1182"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1182</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="imageA1183" descr="imageA1183"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1183</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="imageA1184" descr="imageA1184"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1184</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3124200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="imageA1185" descr="imageA1185"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1185</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8734425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="imageA1186" descr="imageA1186"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1186</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="imageA1187" descr="imageA1187"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1187</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="imageA1188" descr="imageA1188"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1188</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="1962150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="imageA1189" descr="imageA1189"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1189</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="imageA1190" descr="imageA1190"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1190</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="imageA1191" descr="imageA1191"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1191</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2171700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="imageA1192" descr="imageA1192"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1192</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="imageA1193" descr="imageA1193"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1193</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6867525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="imageA1194" descr="imageA1194"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1194</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4410075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="imageA1195" descr="imageA1195"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1195</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="imageA1196" descr="imageA1196"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1196</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4857750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="imageA1197" descr="imageA1197"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1197</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3505200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="imageA1198" descr="imageA1198"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1198</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="imageA1199" descr="imageA1199"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1199</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="imageA1200" descr="imageA1200"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1200</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5905500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="imageA1201" descr="imageA1201"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1201</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="imageA1202" descr="imageA1202"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1202</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2552700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="imageA1203" descr="imageA1203"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1203</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2809875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="imageA1204" descr="imageA1204"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1204</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="imageA1205" descr="imageA1205"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1205</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="imageA1206" descr="imageA1206"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1206</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="imageA1207" descr="imageA1207"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1207</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="imageA1208" descr="imageA1208"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1208</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="1724025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="imageA1209" descr="imageA1209"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1209</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="imageA1210" descr="imageA1210"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1210</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="imageA1211" descr="imageA1211"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1211</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="imageA1212" descr="imageA1212"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1212</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7410450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="imageA1213" descr="imageA1213"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1213</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="imageA1214" descr="imageA1214"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1214</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="imageA1215" descr="imageA1215"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1215</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="imageA1216" descr="imageA1216"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1216</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6276975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="imageA1217" descr="imageA1217"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1217</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5153025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="imageA1218" descr="imageA1218"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1218</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4210050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="imageA1219" descr="imageA1219"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1219</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="imageA1220" descr="imageA1220"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1220</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="1466850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="imageA1221" descr="imageA1221"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1221</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="imageA1222" descr="imageA1222"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1222</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="imageA1223" descr="imageA1223"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1223</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="imageA1224" descr="imageA1224"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1224</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3400425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="imageA1225" descr="imageA1225"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1225</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="imageA1226" descr="imageA1226"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1226</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
-[...113 lines deleted...]
-      <xdr:row>7</xdr:row>
+        <xdr:cNvPr id="840" name="imageA1227" descr="imageA1227"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1227</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
-[...83 lines deleted...]
-      <xdr:row>10</xdr:row>
+        <xdr:cNvPr id="841" name="imageA1228" descr="imageA1228"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1228</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="imageA1229" descr="imageA1229"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1229</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="imageA1230" descr="imageA1230"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1230</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="imageA1231" descr="imageA1231"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1231</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="imageA1232" descr="imageA1232"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1232</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="imageA1233" descr="imageA1233"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1233</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="imageA1234" descr="imageA1234"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1234</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="imageA1235" descr="imageA1235"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1235</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="imageA1236" descr="imageA1236"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1236</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="imageA1237" descr="imageA1237"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1237</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="imageA1238" descr="imageA1238"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1238</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="imageA1239" descr="imageA1239"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1239</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="imageA1240" descr="imageA1240"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1240</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4791075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="imageA1241" descr="imageA1241"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1241</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="imageA1242" descr="imageA1242"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1242</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="imageA1243" descr="imageA1243"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1243</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="imageA1244" descr="imageA1244"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1244</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="imageA1245" descr="imageA1245"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1245</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="imageA1246" descr="imageA1246"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1246</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="imageA1247" descr="imageA1247"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1247</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4572000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="imageA1248" descr="imageA1248"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1248</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="imageA1249" descr="imageA1249"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1249</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="imageA1250" descr="imageA1250"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1250</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4648200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="imageA1251" descr="imageA1251"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1251</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="imageA1252" descr="imageA1252"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1252</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="imageA1253" descr="imageA1253"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1253</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4562475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="imageA1254" descr="imageA1254"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1254</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="imageA1255" descr="imageA1255"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1255</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="imageA1256" descr="imageA1256"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1256</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="imageA1257" descr="imageA1257"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1257</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="imageA1258" descr="imageA1258"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1258</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="imageA1259" descr="imageA1259"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1259</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="imageA1260" descr="imageA1260"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1260</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="imageA1261" descr="imageA1261"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1261</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="imageA1262" descr="imageA1262"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1262</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="imageA1263" descr="imageA1263"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1263</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="imageA1264" descr="imageA1264"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1264</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="imageA1265" descr="imageA1265"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1265</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="imageA1266" descr="imageA1266"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1266</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="imageA1267" descr="imageA1267"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1267</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="imageA1268" descr="imageA1268"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1268</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="imageA1269" descr="imageA1269"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1269</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="imageA1270" descr="imageA1270"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1270</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="imageA1271" descr="imageA1271"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1271</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="imageA1272" descr="imageA1272"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1272</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="imageA1273" descr="imageA1273"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1273</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="imageA1274" descr="imageA1274"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1274</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="imageA1275" descr="imageA1275"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1275</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="imageA1276" descr="imageA1276"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1276</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="imageA1277" descr="imageA1277"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1277</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="imageA1278" descr="imageA1278"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1278</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="imageA1279" descr="imageA1279"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1279</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="imageA1280" descr="imageA1280"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1280</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="imageA1281" descr="imageA1281"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1281</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="imageA1282" descr="imageA1282"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1282</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="imageA1283" descr="imageA1283"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1283</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="imageA1284" descr="imageA1284"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1284</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="imageA1285" descr="imageA1285"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1285</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="imageA1286" descr="imageA1286"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1286</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="imageA1287" descr="imageA1287"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1287</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="imageA1288" descr="imageA1288"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1288</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="imageA1289" descr="imageA1289"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1289</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3838575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="imageA1290" descr="imageA1290"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1290</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10534650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="imageA1291" descr="imageA1291"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1291</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="imageA1292" descr="imageA1292"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1292</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="imageA1293" descr="imageA1293"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1293</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="imageA1294" descr="imageA1294"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1294</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="imageA1295" descr="imageA1295"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1295</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="imageA1296" descr="imageA1296"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1296</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="imageA1297" descr="imageA1297"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1297</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="imageA1298" descr="imageA1298"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1298</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="imageA1299" descr="imageA1299"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1299</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="imageA1300" descr="imageA1300"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1300</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="imageA1301" descr="imageA1301"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1301</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="imageA1302" descr="imageA1302"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1302</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2047875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="imageA1303" descr="imageA1303"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1303</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="imageA1304" descr="imageA1304"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1304</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="imageA1305" descr="imageA1305"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1305</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3781425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="imageA1306" descr="imageA1306"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1306</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2762250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="imageA1307" descr="imageA1307"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1307</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="imageA1308" descr="imageA1308"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1308</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2200275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="imageA1309" descr="imageA1309"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1309</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2943225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="923" name="imageA1310" descr="imageA1310"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1310</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="924" name="imageA1311" descr="imageA1311"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1311</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3238500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="925" name="imageA1312" descr="imageA1312"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1312</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4972050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="926" name="imageA1313" descr="imageA1313"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1313</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2438400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="927" name="imageA1314" descr="imageA1314"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1314</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5191125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="928" name="imageA1315" descr="imageA1315"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1315</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4629150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="929" name="imageA1316" descr="imageA1316"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1316</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6743700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="930" name="imageA1317" descr="imageA1317"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1317</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2724150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="931" name="imageA1318" descr="imageA1318"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1318</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="932" name="imageA1319" descr="imageA1319"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1319</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7324725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="933" name="imageA1320" descr="imageA1320"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1320</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3695700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="934" name="imageA1321" descr="imageA1321"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1321</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10887075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="935" name="imageA1322" descr="imageA1322"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1322</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3409950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="936" name="imageA1323" descr="imageA1323"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1323</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3562350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="937" name="imageA1324" descr="imageA1324"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1324</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3219450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="938" name="imageA1325" descr="imageA1325"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1325</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="939" name="imageA1326" descr="imageA1326"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1326</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3019425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
-[...83 lines deleted...]
-      <xdr:row>13</xdr:row>
+        <xdr:cNvPr id="940" name="imageA1327" descr="imageA1327"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1327</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2562225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="941" name="imageA1328" descr="imageA1328"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1328</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="942" name="imageA1329" descr="imageA1329"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1329</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="943" name="imageA1330" descr="imageA1330"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1330</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5876925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="944" name="imageA1331" descr="imageA1331"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1331</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="945" name="imageA1332" descr="imageA1332"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1332</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2600325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="946" name="imageA1333" descr="imageA1333"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1333</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2466975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="947" name="imageA1334" descr="imageA1334"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1334</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4991100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="948" name="imageA1335" descr="imageA1335"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1335</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3209925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="949" name="imageA1336" descr="imageA1336"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1336</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="950" name="imageA1337" descr="imageA1337"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1337</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3600450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="951" name="imageA1338" descr="imageA1338"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1338</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2886075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="952" name="imageA1339" descr="imageA1339"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1339</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3009900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="953" name="imageA1340" descr="imageA1340"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1340</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9420225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="954" name="imageA1341" descr="imageA1341"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1341</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3848100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="955" name="imageA1342" descr="imageA1342"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1342</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3629025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="956" name="imageA1343" descr="imageA1343"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1343</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2714625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="957" name="imageA1344" descr="imageA1344"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1344</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7334250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="958" name="imageA1345" descr="imageA1345"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1345</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4019550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="959" name="imageA1346" descr="imageA1346"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1346</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2809875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="960" name="imageA1347" descr="imageA1347"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1347</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7677150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="961" name="imageA1348" descr="imageA1348"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1348</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3190875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="962" name="imageA1349" descr="imageA1349"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1349</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3733800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="963" name="imageA1350" descr="imageA1350"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1350</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3000375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="964" name="imageA1351" descr="imageA1351"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1351</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="965" name="imageA1352" descr="imageA1352"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1352</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4438650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
-[...83 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="966" name="imageA1353" descr="imageA1353"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1353</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2733675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="967" name="imageA1354" descr="imageA1354"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1354</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3552825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="968" name="imageA1355" descr="imageA1355"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1355</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="969" name="imageA1356" descr="imageA1356"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1356</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3648075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="970" name="imageA1357" descr="imageA1357"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1357</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="971" name="imageA1358" descr="imageA1358"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1358</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3552825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="972" name="imageA1359" descr="imageA1359"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1359</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="973" name="imageA1360" descr="imageA1360"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1360</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3771900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="974" name="imageA1361" descr="imageA1361"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1361</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2238375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="975" name="imageA1362" descr="imageA1362"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1362</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="976" name="imageA1363" descr="imageA1363"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1363</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2609850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="977" name="imageA1364" descr="imageA1364"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1364</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2190750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="978" name="imageA1365" descr="imageA1365"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1365</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="979" name="imageA1366" descr="imageA1366"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1366</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6467475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="980" name="imageA1367" descr="imageA1367"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1367</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3467100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="981" name="imageA1368" descr="imageA1368"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1368</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="982" name="imageA1369" descr="imageA1369"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1369</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2952750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="983" name="imageA1370" descr="imageA1370"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1370</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4800600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="984" name="imageA1371" descr="imageA1371"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1371</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3228975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="985" name="imageA1372" descr="imageA1372"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1372</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3067050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="986" name="imageA1373" descr="imageA1373"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1373</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6096000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="987" name="imageA1374" descr="imageA1374"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1374</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="988" name="imageA1375" descr="imageA1375"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1375</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="989" name="imageA1376" descr="imageA1376"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1376</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4095750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="990" name="imageA1377" descr="imageA1377"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1377</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="991" name="imageA1378" descr="imageA1378"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1378</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="992" name="imageA1379" descr="imageA1379"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1379</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="993" name="imageA1380" descr="imageA1380"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1380</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3600450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="994" name="imageA1381" descr="imageA1381"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1381</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="995" name="imageA1382" descr="imageA1382"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1382</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="996" name="imageA1383" descr="imageA1383"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1383</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2771775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="997" name="imageA1384" descr="imageA1384"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1384</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6438900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="998" name="imageA1385" descr="imageA1385"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1385</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3305175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="999" name="imageA1386" descr="imageA1386"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId999"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1386</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="1000" name="imageA1387" descr="imageA1387"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1000"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1387</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3914775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1001" name="imageA1388" descr="imageA1388"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1001"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1388</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
-[...28775 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
+        <xdr:cNvPr id="1002" name="imageA1389" descr="imageA1389"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1002"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -36197,2986 +37010,2985 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1381"/>
+  <dimension ref="A1:Z1392"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.141357" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="446">
+    <row r="2" spans="1:26" customHeight="1" ht="289">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="3" spans="1:26" customHeight="1" ht="289">
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="892">
       <c r="A3"/>
       <c r="B3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="892">
       <c r="A4"/>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:26" customHeight="1" ht="892">
       <c r="A5"/>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="892">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" customHeight="1" ht="892">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="396">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" customHeight="1" ht="396">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="387">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" customHeight="1" ht="387">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="415">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" customHeight="1" ht="415">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="269">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" customHeight="1" ht="269">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="396">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" customHeight="1" ht="396">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="892">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" customHeight="1" ht="892">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="396">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" customHeight="1" ht="396">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="910">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" customHeight="1" ht="910">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="391">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" customHeight="1" ht="391">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="793">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" customHeight="1" ht="793">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="446">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" customHeight="1" ht="446">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="396">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" customHeight="1" ht="396">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="899">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" customHeight="1" ht="899">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="623">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" customHeight="1" ht="623">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="793">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C21" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="793">
+    <row r="22" spans="1:26" customHeight="1" ht="381">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="381">
+    <row r="23" spans="1:26" customHeight="1" ht="793">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" customHeight="1" ht="793">
+      <c r="C23" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="396">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C24" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" customHeight="1" ht="396">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="892">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" customHeight="1" ht="892">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="793">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C26" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" customHeight="1" ht="793">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="595">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" customHeight="1" ht="595">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="892">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="C28" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="892">
+    <row r="29" spans="1:26" customHeight="1" ht="833">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>55</v>
       </c>
-    </row>
-    <row r="30" spans="1:26" customHeight="1" ht="833">
+      <c r="C29" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="396">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C30" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" customHeight="1" ht="396">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="858">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" customHeight="1" ht="858">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="865">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C32" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" customHeight="1" ht="865">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="446">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C33" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" customHeight="1" ht="446">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="793">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C34" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="A35"/>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="B35" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C35" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:26" customHeight="1" ht="328">
+      <c r="A36"/>
       <c r="B36" t="s">
         <v>68</v>
       </c>
-    </row>
-    <row r="37" spans="1:26" customHeight="1" ht="328">
+      <c r="C36" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="406">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C37" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="A38"/>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="B38" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C38" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="396">
+      <c r="A39"/>
       <c r="B39" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C39" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:26" customHeight="1" ht="396">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C40" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" customHeight="1" ht="396">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="892">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="892">
+    <row r="42" spans="1:26" customHeight="1" ht="396">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>79</v>
       </c>
+      <c r="C42" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="43" spans="1:26" customHeight="1" ht="396">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C43" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" customHeight="1" ht="396">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="793">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C44" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" customHeight="1" ht="793">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="369">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C45" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" customHeight="1" ht="369">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="425">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:26" customHeight="1" ht="425">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="48" spans="1:26" customHeight="1" ht="425">
+    <row r="48" spans="1:26" customHeight="1" ht="396">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="49" spans="1:26" customHeight="1" ht="396">
+    <row r="49" spans="1:26" customHeight="1" ht="833">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="50" spans="1:26" customHeight="1" ht="833">
-      <c r="A50"/>
+    <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:26" customHeight="1" ht="396">
+      <c r="A51"/>
       <c r="B51" t="s">
         <v>92</v>
+      </c>
+      <c r="C51" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:26" customHeight="1" ht="396">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C52" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" customHeight="1" ht="396">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="966">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C53" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="A54"/>
+        <v>97</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="B54" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="C54" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:26" customHeight="1" ht="892">
+      <c r="A55"/>
       <c r="B55" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56"/>
+      <c r="C55" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="B56" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C56" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:26" customHeight="1" ht="892">
+      <c r="A58"/>
       <c r="B58" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="59" spans="1:26" customHeight="1" ht="892">
+      <c r="C58" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="893">
       <c r="A59"/>
       <c r="B59" t="s">
+        <v>105</v>
+      </c>
+      <c r="C59" t="s">
         <v>104</v>
       </c>
-      <c r="C59" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="1:26" customHeight="1" ht="893">
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="297">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>106</v>
       </c>
       <c r="C60" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:26" customHeight="1" ht="297">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="793">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C61" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="A62"/>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="B62" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="C62" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="63" spans="1:26">
+    <row r="63" spans="1:26" customHeight="1" ht="396">
+      <c r="A63"/>
       <c r="B63" t="s">
         <v>111</v>
+      </c>
+      <c r="C63" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:26" customHeight="1" ht="396">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C64" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="65" spans="1:26" customHeight="1" ht="396">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="66" spans="1:26" customHeight="1" ht="396">
+      <c r="C65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="446">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C66" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      <c r="A67"/>
+        <v>117</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="B67" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C67" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:26">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="396">
+      <c r="A68"/>
       <c r="B68" t="s">
+        <v>120</v>
+      </c>
+      <c r="C68" t="s">
         <v>119</v>
       </c>
-      <c r="C68" t="s">
-[...3 lines deleted...]
-    <row r="69" spans="1:26" customHeight="1" ht="396">
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="366">
       <c r="A69"/>
       <c r="B69" t="s">
         <v>121</v>
       </c>
-      <c r="C69" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:26" customHeight="1" ht="366">
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="793">
       <c r="A70"/>
       <c r="B70" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="71" spans="1:26" customHeight="1" ht="793">
+      <c r="C70" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="396">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="C71" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="396">
+    <row r="72" spans="1:26" customHeight="1" ht="351">
       <c r="A72"/>
       <c r="B72" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="73" spans="1:26" customHeight="1" ht="351">
+      <c r="C72" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="878">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C73" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="878">
+    <row r="74" spans="1:26" customHeight="1" ht="396">
       <c r="A74"/>
       <c r="B74" t="s">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75"/>
+      <c r="C74" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="B75" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="C75" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="76" spans="1:26">
+    <row r="76" spans="1:26" customHeight="1" ht="446">
+      <c r="A76"/>
       <c r="B76" t="s">
         <v>131</v>
       </c>
-    </row>
-    <row r="77" spans="1:26" customHeight="1" ht="446">
+      <c r="C76" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="396">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C77" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="78" spans="1:26" customHeight="1" ht="396">
-      <c r="A78"/>
+    <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="79" spans="1:26">
+    <row r="79" spans="1:26" customHeight="1" ht="396">
+      <c r="A79"/>
       <c r="B79" t="s">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80"/>
+      <c r="C79" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="B80" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C80" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="81" spans="1:26">
+    <row r="81" spans="1:26" customHeight="1" ht="445">
+      <c r="A81"/>
       <c r="B81" t="s">
         <v>138</v>
       </c>
-    </row>
-    <row r="82" spans="1:26" customHeight="1" ht="445">
+      <c r="C81" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="396">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C82" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="83" spans="1:26" customHeight="1" ht="396">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C83" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:26" customHeight="1" ht="396">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="564">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C84" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:26" customHeight="1" ht="564">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="396">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C85" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      <c r="A86"/>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="B86" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C86" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:26">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="793">
+      <c r="A87"/>
       <c r="B87" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C87" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:26" customHeight="1" ht="793">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="595">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C88" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:26" customHeight="1" ht="595">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="372">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C89" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="90" spans="1:26" customHeight="1" ht="372">
+    <row r="90" spans="1:26" customHeight="1" ht="396">
       <c r="A90"/>
       <c r="B90" t="s">
         <v>155</v>
       </c>
-    </row>
-    <row r="91" spans="1:26" customHeight="1" ht="396">
+      <c r="C90" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" customHeight="1" ht="399">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C91" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="A92"/>
+        <v>158</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="B92" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="C92" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="93" spans="1:26">
+    <row r="93" spans="1:26" customHeight="1" ht="793">
+      <c r="A93"/>
       <c r="B93" t="s">
         <v>160</v>
       </c>
-    </row>
-    <row r="94" spans="1:26" customHeight="1" ht="793">
+      <c r="C93" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" customHeight="1" ht="446">
       <c r="A94"/>
       <c r="B94" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C94" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:26" customHeight="1" ht="446">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" customHeight="1" ht="621">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C95" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:26" customHeight="1" ht="621">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" customHeight="1" ht="396">
       <c r="A96"/>
       <c r="B96" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C96" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:26" customHeight="1" ht="396">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" customHeight="1" ht="446">
       <c r="A97"/>
       <c r="B97" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C97" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:26" customHeight="1" ht="446">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" customHeight="1" ht="396">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C98" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:26" customHeight="1" ht="396">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" customHeight="1" ht="892">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="C99" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="100" spans="1:26" customHeight="1" ht="892">
+    <row r="100" spans="1:26" customHeight="1" ht="397">
       <c r="A100"/>
       <c r="B100" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="101" spans="1:26" customHeight="1" ht="397">
+    <row r="101" spans="1:26" customHeight="1" ht="396">
       <c r="A101"/>
       <c r="B101" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="102" spans="1:26" customHeight="1" ht="396">
       <c r="A102"/>
       <c r="B102" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="103" spans="1:26" customHeight="1" ht="396">
       <c r="A103"/>
       <c r="B103" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="104" spans="1:26" customHeight="1" ht="396">
       <c r="A104"/>
       <c r="B104" t="s">
         <v>177</v>
       </c>
-    </row>
-    <row r="105" spans="1:26" customHeight="1" ht="396">
+      <c r="C104" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" customHeight="1" ht="473">
       <c r="A105"/>
       <c r="B105" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C105" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:26" customHeight="1" ht="473">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" customHeight="1" ht="617">
       <c r="A106"/>
       <c r="B106" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="C106" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="107" spans="1:26" customHeight="1" ht="617">
-      <c r="A107"/>
+    <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="111" spans="1:26">
+    <row r="111" spans="1:26" customHeight="1" ht="892">
+      <c r="A111"/>
       <c r="B111" t="s">
         <v>186</v>
       </c>
-    </row>
-    <row r="112" spans="1:26" customHeight="1" ht="892">
+      <c r="C111" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" customHeight="1" ht="1352">
       <c r="A112"/>
       <c r="B112" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C112" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:26" customHeight="1" ht="1352">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" customHeight="1" ht="396">
       <c r="A113"/>
       <c r="B113" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C113" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="114" spans="1:26" customHeight="1" ht="396">
       <c r="A114"/>
       <c r="B114" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="C114" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="115" spans="1:26" customHeight="1" ht="396">
+    <row r="115" spans="1:26" customHeight="1" ht="882">
       <c r="A115"/>
       <c r="B115" t="s">
         <v>193</v>
       </c>
-    </row>
-    <row r="116" spans="1:26" customHeight="1" ht="882">
+      <c r="C115" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" customHeight="1" ht="396">
       <c r="A116"/>
       <c r="B116" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="C116" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="117" spans="1:26" customHeight="1" ht="396">
+    <row r="117" spans="1:26" customHeight="1" ht="551">
       <c r="A117"/>
       <c r="B117" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="118" spans="1:26" customHeight="1" ht="551">
+    <row r="118" spans="1:26" customHeight="1" ht="401">
       <c r="A118"/>
       <c r="B118" t="s">
         <v>197</v>
       </c>
-    </row>
-    <row r="119" spans="1:26" customHeight="1" ht="401">
+      <c r="C118" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" customHeight="1" ht="446">
       <c r="A119"/>
       <c r="B119" t="s">
+        <v>199</v>
+      </c>
+      <c r="C119" t="s">
         <v>198</v>
       </c>
-      <c r="C119" t="s">
-[...3 lines deleted...]
-    <row r="120" spans="1:26" customHeight="1" ht="446">
+    </row>
+    <row r="120" spans="1:26" customHeight="1" ht="403">
       <c r="A120"/>
       <c r="B120" t="s">
         <v>200</v>
       </c>
       <c r="C120" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:26" customHeight="1" ht="403">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" customHeight="1" ht="793">
       <c r="A121"/>
       <c r="B121" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C121" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="122" spans="1:26" customHeight="1" ht="793">
+    <row r="122" spans="1:26" customHeight="1" ht="396">
       <c r="A122"/>
       <c r="B122" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="123" spans="1:26" customHeight="1" ht="396">
+    <row r="123" spans="1:26" customHeight="1" ht="446">
       <c r="A123"/>
       <c r="B123" t="s">
         <v>204</v>
       </c>
-    </row>
-    <row r="124" spans="1:26" customHeight="1" ht="446">
+      <c r="C123" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" customHeight="1" ht="892">
       <c r="A124"/>
       <c r="B124" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C124" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:26" customHeight="1" ht="892">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" customHeight="1" ht="396">
       <c r="A125"/>
       <c r="B125" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C125" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:26" customHeight="1" ht="396">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" customHeight="1" ht="793">
       <c r="A126"/>
       <c r="B126" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C126" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:26" customHeight="1" ht="793">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" customHeight="1" ht="396">
       <c r="A127"/>
       <c r="B127" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="C127" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="128" spans="1:26" customHeight="1" ht="396">
       <c r="A128"/>
       <c r="B128" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="129" spans="1:26" customHeight="1" ht="396">
       <c r="A129"/>
       <c r="B129" t="s">
         <v>214</v>
       </c>
+      <c r="C129" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="130" spans="1:26" customHeight="1" ht="396">
       <c r="A130"/>
       <c r="B130" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C130" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:26" customHeight="1" ht="396">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" customHeight="1" ht="892">
       <c r="A131"/>
       <c r="B131" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C131" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:26" customHeight="1" ht="892">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" customHeight="1" ht="848">
       <c r="A132"/>
       <c r="B132" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C132" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:26" customHeight="1" ht="848">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" customHeight="1" ht="469">
       <c r="A133"/>
       <c r="B133" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="C133" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="134" spans="1:26" customHeight="1" ht="469">
+    <row r="134" spans="1:26" customHeight="1" ht="396">
       <c r="A134"/>
       <c r="B134" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="135" spans="1:26" customHeight="1" ht="396">
       <c r="A135"/>
       <c r="B135" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="136" spans="1:26" customHeight="1" ht="396">
       <c r="A136"/>
       <c r="B136" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="137" spans="1:26" customHeight="1" ht="396">
+    <row r="137" spans="1:26" customHeight="1" ht="1057">
       <c r="A137"/>
       <c r="B137" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="138" spans="1:26" customHeight="1" ht="1057">
+    <row r="138" spans="1:26" customHeight="1" ht="892">
       <c r="A138"/>
       <c r="B138" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="139" spans="1:26" customHeight="1" ht="892">
+    <row r="139" spans="1:26" customHeight="1" ht="893">
       <c r="A139"/>
       <c r="B139" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="140" spans="1:26" customHeight="1" ht="893">
-      <c r="A140"/>
+    <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="141" spans="1:26">
+    <row r="141" spans="1:26" customHeight="1" ht="396">
+      <c r="A141"/>
       <c r="B141" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:26" customHeight="1" ht="396">
       <c r="A142"/>
       <c r="B142" t="s">
         <v>231</v>
       </c>
-    </row>
-    <row r="143" spans="1:26" customHeight="1" ht="396">
+      <c r="C142" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" customHeight="1" ht="446">
       <c r="A143"/>
       <c r="B143" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="C143" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="144" spans="1:26" customHeight="1" ht="446">
       <c r="A144"/>
       <c r="B144" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="145" spans="1:26" customHeight="1" ht="446">
+    <row r="145" spans="1:26" customHeight="1" ht="793">
       <c r="A145"/>
       <c r="B145" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="146" spans="1:26" customHeight="1" ht="793">
+    <row r="146" spans="1:26" customHeight="1" ht="396">
       <c r="A146"/>
       <c r="B146" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="147" spans="1:26" customHeight="1" ht="396">
+    <row r="147" spans="1:26" customHeight="1" ht="392">
       <c r="A147"/>
       <c r="B147" t="s">
         <v>237</v>
       </c>
-    </row>
-    <row r="148" spans="1:26" customHeight="1" ht="392">
+      <c r="C147" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" customHeight="1" ht="892">
       <c r="A148"/>
       <c r="B148" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C148" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:26" customHeight="1" ht="892">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" customHeight="1" ht="685">
       <c r="A149"/>
       <c r="B149" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C149" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:26" customHeight="1" ht="685">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" customHeight="1" ht="376">
       <c r="A150"/>
       <c r="B150" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C150" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:26" customHeight="1" ht="376">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" customHeight="1" ht="396">
       <c r="A151"/>
       <c r="B151" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C151" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:26" customHeight="1" ht="396">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" customHeight="1" ht="383">
       <c r="A152"/>
       <c r="B152" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C152" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:26" customHeight="1" ht="383">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" customHeight="1" ht="346">
       <c r="A153"/>
       <c r="B153" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C153" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:26" customHeight="1" ht="346">
       <c r="A154"/>
       <c r="B154" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C154" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:26" customHeight="1" ht="346">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" customHeight="1" ht="880">
       <c r="A155"/>
       <c r="B155" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C155" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:26" customHeight="1" ht="880">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" customHeight="1" ht="446">
       <c r="A156"/>
       <c r="B156" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C156" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:26" customHeight="1" ht="446">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" customHeight="1" ht="1004">
       <c r="A157"/>
       <c r="B157" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C157" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:26" customHeight="1" ht="1004">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" customHeight="1" ht="461">
       <c r="A158"/>
       <c r="B158" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C158" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:26" customHeight="1" ht="461">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" customHeight="1" ht="396">
       <c r="A159"/>
       <c r="B159" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C159" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:26" customHeight="1" ht="396">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" customHeight="1" ht="437">
       <c r="A160"/>
       <c r="B160" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C160" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:26" customHeight="1" ht="437">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" customHeight="1" ht="476">
       <c r="A161"/>
       <c r="B161" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C161" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:26" customHeight="1" ht="476">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" customHeight="1" ht="396">
       <c r="A162"/>
       <c r="B162" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C162" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:26" customHeight="1" ht="396">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" customHeight="1" ht="890">
       <c r="A163"/>
       <c r="B163" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C163" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:26" customHeight="1" ht="890">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" customHeight="1" ht="595">
       <c r="A164"/>
       <c r="B164" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C164" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:26" customHeight="1" ht="595">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" customHeight="1" ht="550">
       <c r="A165"/>
       <c r="B165" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C165" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:26" customHeight="1" ht="550">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" customHeight="1" ht="321">
       <c r="A166"/>
       <c r="B166" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C166" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:26" customHeight="1" ht="321">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" customHeight="1" ht="316">
       <c r="A167"/>
       <c r="B167" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C167" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="168" spans="1:26" customHeight="1" ht="316">
       <c r="A168"/>
       <c r="B168" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C168" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="169" spans="1:26" customHeight="1" ht="316">
       <c r="A169"/>
       <c r="B169" t="s">
+        <v>281</v>
+      </c>
+      <c r="C169" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="170" spans="1:26" customHeight="1" ht="316">
       <c r="A170"/>
       <c r="B170" t="s">
         <v>282</v>
       </c>
       <c r="C170" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="171" spans="1:26" customHeight="1" ht="316">
       <c r="A171"/>
       <c r="B171" t="s">
         <v>283</v>
       </c>
       <c r="C171" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="172" spans="1:26" customHeight="1" ht="316">
       <c r="A172"/>
       <c r="B172" t="s">
         <v>284</v>
       </c>
       <c r="C172" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="173" spans="1:26" customHeight="1" ht="316">
       <c r="A173"/>
       <c r="B173" t="s">
         <v>285</v>
       </c>
       <c r="C173" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-      <c r="A174"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
       <c r="B174" t="s">
         <v>286</v>
       </c>
       <c r="C174" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:26">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" customHeight="1" ht="428">
+      <c r="A175"/>
       <c r="B175" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C175" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:26" customHeight="1" ht="428">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" customHeight="1" ht="396">
       <c r="A176"/>
       <c r="B176" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C176" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:26" customHeight="1" ht="396">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" customHeight="1" ht="394">
       <c r="A177"/>
       <c r="B177" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C177" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:26" customHeight="1" ht="394">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" customHeight="1" ht="396">
       <c r="A178"/>
       <c r="B178" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C178" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:26" customHeight="1" ht="396">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" customHeight="1" ht="416">
       <c r="A179"/>
       <c r="B179" t="s">
+        <v>296</v>
+      </c>
+      <c r="C179" t="s">
         <v>295</v>
       </c>
-      <c r="C179" t="s">
-[...3 lines deleted...]
-    <row r="180" spans="1:26" customHeight="1" ht="416">
+    </row>
+    <row r="180" spans="1:26" customHeight="1" ht="591">
       <c r="A180"/>
       <c r="B180" t="s">
         <v>297</v>
       </c>
       <c r="C180" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:26" customHeight="1" ht="591">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" customHeight="1" ht="898">
       <c r="A181"/>
       <c r="B181" t="s">
         <v>298</v>
       </c>
       <c r="C181" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:26" customHeight="1" ht="898">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" customHeight="1" ht="729">
       <c r="A182"/>
       <c r="B182" t="s">
         <v>299</v>
       </c>
       <c r="C182" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:26" customHeight="1" ht="729">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" customHeight="1" ht="786">
       <c r="A183"/>
       <c r="B183" t="s">
         <v>300</v>
       </c>
       <c r="C183" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:26" customHeight="1" ht="786">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" customHeight="1" ht="1334">
       <c r="A184"/>
       <c r="B184" t="s">
         <v>301</v>
       </c>
       <c r="C184" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:26" customHeight="1" ht="1334">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" customHeight="1" ht="809">
       <c r="A185"/>
       <c r="B185" t="s">
         <v>302</v>
       </c>
       <c r="C185" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:26" customHeight="1" ht="809">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" customHeight="1" ht="831">
       <c r="A186"/>
       <c r="B186" t="s">
         <v>303</v>
       </c>
       <c r="C186" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:26" customHeight="1" ht="831">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" customHeight="1" ht="834">
       <c r="A187"/>
       <c r="B187" t="s">
         <v>304</v>
       </c>
       <c r="C187" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:26" customHeight="1" ht="834">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" customHeight="1" ht="809">
       <c r="A188"/>
       <c r="B188" t="s">
         <v>305</v>
       </c>
       <c r="C188" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:26" customHeight="1" ht="809">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" customHeight="1" ht="771">
       <c r="A189"/>
       <c r="B189" t="s">
         <v>306</v>
       </c>
       <c r="C189" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:26" customHeight="1" ht="771">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" customHeight="1" ht="754">
       <c r="A190"/>
       <c r="B190" t="s">
         <v>307</v>
       </c>
       <c r="C190" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:26" customHeight="1" ht="754">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" customHeight="1" ht="723">
       <c r="A191"/>
       <c r="B191" t="s">
         <v>308</v>
       </c>
       <c r="C191" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:26" customHeight="1" ht="723">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26" customHeight="1" ht="896">
       <c r="A192"/>
       <c r="B192" t="s">
         <v>309</v>
       </c>
       <c r="C192" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:26" customHeight="1" ht="896">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" customHeight="1" ht="888">
       <c r="A193"/>
       <c r="B193" t="s">
         <v>310</v>
       </c>
       <c r="C193" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:26" customHeight="1" ht="888">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" customHeight="1" ht="913">
       <c r="A194"/>
       <c r="B194" t="s">
         <v>311</v>
       </c>
       <c r="C194" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:26" customHeight="1" ht="913">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" customHeight="1" ht="877">
       <c r="A195"/>
       <c r="B195" t="s">
         <v>312</v>
       </c>
       <c r="C195" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:26" customHeight="1" ht="877">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" customHeight="1" ht="936">
       <c r="A196"/>
       <c r="B196" t="s">
         <v>313</v>
       </c>
       <c r="C196" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:26" customHeight="1" ht="936">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" customHeight="1" ht="914">
       <c r="A197"/>
       <c r="B197" t="s">
         <v>314</v>
       </c>
       <c r="C197" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:26" customHeight="1" ht="914">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" customHeight="1" ht="918">
       <c r="A198"/>
       <c r="B198" t="s">
         <v>315</v>
       </c>
       <c r="C198" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:26" customHeight="1" ht="918">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" customHeight="1" ht="821">
       <c r="A199"/>
       <c r="B199" t="s">
         <v>316</v>
       </c>
       <c r="C199" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:26" customHeight="1" ht="821">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" customHeight="1" ht="779">
       <c r="A200"/>
       <c r="B200" t="s">
         <v>317</v>
       </c>
       <c r="C200" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:26" customHeight="1" ht="779">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" customHeight="1" ht="804">
       <c r="A201"/>
       <c r="B201" t="s">
         <v>318</v>
       </c>
       <c r="C201" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:26" customHeight="1" ht="804">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" customHeight="1" ht="761">
       <c r="A202"/>
       <c r="B202" t="s">
         <v>319</v>
       </c>
       <c r="C202" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:26" customHeight="1" ht="761">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" customHeight="1" ht="887">
       <c r="A203"/>
       <c r="B203" t="s">
         <v>320</v>
       </c>
       <c r="C203" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:26" customHeight="1" ht="887">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" customHeight="1" ht="732">
       <c r="A204"/>
       <c r="B204" t="s">
         <v>321</v>
       </c>
       <c r="C204" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:26" customHeight="1" ht="732">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" customHeight="1" ht="791">
       <c r="A205"/>
       <c r="B205" t="s">
         <v>322</v>
       </c>
       <c r="C205" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:26" customHeight="1" ht="791">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" customHeight="1" ht="775">
       <c r="A206"/>
       <c r="B206" t="s">
         <v>323</v>
       </c>
       <c r="C206" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:26" customHeight="1" ht="775">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" customHeight="1" ht="763">
       <c r="A207"/>
       <c r="B207" t="s">
         <v>324</v>
       </c>
       <c r="C207" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:26" customHeight="1" ht="763">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" customHeight="1" ht="751">
       <c r="A208"/>
       <c r="B208" t="s">
         <v>325</v>
       </c>
       <c r="C208" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:26" customHeight="1" ht="751">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26" customHeight="1" ht="767">
       <c r="A209"/>
       <c r="B209" t="s">
         <v>326</v>
       </c>
       <c r="C209" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:26" customHeight="1" ht="767">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26" customHeight="1" ht="740">
       <c r="A210"/>
       <c r="B210" t="s">
         <v>327</v>
       </c>
       <c r="C210" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:26" customHeight="1" ht="740">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26" customHeight="1" ht="913">
       <c r="A211"/>
       <c r="B211" t="s">
         <v>328</v>
       </c>
       <c r="C211" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:26" customHeight="1" ht="913">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" customHeight="1" ht="582">
       <c r="A212"/>
       <c r="B212" t="s">
         <v>329</v>
       </c>
       <c r="C212" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:26" customHeight="1" ht="582">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26" customHeight="1" ht="823">
       <c r="A213"/>
       <c r="B213" t="s">
         <v>330</v>
       </c>
       <c r="C213" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:26" customHeight="1" ht="823">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26" customHeight="1" ht="900">
       <c r="A214"/>
       <c r="B214" t="s">
         <v>331</v>
       </c>
       <c r="C214" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:26" customHeight="1" ht="900">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26" customHeight="1" ht="889">
       <c r="A215"/>
       <c r="B215" t="s">
         <v>332</v>
       </c>
       <c r="C215" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:26" customHeight="1" ht="889">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" customHeight="1" ht="619">
       <c r="A216"/>
       <c r="B216" t="s">
         <v>333</v>
       </c>
       <c r="C216" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:26" customHeight="1" ht="619">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26" customHeight="1" ht="895">
       <c r="A217"/>
       <c r="B217" t="s">
         <v>334</v>
       </c>
       <c r="C217" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:26" customHeight="1" ht="895">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26" customHeight="1" ht="908">
       <c r="A218"/>
       <c r="B218" t="s">
         <v>335</v>
       </c>
       <c r="C218" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:26" customHeight="1" ht="908">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26" customHeight="1" ht="619">
       <c r="A219"/>
       <c r="B219" t="s">
         <v>336</v>
       </c>
       <c r="C219" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:26" customHeight="1" ht="619">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26" customHeight="1" ht="803">
       <c r="A220"/>
       <c r="B220" t="s">
         <v>337</v>
       </c>
       <c r="C220" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:26" customHeight="1" ht="803">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26" customHeight="1" ht="880">
       <c r="A221"/>
       <c r="B221" t="s">
         <v>338</v>
       </c>
       <c r="C221" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:26" customHeight="1" ht="880">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26" customHeight="1" ht="765">
       <c r="A222"/>
       <c r="B222" t="s">
         <v>339</v>
       </c>
       <c r="C222" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:26" customHeight="1" ht="765">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26" customHeight="1" ht="624">
       <c r="A223"/>
       <c r="B223" t="s">
         <v>340</v>
       </c>
       <c r="C223" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:26" customHeight="1" ht="624">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26" customHeight="1" ht="399">
       <c r="A224"/>
       <c r="B224" t="s">
         <v>341</v>
       </c>
       <c r="C224" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:26" customHeight="1" ht="399">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26" customHeight="1" ht="396">
       <c r="A225"/>
       <c r="B225" t="s">
         <v>342</v>
       </c>
       <c r="C225" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:26" customHeight="1" ht="396">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26" customHeight="1" ht="782">
       <c r="A226"/>
       <c r="B226" t="s">
         <v>343</v>
       </c>
       <c r="C226" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:26" customHeight="1" ht="782">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26" customHeight="1" ht="385">
       <c r="A227"/>
       <c r="B227" t="s">
         <v>344</v>
       </c>
       <c r="C227" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:26" customHeight="1" ht="385">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26" customHeight="1" ht="411">
       <c r="A228"/>
       <c r="B228" t="s">
         <v>345</v>
       </c>
       <c r="C228" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:26" customHeight="1" ht="411">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26" customHeight="1" ht="392">
       <c r="A229"/>
       <c r="B229" t="s">
         <v>346</v>
       </c>
       <c r="C229" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:26" customHeight="1" ht="392">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26" customHeight="1" ht="458">
       <c r="A230"/>
       <c r="B230" t="s">
         <v>347</v>
       </c>
       <c r="C230" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:26" customHeight="1" ht="458">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26" customHeight="1" ht="402">
       <c r="A231"/>
       <c r="B231" t="s">
         <v>348</v>
       </c>
       <c r="C231" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:26" customHeight="1" ht="402">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26" customHeight="1" ht="460">
       <c r="A232"/>
       <c r="B232" t="s">
         <v>349</v>
       </c>
       <c r="C232" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:26" customHeight="1" ht="460">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26" customHeight="1" ht="396">
       <c r="A233"/>
       <c r="B233" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C233" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="234" spans="1:26" customHeight="1" ht="396">
       <c r="A234"/>
       <c r="B234" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C234" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="235" spans="1:26" customHeight="1" ht="396">
       <c r="A235"/>
       <c r="B235" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C235" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:26" customHeight="1" ht="396">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26" customHeight="1" ht="892">
       <c r="A236"/>
       <c r="B236" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="C236" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="237" spans="1:26" customHeight="1" ht="892">
       <c r="A237"/>
       <c r="B237" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="238" spans="1:26" customHeight="1" ht="892">
+    <row r="238" spans="1:26" customHeight="1" ht="878">
       <c r="A238"/>
       <c r="B238" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="239" spans="1:26" customHeight="1" ht="878">
+    <row r="239" spans="1:26" customHeight="1" ht="892">
       <c r="A239"/>
       <c r="B239" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="240" spans="1:26" customHeight="1" ht="892">
       <c r="A240"/>
       <c r="B240" t="s">
         <v>361</v>
       </c>
+      <c r="C240" t="s">
+        <v>362</v>
+      </c>
     </row>
     <row r="241" spans="1:26" customHeight="1" ht="892">
       <c r="A241"/>
       <c r="B241" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="C241" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="242" spans="1:26" customHeight="1" ht="892">
       <c r="A242"/>
       <c r="B242" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="243" spans="1:26" customHeight="1" ht="892">
+    <row r="243" spans="1:26" customHeight="1" ht="396">
       <c r="A243"/>
       <c r="B243" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="244" spans="1:26" customHeight="1" ht="396">
       <c r="A244"/>
       <c r="B244" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="245" spans="1:26" customHeight="1" ht="396">
+    <row r="245" spans="1:26" customHeight="1" ht="378">
       <c r="A245"/>
       <c r="B245" t="s">
         <v>367</v>
       </c>
-    </row>
-    <row r="246" spans="1:26" customHeight="1" ht="378">
+      <c r="C245" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26" customHeight="1" ht="396">
       <c r="A246"/>
       <c r="B246" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="C246" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="247" spans="1:26" customHeight="1" ht="396">
+    <row r="247" spans="1:26" customHeight="1" ht="398">
       <c r="A247"/>
       <c r="B247" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="248" spans="1:26" customHeight="1" ht="398">
+    <row r="248" spans="1:26" customHeight="1" ht="396">
       <c r="A248"/>
       <c r="B248" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="249" spans="1:26" customHeight="1" ht="396">
       <c r="A249"/>
       <c r="B249" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="250" spans="1:26" customHeight="1" ht="396">
+    <row r="250" spans="1:26" customHeight="1" ht="892">
       <c r="A250"/>
       <c r="B250" t="s">
         <v>373</v>
       </c>
-    </row>
-    <row r="251" spans="1:26" customHeight="1" ht="892">
+      <c r="C250" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26" customHeight="1" ht="893">
       <c r="A251"/>
       <c r="B251" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C251" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:26" customHeight="1" ht="893">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26" customHeight="1" ht="396">
       <c r="A252"/>
       <c r="B252" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C252" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="253" spans="1:26" customHeight="1" ht="396">
       <c r="A253"/>
       <c r="B253" t="s">
+        <v>379</v>
+      </c>
+      <c r="C253" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="254" spans="1:26" customHeight="1" ht="396">
       <c r="A254"/>
       <c r="B254" t="s">
         <v>380</v>
       </c>
       <c r="C254" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="255" spans="1:26" customHeight="1" ht="396">
       <c r="A255"/>
       <c r="B255" t="s">
         <v>381</v>
       </c>
-      <c r="C255" t="s">
-[...3 lines deleted...]
-    <row r="256" spans="1:26" customHeight="1" ht="396">
+    </row>
+    <row r="256" spans="1:26" customHeight="1" ht="446">
       <c r="A256"/>
       <c r="B256" t="s">
         <v>382</v>
       </c>
-    </row>
-    <row r="257" spans="1:26" customHeight="1" ht="446">
+      <c r="C256" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26" customHeight="1" ht="892">
       <c r="A257"/>
       <c r="B257" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="C257" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="258" spans="1:26" customHeight="1" ht="892">
+    <row r="258" spans="1:26" customHeight="1" ht="396">
       <c r="A258"/>
       <c r="B258" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="259" spans="1:26" customHeight="1" ht="396">
       <c r="A259"/>
       <c r="B259" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="260" spans="1:26" customHeight="1" ht="396">
       <c r="A260"/>
       <c r="B260" t="s">
         <v>387</v>
       </c>
+      <c r="C260" t="s">
+        <v>388</v>
+      </c>
     </row>
     <row r="261" spans="1:26" customHeight="1" ht="396">
       <c r="A261"/>
       <c r="B261" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C261" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:26" customHeight="1" ht="396">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26" customHeight="1" ht="892">
       <c r="A262"/>
       <c r="B262" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="C262" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="263" spans="1:26" customHeight="1" ht="892">
+    <row r="263" spans="1:26" customHeight="1" ht="970">
       <c r="A263"/>
       <c r="B263" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="264" spans="1:26" customHeight="1" ht="970">
+    <row r="264" spans="1:26" customHeight="1" ht="396">
       <c r="A264"/>
       <c r="B264" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="265" spans="1:26" customHeight="1" ht="396">
       <c r="A265"/>
       <c r="B265" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="266" spans="1:26" customHeight="1" ht="396">
       <c r="A266"/>
       <c r="B266" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="267" spans="1:26" customHeight="1" ht="396">
+    <row r="267" spans="1:26" customHeight="1" ht="446">
       <c r="A267"/>
       <c r="B267" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="268" spans="1:26" customHeight="1" ht="446">
+    <row r="268" spans="1:26" customHeight="1" ht="289">
       <c r="A268"/>
       <c r="B268" t="s">
         <v>397</v>
       </c>
-    </row>
-    <row r="269" spans="1:26" customHeight="1" ht="289">
+      <c r="C268" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26" customHeight="1" ht="223">
       <c r="A269"/>
       <c r="B269" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C269" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:26" customHeight="1" ht="223">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26" customHeight="1" ht="446">
       <c r="A270"/>
       <c r="B270" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="C270" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="271" spans="1:26" customHeight="1" ht="446">
       <c r="A271"/>
       <c r="B271" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="272" spans="1:26" customHeight="1" ht="446">
+    <row r="272" spans="1:26" customHeight="1" ht="396">
       <c r="A272"/>
       <c r="B272" t="s">
         <v>403</v>
       </c>
+      <c r="C272" t="s">
+        <v>404</v>
+      </c>
     </row>
     <row r="273" spans="1:26" customHeight="1" ht="396">
       <c r="A273"/>
       <c r="B273" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C273" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="274" spans="1:26" customHeight="1" ht="396">
       <c r="A274"/>
       <c r="B274" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C274" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:26" customHeight="1" ht="396">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26" customHeight="1" ht="446">
       <c r="A275"/>
       <c r="B275" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="C275" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="276" spans="1:26" customHeight="1" ht="446">
+    <row r="276" spans="1:26" customHeight="1" ht="396">
       <c r="A276"/>
       <c r="B276" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="277" spans="1:26" customHeight="1" ht="396">
+    <row r="277" spans="1:26" customHeight="1" ht="446">
       <c r="A277"/>
       <c r="B277" t="s">
         <v>411</v>
       </c>
+      <c r="C277" t="s">
+        <v>412</v>
+      </c>
     </row>
     <row r="278" spans="1:26" customHeight="1" ht="446">
       <c r="A278"/>
       <c r="B278" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="C278" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="279" spans="1:26" customHeight="1" ht="446">
+    <row r="279" spans="1:26" customHeight="1" ht="793">
       <c r="A279"/>
       <c r="B279" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="280" spans="1:26" customHeight="1" ht="793">
+    <row r="280" spans="1:26" customHeight="1" ht="396">
       <c r="A280"/>
       <c r="B280" t="s">
         <v>415</v>
       </c>
-    </row>
-    <row r="281" spans="1:26" customHeight="1" ht="396">
+      <c r="C280" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26" customHeight="1" ht="446">
       <c r="A281"/>
       <c r="B281" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C281" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:26" customHeight="1" ht="446">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26" customHeight="1" ht="653">
       <c r="A282"/>
       <c r="B282" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C282" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:26" customHeight="1" ht="653">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26" customHeight="1" ht="641">
       <c r="A283"/>
       <c r="B283" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C283" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:26" customHeight="1" ht="641">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26" customHeight="1" ht="651">
       <c r="A284"/>
       <c r="B284" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C284" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:26" customHeight="1" ht="651">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26" customHeight="1" ht="632">
       <c r="A285"/>
       <c r="B285" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C285" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:26" customHeight="1" ht="632">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26" customHeight="1" ht="743">
       <c r="A286"/>
       <c r="B286" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C286" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:26" customHeight="1" ht="743">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26" customHeight="1" ht="396">
       <c r="A287"/>
       <c r="B287" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C287" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="288" spans="1:26" customHeight="1" ht="396">
       <c r="A288"/>
       <c r="B288" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C288" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="289" spans="1:26" customHeight="1" ht="396">
       <c r="A289"/>
       <c r="B289" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="C289" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="290" spans="1:26" customHeight="1" ht="396">
+    <row r="290" spans="1:26" customHeight="1" ht="892">
       <c r="A290"/>
       <c r="B290" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="291" spans="1:26" customHeight="1" ht="892">
+    <row r="291" spans="1:26" customHeight="1" ht="446">
       <c r="A291"/>
       <c r="B291" t="s">
         <v>435</v>
       </c>
-    </row>
-    <row r="292" spans="1:26" customHeight="1" ht="446">
+      <c r="C291" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26" customHeight="1" ht="396">
       <c r="A292"/>
       <c r="B292" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C292" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:26" customHeight="1" ht="396">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26" customHeight="1" ht="750">
       <c r="A293"/>
       <c r="B293" t="s">
         <v>438</v>
       </c>
       <c r="C293" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:26" customHeight="1" ht="750">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26" customHeight="1" ht="394">
       <c r="A294"/>
       <c r="B294" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="C294" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="295" spans="1:26" customHeight="1" ht="394">
+    <row r="295" spans="1:26" customHeight="1" ht="396">
       <c r="A295"/>
       <c r="B295" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="296" spans="1:26" customHeight="1" ht="396">
+    <row r="296" spans="1:26" customHeight="1" ht="892">
       <c r="A296"/>
       <c r="B296" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="297" spans="1:26" customHeight="1" ht="892">
+    <row r="297" spans="1:26" customHeight="1" ht="640">
       <c r="A297"/>
       <c r="B297" t="s">
         <v>443</v>
       </c>
-    </row>
-    <row r="298" spans="1:26" customHeight="1" ht="640">
+      <c r="C297" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26" customHeight="1" ht="889">
       <c r="A298"/>
       <c r="B298" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="C298" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="299" spans="1:26" customHeight="1" ht="889">
+    <row r="299" spans="1:26" customHeight="1" ht="458">
       <c r="A299"/>
       <c r="B299" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="300" spans="1:26" customHeight="1" ht="458">
+    <row r="300" spans="1:26" customHeight="1" ht="376">
       <c r="A300"/>
       <c r="B300" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="301" spans="1:26" customHeight="1" ht="376">
+    <row r="301" spans="1:26" customHeight="1" ht="892">
       <c r="A301"/>
       <c r="B301" t="s">
         <v>448</v>
       </c>
-    </row>
-    <row r="302" spans="1:26" customHeight="1" ht="892">
+      <c r="C301" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26" customHeight="1" ht="396">
       <c r="A302"/>
       <c r="B302" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C302" t="s">
-        <v>450</v>
+        <v>406</v>
       </c>
     </row>
     <row r="303" spans="1:26" customHeight="1" ht="396">
       <c r="A303"/>
       <c r="B303" t="s">
         <v>451</v>
       </c>
-      <c r="C303" t="s">
-[...3 lines deleted...]
-    <row r="304" spans="1:26" customHeight="1" ht="396">
+    </row>
+    <row r="304" spans="1:26" customHeight="1" ht="290">
       <c r="A304"/>
       <c r="B304" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="305" spans="1:26" customHeight="1" ht="290">
+    <row r="305" spans="1:26" customHeight="1" ht="396">
       <c r="A305"/>
       <c r="B305" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="306" spans="1:26" customHeight="1" ht="396">
       <c r="A306"/>
       <c r="B306" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="307" spans="1:26" customHeight="1" ht="396">
       <c r="A307"/>
       <c r="B307" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="308" spans="1:26" customHeight="1" ht="396">
       <c r="A308"/>
       <c r="B308" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="309" spans="1:26" customHeight="1" ht="396">
+    <row r="309" spans="1:26" customHeight="1" ht="586">
       <c r="A309"/>
       <c r="B309" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="310" spans="1:26" customHeight="1" ht="586">
+    <row r="310" spans="1:26" customHeight="1" ht="816">
       <c r="A310"/>
       <c r="B310" t="s">
         <v>458</v>
       </c>
-    </row>
-    <row r="311" spans="1:26" customHeight="1" ht="816">
+      <c r="C310" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26" customHeight="1" ht="591">
       <c r="A311"/>
       <c r="B311" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C311" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:26" customHeight="1" ht="591">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26" customHeight="1" ht="892">
       <c r="A312"/>
       <c r="B312" t="s">
         <v>461</v>
       </c>
       <c r="C312" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:26" customHeight="1" ht="892">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26" customHeight="1" ht="446">
       <c r="A313"/>
       <c r="B313" t="s">
         <v>462</v>
       </c>
       <c r="C313" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:26" customHeight="1" ht="446">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26" customHeight="1" ht="595">
       <c r="A314"/>
       <c r="B314" t="s">
         <v>463</v>
       </c>
       <c r="C314" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:26" customHeight="1" ht="595">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26" customHeight="1" ht="396">
       <c r="A315"/>
       <c r="B315" t="s">
         <v>464</v>
       </c>
       <c r="C315" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:26" customHeight="1" ht="396">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26" customHeight="1" ht="477">
       <c r="A316"/>
       <c r="B316" t="s">
         <v>465</v>
       </c>
       <c r="C316" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:26" customHeight="1" ht="477">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26" customHeight="1" ht="647">
       <c r="A317"/>
       <c r="B317" t="s">
         <v>466</v>
       </c>
       <c r="C317" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:26" customHeight="1" ht="647">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26" customHeight="1" ht="1096">
       <c r="A318"/>
       <c r="B318" t="s">
         <v>467</v>
       </c>
-      <c r="C318" t="s">
-[...3 lines deleted...]
-    <row r="319" spans="1:26" customHeight="1" ht="1096">
+    </row>
+    <row r="319" spans="1:26" customHeight="1" ht="1118">
       <c r="A319"/>
       <c r="B319" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="320" spans="1:26" customHeight="1" ht="1118">
+    <row r="320" spans="1:26" customHeight="1" ht="1116">
       <c r="A320"/>
       <c r="B320" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="321" spans="1:26" customHeight="1" ht="1116">
+    <row r="321" spans="1:26" customHeight="1" ht="1098">
       <c r="A321"/>
       <c r="B321" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="322" spans="1:26" customHeight="1" ht="1098">
+    <row r="322" spans="1:26" customHeight="1" ht="1116">
       <c r="A322"/>
       <c r="B322" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="323" spans="1:26" customHeight="1" ht="1116">
+    <row r="323" spans="1:26" customHeight="1" ht="1110">
       <c r="A323"/>
       <c r="B323" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="324" spans="1:26" customHeight="1" ht="1110">
+    <row r="324" spans="1:26" customHeight="1" ht="286">
       <c r="A324"/>
       <c r="B324" t="s">
         <v>473</v>
       </c>
-    </row>
-    <row r="325" spans="1:26" customHeight="1" ht="286">
+      <c r="C324" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26" customHeight="1" ht="396">
       <c r="A325"/>
       <c r="B325" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C325" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:26" customHeight="1" ht="396">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26" customHeight="1" ht="892">
       <c r="A326"/>
       <c r="B326" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C326" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:26" customHeight="1" ht="892">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26" customHeight="1" ht="396">
       <c r="A327"/>
       <c r="B327" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C327" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="328" spans="1:26" customHeight="1" ht="396">
       <c r="A328"/>
       <c r="B328" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C328" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:26" customHeight="1" ht="396">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26" customHeight="1" ht="340">
       <c r="A329"/>
       <c r="B329" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C329" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:26" customHeight="1" ht="340">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26" customHeight="1" ht="892">
       <c r="A330"/>
       <c r="B330" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C330" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:26" customHeight="1" ht="892">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26" customHeight="1" ht="589">
       <c r="A331"/>
       <c r="B331" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C331" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:26" customHeight="1" ht="589">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26" customHeight="1" ht="396">
       <c r="A332"/>
       <c r="B332" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C332" t="s">
-        <v>489</v>
-[...3 lines deleted...]
-      <c r="A333"/>
+        <v>490</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
       <c r="B333" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="C333" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="334" spans="1:26">
+    <row r="334" spans="1:26" customHeight="1" ht="396">
+      <c r="A334"/>
       <c r="B334" t="s">
         <v>492</v>
       </c>
-    </row>
-    <row r="335" spans="1:26" customHeight="1" ht="396">
+      <c r="C334" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26" customHeight="1" ht="892">
       <c r="A335"/>
       <c r="B335" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C335" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:26" customHeight="1" ht="892">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26" customHeight="1" ht="396">
       <c r="A336"/>
       <c r="B336" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C336" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:26" customHeight="1" ht="396">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26" customHeight="1" ht="731">
       <c r="A337"/>
       <c r="B337" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C337" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:26" customHeight="1" ht="731">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26" customHeight="1" ht="470">
       <c r="A338"/>
       <c r="B338" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C338" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="339" spans="1:26" customHeight="1" ht="470">
       <c r="A339"/>
       <c r="B339" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C339" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="340" spans="1:26" customHeight="1" ht="470">
       <c r="A340"/>
       <c r="B340" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C340" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="341" spans="1:26" customHeight="1" ht="470">
       <c r="A341"/>
       <c r="B341" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C341" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="342" spans="1:26" customHeight="1" ht="470">
       <c r="A342"/>
       <c r="B342" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C342" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="343" spans="1:26" customHeight="1" ht="470">
       <c r="A343"/>
       <c r="B343" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C343" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="344" spans="1:26" customHeight="1" ht="470">
       <c r="A344"/>
       <c r="B344" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C344" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="345" spans="1:26" customHeight="1" ht="470">
       <c r="A345"/>
       <c r="B345" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C345" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="346" spans="1:26" customHeight="1" ht="470">
       <c r="A346"/>
       <c r="B346" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C346" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="347" spans="1:26" customHeight="1" ht="470">
       <c r="A347"/>
       <c r="B347" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C347" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:26" customHeight="1" ht="470">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26" customHeight="1" ht="892">
       <c r="A348"/>
       <c r="B348" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="C348" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="349" spans="1:26" customHeight="1" ht="892">
+    <row r="349" spans="1:26" customHeight="1" ht="444">
       <c r="A349"/>
       <c r="B349" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="350" spans="1:26" customHeight="1" ht="444">
+    <row r="350" spans="1:26" customHeight="1" ht="459">
       <c r="A350"/>
       <c r="B350" t="s">
         <v>522</v>
       </c>
-    </row>
-    <row r="351" spans="1:26" customHeight="1" ht="459">
+      <c r="C350" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26" customHeight="1" ht="396">
       <c r="A351"/>
       <c r="B351" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C351" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:26" customHeight="1" ht="396">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26" customHeight="1" ht="395">
       <c r="A352"/>
       <c r="B352" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C352" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:26" customHeight="1" ht="395">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26" customHeight="1" ht="396">
       <c r="A353"/>
       <c r="B353" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="C353" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="354" spans="1:26" customHeight="1" ht="396">
       <c r="A354"/>
       <c r="B354" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="355" spans="1:26" customHeight="1" ht="396">
+    <row r="355" spans="1:26" customHeight="1" ht="892">
       <c r="A355"/>
       <c r="B355" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="356" spans="1:26" customHeight="1" ht="892">
+    <row r="356" spans="1:26" customHeight="1" ht="446">
       <c r="A356"/>
       <c r="B356" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="357" spans="1:26" customHeight="1" ht="446">
+    <row r="357" spans="1:26" customHeight="1" ht="396">
       <c r="A357"/>
       <c r="B357" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="358" spans="1:26" customHeight="1" ht="396">
       <c r="A358"/>
       <c r="B358" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="359" spans="1:26" customHeight="1" ht="396">
       <c r="A359"/>
       <c r="B359" t="s">
         <v>534</v>
       </c>
+      <c r="C359" t="s">
+        <v>535</v>
+      </c>
     </row>
     <row r="360" spans="1:26" customHeight="1" ht="396">
       <c r="A360"/>
       <c r="B360" t="s">
-        <v>535</v>
-[...1 lines deleted...]
-      <c r="C360" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="361" spans="1:26" customHeight="1" ht="396">
+    <row r="361" spans="1:26" customHeight="1" ht="892">
       <c r="A361"/>
       <c r="B361" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="362" spans="1:26" customHeight="1" ht="892">
+    <row r="362" spans="1:26" customHeight="1" ht="396">
       <c r="A362"/>
       <c r="B362" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="363" spans="1:26" customHeight="1" ht="396">
-      <c r="A363"/>
+    <row r="363" spans="1:26">
       <c r="B363" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="B364" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="B365" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="B366" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="B367" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="368" spans="1:26">
@@ -39192,4181 +40004,4189 @@
     <row r="370" spans="1:26">
       <c r="B370" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="B371" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="B372" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="B373" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="B374" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="375" spans="1:26">
+    <row r="375" spans="1:26" customHeight="1" ht="892">
+      <c r="A375"/>
       <c r="B375" t="s">
         <v>551</v>
       </c>
-    </row>
-    <row r="376" spans="1:26" customHeight="1" ht="892">
+      <c r="C375" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26" customHeight="1" ht="396">
       <c r="A376"/>
       <c r="B376" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="C376" t="s">
         <v>553</v>
       </c>
     </row>
-    <row r="377" spans="1:26" customHeight="1" ht="396">
+    <row r="377" spans="1:26" customHeight="1" ht="398">
       <c r="A377"/>
       <c r="B377" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="378" spans="1:26" customHeight="1" ht="398">
+    <row r="378" spans="1:26" customHeight="1" ht="793">
       <c r="A378"/>
       <c r="B378" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="379" spans="1:26" customHeight="1" ht="793">
       <c r="A379"/>
       <c r="B379" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="380" spans="1:26" customHeight="1" ht="793">
+    <row r="380" spans="1:26" customHeight="1" ht="510">
       <c r="A380"/>
       <c r="B380" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="381" spans="1:26" customHeight="1" ht="510">
+    <row r="381" spans="1:26" customHeight="1" ht="446">
       <c r="A381"/>
       <c r="B381" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="382" spans="1:26" customHeight="1" ht="446">
+    <row r="382" spans="1:26" customHeight="1" ht="629">
       <c r="A382"/>
       <c r="B382" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="383" spans="1:26" customHeight="1" ht="629">
-      <c r="A383"/>
+    <row r="383" spans="1:26">
       <c r="B383" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="384" spans="1:26">
+    <row r="384" spans="1:26" customHeight="1" ht="892">
+      <c r="A384"/>
       <c r="B384" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="385" spans="1:26" customHeight="1" ht="892">
+    <row r="385" spans="1:26" customHeight="1" ht="595">
       <c r="A385"/>
       <c r="B385" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="386" spans="1:26" customHeight="1" ht="595">
       <c r="A386"/>
       <c r="B386" t="s">
         <v>563</v>
       </c>
-    </row>
-    <row r="387" spans="1:26" customHeight="1" ht="595">
+      <c r="C386" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26" customHeight="1" ht="892">
       <c r="A387"/>
       <c r="B387" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C387" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:26" customHeight="1" ht="892">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26" customHeight="1" ht="792">
       <c r="A388"/>
       <c r="B388" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="C388" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="389" spans="1:26" customHeight="1" ht="792">
+    <row r="389" spans="1:26" customHeight="1" ht="895">
       <c r="A389"/>
       <c r="B389" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="390" spans="1:26" customHeight="1" ht="895">
+    <row r="390" spans="1:26" customHeight="1" ht="741">
       <c r="A390"/>
       <c r="B390" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="391" spans="1:26" customHeight="1" ht="741">
+    <row r="391" spans="1:26" customHeight="1" ht="446">
       <c r="A391"/>
       <c r="B391" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="392" spans="1:26" customHeight="1" ht="446">
+    <row r="392" spans="1:26" customHeight="1" ht="793">
       <c r="A392"/>
       <c r="B392" t="s">
         <v>571</v>
       </c>
-    </row>
-    <row r="393" spans="1:26" customHeight="1" ht="793">
+      <c r="C392" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26" customHeight="1" ht="770">
       <c r="A393"/>
       <c r="B393" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C393" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:26" customHeight="1" ht="770">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26" customHeight="1" ht="595">
       <c r="A394"/>
       <c r="B394" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C394" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:26" customHeight="1" ht="595">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26" customHeight="1" ht="397">
       <c r="A395"/>
       <c r="B395" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C395" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:26" customHeight="1" ht="397">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26" customHeight="1" ht="889">
       <c r="A396"/>
       <c r="B396" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C396" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:26" customHeight="1" ht="889">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26" customHeight="1" ht="446">
       <c r="A397"/>
       <c r="B397" t="s">
-        <v>580</v>
-[...1 lines deleted...]
-      <c r="C397" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="398" spans="1:26" customHeight="1" ht="446">
+    <row r="398" spans="1:26" customHeight="1" ht="396">
       <c r="A398"/>
       <c r="B398" t="s">
         <v>582</v>
       </c>
-    </row>
-    <row r="399" spans="1:26" customHeight="1" ht="396">
+      <c r="C398" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26" customHeight="1" ht="465">
       <c r="A399"/>
       <c r="B399" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C399" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:26" customHeight="1" ht="465">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26" customHeight="1" ht="446">
       <c r="A400"/>
       <c r="B400" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C400" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:26" customHeight="1" ht="446">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26" customHeight="1" ht="274">
       <c r="A401"/>
       <c r="B401" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C401" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:26" customHeight="1" ht="274">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26" customHeight="1" ht="345">
       <c r="A402"/>
       <c r="B402" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C402" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:26" customHeight="1" ht="345">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26" customHeight="1" ht="837">
       <c r="A403"/>
       <c r="B403" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C403" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:26" customHeight="1" ht="837">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26" customHeight="1" ht="880">
       <c r="A404"/>
       <c r="B404" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C404" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:26" customHeight="1" ht="880">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="405" spans="1:26" customHeight="1" ht="532">
       <c r="A405"/>
       <c r="B405" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C405" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:26" customHeight="1" ht="532">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="406" spans="1:26" customHeight="1" ht="894">
       <c r="A406"/>
       <c r="B406" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C406" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:26" customHeight="1" ht="894">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="407" spans="1:26" customHeight="1" ht="425">
       <c r="A407"/>
       <c r="B407" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C407" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:26" customHeight="1" ht="425">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="408" spans="1:26" customHeight="1" ht="889">
       <c r="A408"/>
       <c r="B408" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C408" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:26" customHeight="1" ht="889">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="409" spans="1:26" customHeight="1" ht="900">
       <c r="A409"/>
       <c r="B409" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C409" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:26" customHeight="1" ht="900">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="410" spans="1:26" customHeight="1" ht="446">
       <c r="A410"/>
       <c r="B410" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C410" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:26" customHeight="1" ht="446">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="411" spans="1:26" customHeight="1" ht="396">
       <c r="A411"/>
       <c r="B411" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="C411" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="412" spans="1:26" customHeight="1" ht="396">
       <c r="A412"/>
       <c r="B412" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="413" spans="1:26" customHeight="1" ht="396">
+    <row r="413" spans="1:26" customHeight="1" ht="382">
       <c r="A413"/>
       <c r="B413" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="414" spans="1:26" customHeight="1" ht="382">
+    <row r="414" spans="1:26" customHeight="1" ht="396">
       <c r="A414"/>
       <c r="B414" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="415" spans="1:26" customHeight="1" ht="396">
+    <row r="415" spans="1:26" customHeight="1" ht="363">
       <c r="A415"/>
       <c r="B415" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="416" spans="1:26" customHeight="1" ht="363">
+    <row r="416" spans="1:26" customHeight="1" ht="767">
       <c r="A416"/>
       <c r="B416" t="s">
         <v>613</v>
       </c>
-    </row>
-    <row r="417" spans="1:26" customHeight="1" ht="767">
+      <c r="C416" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="417" spans="1:26" customHeight="1" ht="395">
       <c r="A417"/>
       <c r="B417" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C417" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:26" customHeight="1" ht="395">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="418" spans="1:26" customHeight="1" ht="394">
       <c r="A418"/>
       <c r="B418" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C418" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:26" customHeight="1" ht="394">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="419" spans="1:26" customHeight="1" ht="396">
       <c r="A419"/>
       <c r="B419" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="C419" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="420" spans="1:26" customHeight="1" ht="396">
+    <row r="420" spans="1:26" customHeight="1" ht="461">
       <c r="A420"/>
       <c r="B420" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="421" spans="1:26" customHeight="1" ht="461">
+    <row r="421" spans="1:26" customHeight="1" ht="444">
       <c r="A421"/>
       <c r="B421" t="s">
         <v>621</v>
       </c>
-    </row>
-    <row r="422" spans="1:26" customHeight="1" ht="444">
+      <c r="C421" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="422" spans="1:26" customHeight="1" ht="658">
       <c r="A422"/>
       <c r="B422" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="C422" t="s">
         <v>623</v>
       </c>
     </row>
-    <row r="423" spans="1:26" customHeight="1" ht="658">
+    <row r="423" spans="1:26" customHeight="1" ht="977">
       <c r="A423"/>
       <c r="B423" t="s">
         <v>624</v>
       </c>
-    </row>
-    <row r="424" spans="1:26" customHeight="1" ht="977">
+      <c r="C423" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="424" spans="1:26" customHeight="1" ht="396">
       <c r="A424"/>
       <c r="B424" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="C424" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="425" spans="1:26" customHeight="1" ht="396">
       <c r="A425"/>
       <c r="B425" t="s">
         <v>627</v>
       </c>
-    </row>
-    <row r="426" spans="1:26" customHeight="1" ht="396">
+      <c r="C425" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="426" spans="1:26" customHeight="1" ht="606">
       <c r="A426"/>
       <c r="B426" t="s">
-        <v>628</v>
-[...1 lines deleted...]
-      <c r="C426" t="s">
         <v>629</v>
       </c>
     </row>
-    <row r="427" spans="1:26" customHeight="1" ht="606">
+    <row r="427" spans="1:26" customHeight="1" ht="396">
       <c r="A427"/>
       <c r="B427" t="s">
         <v>630</v>
       </c>
-    </row>
-    <row r="428" spans="1:26" customHeight="1" ht="396">
+      <c r="C427" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="428" spans="1:26" customHeight="1" ht="395">
       <c r="A428"/>
       <c r="B428" t="s">
+        <v>632</v>
+      </c>
+      <c r="C428" t="s">
         <v>631</v>
       </c>
-      <c r="C428" t="s">
-[...3 lines deleted...]
-    <row r="429" spans="1:26" customHeight="1" ht="395">
+    </row>
+    <row r="429" spans="1:26" customHeight="1" ht="525">
       <c r="A429"/>
       <c r="B429" t="s">
         <v>633</v>
       </c>
       <c r="C429" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:26" customHeight="1" ht="525">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="430" spans="1:26" customHeight="1" ht="395">
       <c r="A430"/>
       <c r="B430" t="s">
         <v>634</v>
       </c>
       <c r="C430" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:26" customHeight="1" ht="395">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="431" spans="1:26" customHeight="1" ht="396">
       <c r="A431"/>
       <c r="B431" t="s">
         <v>635</v>
       </c>
       <c r="C431" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
     </row>
     <row r="432" spans="1:26" customHeight="1" ht="396">
       <c r="A432"/>
       <c r="B432" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C432" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:26" customHeight="1" ht="396">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="433" spans="1:26" customHeight="1" ht="715">
       <c r="A433"/>
       <c r="B433" t="s">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="C433" t="s">
         <v>639</v>
       </c>
     </row>
-    <row r="434" spans="1:26" customHeight="1" ht="715">
+    <row r="434" spans="1:26" customHeight="1" ht="396">
       <c r="A434"/>
       <c r="B434" t="s">
         <v>640</v>
       </c>
-    </row>
-    <row r="435" spans="1:26" customHeight="1" ht="396">
+      <c r="C434" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="435" spans="1:26" customHeight="1" ht="793">
       <c r="A435"/>
       <c r="B435" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="C435" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="436" spans="1:26" customHeight="1" ht="793">
+    <row r="436" spans="1:26" customHeight="1" ht="395">
       <c r="A436"/>
       <c r="B436" t="s">
         <v>643</v>
       </c>
-    </row>
-    <row r="437" spans="1:26" customHeight="1" ht="395">
+      <c r="C436" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="437" spans="1:26" customHeight="1" ht="595">
       <c r="A437"/>
       <c r="B437" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C437" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:26" customHeight="1" ht="595">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="438" spans="1:26" customHeight="1" ht="396">
       <c r="A438"/>
       <c r="B438" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C438" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:26" customHeight="1" ht="396">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="439" spans="1:26" customHeight="1" ht="397">
       <c r="A439"/>
       <c r="B439" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C439" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:26" customHeight="1" ht="895">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="440" spans="1:26" customHeight="1" ht="291">
       <c r="A440"/>
       <c r="B440" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:26" customHeight="1" ht="397">
+        <v>651</v>
+      </c>
+      <c r="C440" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="441" spans="1:26" customHeight="1" ht="444">
       <c r="A441"/>
       <c r="B441" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-    <row r="442" spans="1:26" customHeight="1" ht="291">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="442" spans="1:26" customHeight="1" ht="892">
       <c r="A442"/>
       <c r="B442" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C442" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:26" customHeight="1" ht="444">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="443" spans="1:26" customHeight="1" ht="892">
       <c r="A443"/>
       <c r="B443" t="s">
+        <v>656</v>
+      </c>
+      <c r="C443" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="444" spans="1:26" customHeight="1" ht="892">
       <c r="A444"/>
       <c r="B444" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C444" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="445" spans="1:26" customHeight="1" ht="892">
       <c r="A445"/>
       <c r="B445" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-    <row r="446" spans="1:26" customHeight="1" ht="892">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="446" spans="1:26" customHeight="1" ht="396">
       <c r="A446"/>
       <c r="B446" t="s">
-        <v>659</v>
-[...1 lines deleted...]
-      <c r="C446" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="447" spans="1:26" customHeight="1" ht="892">
+    <row r="447" spans="1:26" customHeight="1" ht="257">
       <c r="A447"/>
       <c r="B447" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="448" spans="1:26" customHeight="1" ht="396">
       <c r="A448"/>
       <c r="B448" t="s">
         <v>662</v>
       </c>
     </row>
-    <row r="449" spans="1:26" customHeight="1" ht="257">
+    <row r="449" spans="1:26" customHeight="1" ht="396">
       <c r="A449"/>
       <c r="B449" t="s">
         <v>663</v>
       </c>
     </row>
-    <row r="450" spans="1:26" customHeight="1" ht="396">
+    <row r="450" spans="1:26" customHeight="1" ht="395">
       <c r="A450"/>
       <c r="B450" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="451" spans="1:26" customHeight="1" ht="396">
       <c r="A451"/>
       <c r="B451" t="s">
         <v>665</v>
       </c>
     </row>
-    <row r="452" spans="1:26" customHeight="1" ht="395">
+    <row r="452" spans="1:26" customHeight="1" ht="396">
       <c r="A452"/>
       <c r="B452" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="453" spans="1:26" customHeight="1" ht="396">
       <c r="A453"/>
       <c r="B453" t="s">
         <v>667</v>
       </c>
-    </row>
-    <row r="454" spans="1:26" customHeight="1" ht="396">
+      <c r="C453" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="454" spans="1:26" customHeight="1" ht="398">
       <c r="A454"/>
       <c r="B454" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:26" customHeight="1" ht="396">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="455" spans="1:26" customHeight="1" ht="892">
       <c r="A455"/>
       <c r="B455" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C455" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:26" customHeight="1" ht="398">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="456" spans="1:26" customHeight="1" ht="414">
       <c r="A456"/>
       <c r="B456" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:26" customHeight="1" ht="892">
+        <v>672</v>
+      </c>
+      <c r="C456" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="457" spans="1:26" customHeight="1" ht="446">
       <c r="A457"/>
       <c r="B457" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C457" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:26" customHeight="1" ht="414">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="458" spans="1:26" customHeight="1" ht="595">
       <c r="A458"/>
       <c r="B458" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C458" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:26" customHeight="1" ht="446">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="459" spans="1:26" customHeight="1" ht="793">
       <c r="A459"/>
       <c r="B459" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C459" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:26" customHeight="1" ht="595">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="460" spans="1:26" customHeight="1" ht="446">
       <c r="A460"/>
       <c r="B460" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C460" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:26" customHeight="1" ht="793">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="461" spans="1:26" customHeight="1" ht="396">
       <c r="A461"/>
       <c r="B461" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C461" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:26" customHeight="1" ht="446">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="462" spans="1:26" customHeight="1" ht="396">
       <c r="A462"/>
       <c r="B462" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C462" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:26" customHeight="1" ht="396">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="463" spans="1:26" customHeight="1" ht="470">
       <c r="A463"/>
       <c r="B463" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C463" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:26" customHeight="1" ht="396">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="464" spans="1:26" customHeight="1" ht="394">
       <c r="A464"/>
       <c r="B464" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C464" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:26" customHeight="1" ht="470">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="465" spans="1:26" customHeight="1" ht="476">
       <c r="A465"/>
       <c r="B465" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C465" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:26" customHeight="1" ht="394">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="466" spans="1:26" customHeight="1" ht="372">
       <c r="A466"/>
       <c r="B466" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C466" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:26" customHeight="1" ht="476">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="467" spans="1:26" customHeight="1" ht="395">
       <c r="A467"/>
       <c r="B467" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C467" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:26" customHeight="1" ht="372">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="468" spans="1:26" customHeight="1" ht="413">
       <c r="A468"/>
       <c r="B468" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-    <row r="469" spans="1:26" customHeight="1" ht="395">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="469" spans="1:26" customHeight="1" ht="430">
       <c r="A469"/>
       <c r="B469" t="s">
-        <v>696</v>
-[...1 lines deleted...]
-      <c r="C469" t="s">
         <v>697</v>
       </c>
     </row>
-    <row r="470" spans="1:26" customHeight="1" ht="413">
+    <row r="470" spans="1:26" customHeight="1" ht="396">
       <c r="A470"/>
       <c r="B470" t="s">
         <v>698</v>
       </c>
-    </row>
-    <row r="471" spans="1:26" customHeight="1" ht="430">
+      <c r="C470" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="471" spans="1:26" customHeight="1" ht="446">
       <c r="A471"/>
       <c r="B471" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:26" customHeight="1" ht="396">
+        <v>700</v>
+      </c>
+      <c r="C471" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="472" spans="1:26" customHeight="1" ht="476">
       <c r="A472"/>
       <c r="B472" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C472" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:26" customHeight="1" ht="446">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="473" spans="1:26" customHeight="1" ht="274">
       <c r="A473"/>
       <c r="B473" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C473" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:26" customHeight="1" ht="476">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="474" spans="1:26" customHeight="1" ht="446">
       <c r="A474"/>
       <c r="B474" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C474" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:26" customHeight="1" ht="274">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="475" spans="1:26" customHeight="1" ht="396">
       <c r="A475"/>
       <c r="B475" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C475" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:26" customHeight="1" ht="446">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="476" spans="1:26" customHeight="1" ht="507">
       <c r="A476"/>
       <c r="B476" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C476" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:26" customHeight="1" ht="396">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="477" spans="1:26" customHeight="1" ht="357">
       <c r="A477"/>
       <c r="B477" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C477" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:26" customHeight="1" ht="507">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="478" spans="1:26" customHeight="1" ht="396">
       <c r="A478"/>
       <c r="B478" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C478" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:26" customHeight="1" ht="357">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="479" spans="1:26" customHeight="1" ht="334">
       <c r="A479"/>
       <c r="B479" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C479" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="480" spans="1:26" customHeight="1" ht="396">
       <c r="A480"/>
       <c r="B480" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C480" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:26" customHeight="1" ht="334">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="481" spans="1:26" customHeight="1" ht="396">
       <c r="A481"/>
       <c r="B481" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C481" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="482" spans="1:26" customHeight="1" ht="396">
       <c r="A482"/>
       <c r="B482" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C482" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      <c r="A483"/>
+        <v>723</v>
+      </c>
+    </row>
+    <row r="483" spans="1:26">
       <c r="B483" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C483" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:26" customHeight="1" ht="396">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="484" spans="1:26" customHeight="1" ht="446">
       <c r="A484"/>
       <c r="B484" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C484" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-    <row r="485" spans="1:26">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="485" spans="1:26" customHeight="1" ht="446">
+      <c r="A485"/>
       <c r="B485" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C485" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="486" spans="1:26" customHeight="1" ht="446">
       <c r="A486"/>
       <c r="B486" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C486" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="487" spans="1:26" customHeight="1" ht="446">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="487" spans="1:26" customHeight="1" ht="396">
       <c r="A487"/>
       <c r="B487" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C487" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-    <row r="488" spans="1:26" customHeight="1" ht="446">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="488" spans="1:26" customHeight="1" ht="396">
       <c r="A488"/>
       <c r="B488" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C488" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="489" spans="1:26" customHeight="1" ht="396">
       <c r="A489"/>
       <c r="B489" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C489" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="490" spans="1:26" customHeight="1" ht="396">
       <c r="A490"/>
       <c r="B490" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C490" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="491" spans="1:26" customHeight="1" ht="396">
       <c r="A491"/>
       <c r="B491" t="s">
         <v>738</v>
       </c>
       <c r="C491" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="492" spans="1:26" customHeight="1" ht="396">
       <c r="A492"/>
       <c r="B492" t="s">
         <v>739</v>
       </c>
       <c r="C492" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="493" spans="1:26" customHeight="1" ht="396">
       <c r="A493"/>
       <c r="B493" t="s">
         <v>740</v>
       </c>
       <c r="C493" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="494" spans="1:26" customHeight="1" ht="396">
       <c r="A494"/>
       <c r="B494" t="s">
         <v>741</v>
       </c>
       <c r="C494" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="495" spans="1:26" customHeight="1" ht="396">
       <c r="A495"/>
       <c r="B495" t="s">
         <v>742</v>
       </c>
       <c r="C495" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="496" spans="1:26" customHeight="1" ht="396">
       <c r="A496"/>
       <c r="B496" t="s">
         <v>743</v>
       </c>
       <c r="C496" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="497" spans="1:26" customHeight="1" ht="396">
       <c r="A497"/>
       <c r="B497" t="s">
         <v>744</v>
       </c>
       <c r="C497" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:26" customHeight="1" ht="396">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="498" spans="1:26" customHeight="1" ht="644">
       <c r="A498"/>
       <c r="B498" t="s">
         <v>745</v>
       </c>
       <c r="C498" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:26" customHeight="1" ht="396">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="499" spans="1:26" customHeight="1" ht="442">
       <c r="A499"/>
       <c r="B499" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C499" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:26" customHeight="1" ht="644">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="500" spans="1:26" customHeight="1" ht="396">
       <c r="A500"/>
       <c r="B500" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C500" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:26" customHeight="1" ht="442">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="501" spans="1:26" customHeight="1" ht="390">
       <c r="A501"/>
       <c r="B501" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C501" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:26" customHeight="1" ht="396">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="502" spans="1:26" customHeight="1" ht="351">
       <c r="A502"/>
       <c r="B502" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C502" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:26" customHeight="1" ht="390">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="503" spans="1:26" customHeight="1" ht="479">
       <c r="A503"/>
       <c r="B503" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C503" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:26" customHeight="1" ht="351">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="504" spans="1:26" customHeight="1" ht="297">
       <c r="A504"/>
       <c r="B504" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="C504" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:26" customHeight="1" ht="479">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="505" spans="1:26" customHeight="1" ht="595">
       <c r="A505"/>
       <c r="B505" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C505" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:26" customHeight="1" ht="297">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="506" spans="1:26" customHeight="1" ht="446">
       <c r="A506"/>
       <c r="B506" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C506" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:26" customHeight="1" ht="595">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="507" spans="1:26" customHeight="1" ht="793">
       <c r="A507"/>
       <c r="B507" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C507" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:26" customHeight="1" ht="446">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="508" spans="1:26" customHeight="1" ht="595">
       <c r="A508"/>
       <c r="B508" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C508" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:26" customHeight="1" ht="793">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="509" spans="1:26" customHeight="1" ht="447">
       <c r="A509"/>
       <c r="B509" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C509" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-    <row r="510" spans="1:26" customHeight="1" ht="595">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="510" spans="1:26" customHeight="1" ht="446">
       <c r="A510"/>
       <c r="B510" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C510" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-    <row r="511" spans="1:26" customHeight="1" ht="447">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="511" spans="1:26" customHeight="1" ht="396">
       <c r="A511"/>
       <c r="B511" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="C511" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:26" customHeight="1" ht="446">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="512" spans="1:26" customHeight="1" ht="396">
       <c r="A512"/>
       <c r="B512" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="C512" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:26" customHeight="1" ht="396">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="513" spans="1:26" customHeight="1" ht="395">
       <c r="A513"/>
       <c r="B513" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C513" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-    <row r="514" spans="1:26" customHeight="1" ht="396">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="514" spans="1:26" customHeight="1" ht="446">
       <c r="A514"/>
       <c r="B514" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="C514" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:26" customHeight="1" ht="395">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="515" spans="1:26" customHeight="1" ht="793">
       <c r="A515"/>
       <c r="B515" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C515" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:26" customHeight="1" ht="446">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="516" spans="1:26" customHeight="1" ht="793">
       <c r="A516"/>
       <c r="B516" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="C516" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:26" customHeight="1" ht="793">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="517" spans="1:26" customHeight="1" ht="321">
       <c r="A517"/>
       <c r="B517" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C517" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:26" customHeight="1" ht="793">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="518" spans="1:26" customHeight="1" ht="446">
       <c r="A518"/>
       <c r="B518" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C518" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:26" customHeight="1" ht="321">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="519" spans="1:26" customHeight="1" ht="396">
       <c r="A519"/>
       <c r="B519" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="C519" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:26" customHeight="1" ht="446">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="520" spans="1:26" customHeight="1" ht="892">
       <c r="A520"/>
       <c r="B520" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="C520" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:26" customHeight="1" ht="396">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="521" spans="1:26" customHeight="1" ht="743">
       <c r="A521"/>
       <c r="B521" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C521" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:26" customHeight="1" ht="892">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="522" spans="1:26" customHeight="1" ht="588">
       <c r="A522"/>
       <c r="B522" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C522" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:26" customHeight="1" ht="743">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="523" spans="1:26" customHeight="1" ht="446">
       <c r="A523"/>
       <c r="B523" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C523" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:26" customHeight="1" ht="588">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="524" spans="1:26" customHeight="1" ht="446">
       <c r="A524"/>
       <c r="B524" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C524" t="s">
-        <v>796</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:26" customHeight="1" ht="446">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="525" spans="1:26" customHeight="1" ht="404">
       <c r="A525"/>
       <c r="B525" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="C525" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:26" customHeight="1" ht="446">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="526" spans="1:26" customHeight="1" ht="872">
       <c r="A526"/>
       <c r="B526" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="C526" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:26" customHeight="1" ht="404">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="527" spans="1:26" customHeight="1" ht="396">
       <c r="A527"/>
       <c r="B527" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="C527" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:26" customHeight="1" ht="872">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="528" spans="1:26" customHeight="1" ht="396">
       <c r="A528"/>
       <c r="B528" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="C528" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="529" spans="1:26" customHeight="1" ht="396">
       <c r="A529"/>
       <c r="B529" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="C529" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:26" customHeight="1" ht="396">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="530" spans="1:26" customHeight="1" ht="446">
       <c r="A530"/>
       <c r="B530" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C530" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="531" spans="1:26" customHeight="1" ht="396">
       <c r="A531"/>
       <c r="B531" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C531" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="532" spans="1:26" customHeight="1" ht="446">
       <c r="A532"/>
       <c r="B532" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="C532" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:26" customHeight="1" ht="396">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="533" spans="1:26" customHeight="1" ht="446">
       <c r="A533"/>
       <c r="B533" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="C533" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:26" customHeight="1" ht="446">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="534" spans="1:26" customHeight="1" ht="793">
       <c r="A534"/>
       <c r="B534" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="C534" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:26" customHeight="1" ht="446">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="535" spans="1:26" customHeight="1" ht="457">
       <c r="A535"/>
       <c r="B535" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="C535" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:26" customHeight="1" ht="793">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="536" spans="1:26" customHeight="1" ht="396">
       <c r="A536"/>
       <c r="B536" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C536" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:26" customHeight="1" ht="457">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="537" spans="1:26" customHeight="1" ht="192">
       <c r="A537"/>
       <c r="B537" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C537" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="538" spans="1:26" customHeight="1" ht="396">
       <c r="A538"/>
       <c r="B538" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="C538" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:26" customHeight="1" ht="192">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="539" spans="1:26" customHeight="1" ht="396">
       <c r="A539"/>
       <c r="B539" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="C539" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:26" customHeight="1" ht="396">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="540" spans="1:26" customHeight="1" ht="970">
       <c r="A540"/>
       <c r="B540" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-    <row r="541" spans="1:26" customHeight="1" ht="396">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="541" spans="1:26" customHeight="1" ht="446">
       <c r="A541"/>
       <c r="B541" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C541" t="s">
         <v>830</v>
       </c>
     </row>
-    <row r="542" spans="1:26" customHeight="1" ht="970">
+    <row r="542" spans="1:26" customHeight="1" ht="793">
       <c r="A542"/>
       <c r="B542" t="s">
         <v>831</v>
       </c>
+      <c r="C542" t="s">
+        <v>832</v>
+      </c>
     </row>
     <row r="543" spans="1:26" customHeight="1" ht="446">
       <c r="A543"/>
       <c r="B543" t="s">
-        <v>832</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:26" customHeight="1" ht="793">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="544" spans="1:26" customHeight="1" ht="396">
       <c r="A544"/>
       <c r="B544" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C544" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="545" spans="1:26" customHeight="1" ht="446">
       <c r="A545"/>
       <c r="B545" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:26" customHeight="1" ht="396">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="546" spans="1:26" customHeight="1" ht="446">
       <c r="A546"/>
       <c r="B546" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="C546" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="547" spans="1:26" customHeight="1" ht="446">
       <c r="A547"/>
       <c r="B547" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="548" spans="1:26" customHeight="1" ht="446">
       <c r="A548"/>
       <c r="B548" t="s">
         <v>839</v>
       </c>
     </row>
-    <row r="549" spans="1:26" customHeight="1" ht="446">
+    <row r="549" spans="1:26" customHeight="1" ht="396">
       <c r="A549"/>
       <c r="B549" t="s">
         <v>840</v>
       </c>
-    </row>
-    <row r="550" spans="1:26" customHeight="1" ht="446">
+      <c r="C549" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="550" spans="1:26" customHeight="1" ht="521">
       <c r="A550"/>
       <c r="B550" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:26" customHeight="1" ht="396">
+        <v>842</v>
+      </c>
+      <c r="C550" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="551" spans="1:26" customHeight="1" ht="446">
       <c r="A551"/>
       <c r="B551" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C551" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:26" customHeight="1" ht="521">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="552" spans="1:26" customHeight="1" ht="446">
       <c r="A552"/>
       <c r="B552" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C552" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:26" customHeight="1" ht="446">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="553" spans="1:26" customHeight="1" ht="285">
       <c r="A553"/>
       <c r="B553" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C553" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:26" customHeight="1" ht="446">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="554" spans="1:26" customHeight="1" ht="324">
       <c r="A554"/>
       <c r="B554" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C554" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:26" customHeight="1" ht="285">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="555" spans="1:26" customHeight="1" ht="446">
       <c r="A555"/>
       <c r="B555" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="C555" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:26" customHeight="1" ht="324">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="556" spans="1:26" customHeight="1" ht="446">
       <c r="A556"/>
       <c r="B556" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="C556" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:26" customHeight="1" ht="446">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="557" spans="1:26" customHeight="1" ht="793">
       <c r="A557"/>
       <c r="B557" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C557" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-    <row r="558" spans="1:26" customHeight="1" ht="446">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="558" spans="1:26" customHeight="1" ht="793">
       <c r="A558"/>
       <c r="B558" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="C558" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="559" spans="1:26" customHeight="1" ht="793">
       <c r="A559"/>
       <c r="B559" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="C559" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:26" customHeight="1" ht="793">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="560" spans="1:26" customHeight="1" ht="451">
       <c r="A560"/>
       <c r="B560" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C560" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:26" customHeight="1" ht="793">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="561" spans="1:26" customHeight="1" ht="600">
       <c r="A561"/>
       <c r="B561" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="C561" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:26" customHeight="1" ht="451">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="562" spans="1:26" customHeight="1" ht="793">
       <c r="A562"/>
       <c r="B562" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="C562" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:26" customHeight="1" ht="600">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="563" spans="1:26" customHeight="1" ht="342">
       <c r="A563"/>
       <c r="B563" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="C563" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="564" spans="1:26" customHeight="1" ht="793">
       <c r="A564"/>
       <c r="B564" t="s">
-        <v>868</v>
-[...5 lines deleted...]
-    <row r="565" spans="1:26" customHeight="1" ht="342">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="565" spans="1:26" customHeight="1" ht="396">
       <c r="A565"/>
       <c r="B565" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C565" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      <c r="A566"/>
+        <v>872</v>
+      </c>
+    </row>
+    <row r="566" spans="1:26">
       <c r="B566" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-    <row r="567" spans="1:26" customHeight="1" ht="396">
+        <v>873</v>
+      </c>
+      <c r="C566" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="567" spans="1:26" customHeight="1" ht="747">
       <c r="A567"/>
       <c r="B567" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="C567" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:26">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="568" spans="1:26" customHeight="1" ht="590">
+      <c r="A568"/>
       <c r="B568" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="C568" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:26" customHeight="1" ht="747">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="569" spans="1:26" customHeight="1" ht="396">
       <c r="A569"/>
       <c r="B569" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C569" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:26" customHeight="1" ht="590">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="570" spans="1:26" customHeight="1" ht="446">
       <c r="A570"/>
       <c r="B570" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="C570" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:26" customHeight="1" ht="396">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="571" spans="1:26" customHeight="1" ht="446">
       <c r="A571"/>
       <c r="B571" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C571" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
     </row>
     <row r="572" spans="1:26" customHeight="1" ht="446">
       <c r="A572"/>
       <c r="B572" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="C572" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-    <row r="573" spans="1:26" customHeight="1" ht="446">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="573" spans="1:26" customHeight="1" ht="334">
       <c r="A573"/>
       <c r="B573" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C573" t="s">
-        <v>886</v>
-[...3 lines deleted...]
-      <c r="A574"/>
+        <v>888</v>
+      </c>
+    </row>
+    <row r="574" spans="1:26">
       <c r="B574" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-    <row r="575" spans="1:26" customHeight="1" ht="334">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="575" spans="1:26" customHeight="1" ht="446">
       <c r="A575"/>
       <c r="B575" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C575" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:26">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="576" spans="1:26" customHeight="1" ht="396">
+      <c r="A576"/>
       <c r="B576" t="s">
-        <v>891</v>
-[...3 lines deleted...]
-      <c r="A577"/>
+        <v>892</v>
+      </c>
+      <c r="C576" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="577" spans="1:26">
       <c r="B577" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="C577" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:26" customHeight="1" ht="396">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="578" spans="1:26" customHeight="1" ht="883">
       <c r="A578"/>
       <c r="B578" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C578" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:26">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="579" spans="1:26" customHeight="1" ht="404">
+      <c r="A579"/>
       <c r="B579" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C579" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-    <row r="580" spans="1:26" customHeight="1" ht="883">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="580" spans="1:26" customHeight="1" ht="446">
       <c r="A580"/>
       <c r="B580" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="C580" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:26" customHeight="1" ht="404">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="581" spans="1:26" customHeight="1" ht="793">
       <c r="A581"/>
       <c r="B581" t="s">
-        <v>900</v>
-[...6 lines deleted...]
-      <c r="A582"/>
+        <v>902</v>
+      </c>
+    </row>
+    <row r="582" spans="1:26">
       <c r="B582" t="s">
-        <v>902</v>
-[...1 lines deleted...]
-      <c r="C582" t="s">
         <v>903</v>
       </c>
     </row>
-    <row r="583" spans="1:26" customHeight="1" ht="793">
-      <c r="A583"/>
+    <row r="583" spans="1:26">
       <c r="B583" t="s">
         <v>904</v>
       </c>
     </row>
-    <row r="584" spans="1:26">
+    <row r="584" spans="1:26" customHeight="1" ht="274">
+      <c r="A584"/>
       <c r="B584" t="s">
         <v>905</v>
       </c>
+      <c r="C584" t="s">
+        <v>906</v>
+      </c>
     </row>
     <row r="585" spans="1:26">
       <c r="B585" t="s">
-        <v>906</v>
-[...3 lines deleted...]
-      <c r="A586"/>
+        <v>907</v>
+      </c>
+    </row>
+    <row r="586" spans="1:26">
       <c r="B586" t="s">
-        <v>907</v>
-[...1 lines deleted...]
-      <c r="C586" t="s">
         <v>908</v>
       </c>
     </row>
-    <row r="587" spans="1:26">
+    <row r="587" spans="1:26" customHeight="1" ht="333">
+      <c r="A587"/>
       <c r="B587" t="s">
         <v>909</v>
       </c>
-    </row>
-    <row r="588" spans="1:26">
+      <c r="C587" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="588" spans="1:26" customHeight="1" ht="446">
+      <c r="A588"/>
       <c r="B588" t="s">
-        <v>910</v>
-[...3 lines deleted...]
-      <c r="A589"/>
+        <v>911</v>
+      </c>
+      <c r="C588" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="589" spans="1:26">
       <c r="B589" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="C589" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      <c r="A590"/>
+        <v>914</v>
+      </c>
+    </row>
+    <row r="590" spans="1:26">
       <c r="B590" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="C590" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-    <row r="591" spans="1:26">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="591" spans="1:26" customHeight="1" ht="793">
+      <c r="A591"/>
       <c r="B591" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="C591" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="592" spans="1:26">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="592" spans="1:26" customHeight="1" ht="892">
+      <c r="A592"/>
       <c r="B592" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="C592" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-    <row r="593" spans="1:26" customHeight="1" ht="793">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="593" spans="1:26" customHeight="1" ht="892">
       <c r="A593"/>
       <c r="B593" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="C593" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      <c r="A594"/>
+        <v>922</v>
+      </c>
+    </row>
+    <row r="594" spans="1:26">
       <c r="B594" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="C594" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-    <row r="595" spans="1:26" customHeight="1" ht="892">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="595" spans="1:26" customHeight="1" ht="793">
       <c r="A595"/>
       <c r="B595" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="C595" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-    <row r="596" spans="1:26">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="596" spans="1:26" customHeight="1" ht="396">
+      <c r="A596"/>
       <c r="B596" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C596" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-    <row r="597" spans="1:26" customHeight="1" ht="793">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="597" spans="1:26" customHeight="1" ht="595">
       <c r="A597"/>
       <c r="B597" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="C597" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:26" customHeight="1" ht="396">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="598" spans="1:26" customHeight="1" ht="595">
       <c r="A598"/>
       <c r="B598" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C598" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-    <row r="599" spans="1:26" customHeight="1" ht="595">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="599" spans="1:26" customHeight="1" ht="446">
       <c r="A599"/>
       <c r="B599" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C599" t="s">
-        <v>932</v>
-[...3 lines deleted...]
-      <c r="A600"/>
+        <v>934</v>
+      </c>
+    </row>
+    <row r="600" spans="1:26">
       <c r="B600" t="s">
-        <v>933</v>
-[...5 lines deleted...]
-    <row r="601" spans="1:26" customHeight="1" ht="446">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="601" spans="1:26" customHeight="1" ht="889">
       <c r="A601"/>
       <c r="B601" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="C601" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:26">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="602" spans="1:26" customHeight="1" ht="805">
+      <c r="A602"/>
       <c r="B602" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:26" customHeight="1" ht="446">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="603" spans="1:26" customHeight="1" ht="793">
       <c r="A603"/>
       <c r="B603" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="604" spans="1:26" customHeight="1" ht="542">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="604" spans="1:26" customHeight="1" ht="793">
       <c r="A604"/>
       <c r="B604" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:26">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="605" spans="1:26" customHeight="1" ht="793">
+      <c r="A605"/>
       <c r="B605" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-    <row r="606" spans="1:26" customHeight="1" ht="889">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="606" spans="1:26" customHeight="1" ht="793">
       <c r="A606"/>
       <c r="B606" t="s">
-        <v>941</v>
-[...1 lines deleted...]
-      <c r="C606" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="B607" t="s">
         <v>943</v>
       </c>
     </row>
-    <row r="608" spans="1:26">
+    <row r="608" spans="1:26" customHeight="1" ht="439">
+      <c r="A608"/>
       <c r="B608" t="s">
         <v>944</v>
       </c>
     </row>
-    <row r="609" spans="1:26">
+    <row r="609" spans="1:26" customHeight="1" ht="417">
+      <c r="A609"/>
       <c r="B609" t="s">
         <v>945</v>
       </c>
     </row>
-    <row r="610" spans="1:26">
+    <row r="610" spans="1:26" customHeight="1" ht="446">
+      <c r="A610"/>
       <c r="B610" t="s">
         <v>946</v>
       </c>
     </row>
-    <row r="611" spans="1:26">
+    <row r="611" spans="1:26" customHeight="1" ht="858">
+      <c r="A611"/>
       <c r="B611" t="s">
         <v>947</v>
       </c>
-      <c r="C611" t="s">
+    </row>
+    <row r="612" spans="1:26" customHeight="1" ht="1057">
+      <c r="A612"/>
+      <c r="B612" t="s">
         <v>948</v>
       </c>
     </row>
-    <row r="612" spans="1:26">
-      <c r="B612" t="s">
+    <row r="613" spans="1:26" customHeight="1" ht="1171">
+      <c r="A613"/>
+      <c r="B613" t="s">
         <v>949</v>
       </c>
     </row>
-    <row r="613" spans="1:26">
-      <c r="B613" t="s">
+    <row r="614" spans="1:26" customHeight="1" ht="520">
+      <c r="A614"/>
+      <c r="B614" t="s">
         <v>950</v>
       </c>
     </row>
-    <row r="614" spans="1:26">
-      <c r="B614" t="s">
+    <row r="615" spans="1:26" customHeight="1" ht="396">
+      <c r="A615"/>
+      <c r="B615" t="s">
         <v>951</v>
-      </c>
-[...3 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="B616" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="617" spans="1:26" customHeight="1" ht="396">
+      <c r="A617"/>
+      <c r="B617" t="s">
         <v>953</v>
       </c>
     </row>
-    <row r="617" spans="1:26">
-      <c r="B617" t="s">
+    <row r="618" spans="1:26" customHeight="1" ht="578">
+      <c r="A618"/>
+      <c r="B618" t="s">
         <v>954</v>
       </c>
     </row>
-    <row r="618" spans="1:26">
-      <c r="B618" t="s">
+    <row r="619" spans="1:26" customHeight="1" ht="354">
+      <c r="A619"/>
+      <c r="B619" t="s">
         <v>955</v>
       </c>
     </row>
-    <row r="619" spans="1:26">
-      <c r="B619" t="s">
+    <row r="620" spans="1:26" customHeight="1" ht="595">
+      <c r="A620"/>
+      <c r="B620" t="s">
         <v>956</v>
       </c>
     </row>
-    <row r="620" spans="1:26">
-      <c r="B620" t="s">
+    <row r="621" spans="1:26" customHeight="1" ht="793">
+      <c r="A621"/>
+      <c r="B621" t="s">
         <v>957</v>
       </c>
     </row>
-    <row r="621" spans="1:26">
-      <c r="B621" t="s">
+    <row r="622" spans="1:26" customHeight="1" ht="793">
+      <c r="A622"/>
+      <c r="B622" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="622" spans="1:26">
-      <c r="B622" t="s">
+    <row r="623" spans="1:26" customHeight="1" ht="446">
+      <c r="A623"/>
+      <c r="B623" t="s">
         <v>959</v>
       </c>
     </row>
-    <row r="623" spans="1:26">
-      <c r="B623" t="s">
+    <row r="624" spans="1:26" customHeight="1" ht="499">
+      <c r="A624"/>
+      <c r="B624" t="s">
         <v>960</v>
       </c>
     </row>
-    <row r="624" spans="1:26">
-      <c r="B624" t="s">
+    <row r="625" spans="1:26" customHeight="1" ht="459">
+      <c r="A625"/>
+      <c r="B625" t="s">
         <v>961</v>
       </c>
     </row>
-    <row r="625" spans="1:26">
-      <c r="B625" t="s">
+    <row r="626" spans="1:26" customHeight="1" ht="446">
+      <c r="A626"/>
+      <c r="B626" t="s">
         <v>962</v>
       </c>
     </row>
-    <row r="626" spans="1:26">
-      <c r="B626" t="s">
+    <row r="627" spans="1:26" customHeight="1" ht="446">
+      <c r="A627"/>
+      <c r="B627" t="s">
         <v>963</v>
       </c>
-      <c r="C626" t="s">
+    </row>
+    <row r="628" spans="1:26" customHeight="1" ht="446">
+      <c r="A628"/>
+      <c r="B628" t="s">
         <v>964</v>
       </c>
     </row>
-    <row r="627" spans="1:26">
-      <c r="B627" t="s">
+    <row r="629" spans="1:26" customHeight="1" ht="446">
+      <c r="A629"/>
+      <c r="B629" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="628" spans="1:26">
-      <c r="B628" t="s">
+    <row r="630" spans="1:26" customHeight="1" ht="771">
+      <c r="A630"/>
+      <c r="B630" t="s">
         <v>966</v>
       </c>
     </row>
-    <row r="629" spans="1:26">
-      <c r="B629" t="s">
+    <row r="631" spans="1:26" customHeight="1" ht="895">
+      <c r="A631"/>
+      <c r="B631" t="s">
         <v>967</v>
       </c>
     </row>
-    <row r="630" spans="1:26">
-      <c r="B630" t="s">
+    <row r="632" spans="1:26" customHeight="1" ht="446">
+      <c r="A632"/>
+      <c r="B632" t="s">
         <v>968</v>
       </c>
-      <c r="C630" t="s">
+    </row>
+    <row r="633" spans="1:26" customHeight="1" ht="542">
+      <c r="A633"/>
+      <c r="B633" t="s">
         <v>969</v>
-      </c>
-[...13 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="B634" t="s">
-        <v>973</v>
+        <v>970</v>
+      </c>
+      <c r="C634" t="s">
+        <v>971</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="B635" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="B636" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="B637" t="s">
-        <v>976</v>
-[...3 lines deleted...]
-      <c r="A638"/>
+        <v>974</v>
+      </c>
+    </row>
+    <row r="638" spans="1:26">
       <c r="B638" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="B639" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="B640" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="B641" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="B642" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="B643" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="B644" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="B645" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="B646" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="B647" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="B648" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="B649" t="s">
-        <v>988</v>
+        <v>986</v>
+      </c>
+      <c r="C649" t="s">
+        <v>987</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="B650" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="B651" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="B652" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="B653" t="s">
+        <v>991</v>
+      </c>
+      <c r="C653" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="B654" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="B655" t="s">
         <v>994</v>
       </c>
     </row>
-    <row r="656" spans="1:26" customHeight="1" ht="470">
-      <c r="A656"/>
+    <row r="656" spans="1:26">
       <c r="B656" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="657" spans="1:26">
       <c r="B657" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="658" spans="1:26">
       <c r="B658" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="659" spans="1:26">
       <c r="B659" t="s">
         <v>998</v>
       </c>
-      <c r="C659">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="660" spans="1:26">
       <c r="B660" t="s">
         <v>999</v>
       </c>
-      <c r="C660">
-[...3 lines deleted...]
-    <row r="661" spans="1:26">
+    </row>
+    <row r="661" spans="1:26" customHeight="1" ht="268">
+      <c r="A661"/>
       <c r="B661" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:26">
       <c r="B662" t="s">
         <v>1001</v>
       </c>
-      <c r="C662">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="663" spans="1:26">
       <c r="B663" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="664" spans="1:26">
       <c r="B664" t="s">
         <v>1003</v>
       </c>
-      <c r="C664">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="665" spans="1:26">
       <c r="B665" t="s">
         <v>1004</v>
       </c>
-      <c r="C665">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="666" spans="1:26">
       <c r="B666" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="667" spans="1:26">
       <c r="B667" t="s">
         <v>1006</v>
       </c>
-      <c r="C667">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="668" spans="1:26">
       <c r="B668" t="s">
         <v>1007</v>
       </c>
-      <c r="C668">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="669" spans="1:26">
       <c r="B669" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="670" spans="1:26">
       <c r="B670" t="s">
         <v>1009</v>
       </c>
-      <c r="C670">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="671" spans="1:26">
       <c r="B671" t="s">
         <v>1010</v>
       </c>
-      <c r="C671">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="672" spans="1:26">
       <c r="B672" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="673" spans="1:26">
       <c r="B673" t="s">
         <v>1012</v>
       </c>
-      <c r="C673">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="674" spans="1:26">
       <c r="B674" t="s">
         <v>1013</v>
       </c>
-      <c r="C674">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="675" spans="1:26">
       <c r="B675" t="s">
         <v>1014</v>
       </c>
-      <c r="C675">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="676" spans="1:26">
       <c r="B676" t="s">
         <v>1015</v>
       </c>
     </row>
-    <row r="677" spans="1:26">
+    <row r="677" spans="1:26" customHeight="1" ht="470">
+      <c r="A677"/>
       <c r="B677" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:26">
       <c r="B678" t="s">
         <v>1017</v>
       </c>
       <c r="C678">
         <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:26">
       <c r="B679" t="s">
         <v>1018</v>
       </c>
+      <c r="C679">
+        <v>1</v>
+      </c>
     </row>
     <row r="680" spans="1:26">
       <c r="B680" t="s">
         <v>1019</v>
       </c>
+      <c r="C680">
+        <v>1</v>
+      </c>
     </row>
     <row r="681" spans="1:26">
       <c r="B681" t="s">
         <v>1020</v>
       </c>
       <c r="C681">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:26">
       <c r="B682" t="s">
         <v>1021</v>
       </c>
-      <c r="C682">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="683" spans="1:26">
       <c r="B683" t="s">
         <v>1022</v>
       </c>
+      <c r="C683">
+        <v>1</v>
+      </c>
     </row>
     <row r="684" spans="1:26">
       <c r="B684" t="s">
         <v>1023</v>
       </c>
       <c r="C684">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:26">
       <c r="B685" t="s">
         <v>1024</v>
       </c>
-      <c r="C685">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="686" spans="1:26">
       <c r="B686" t="s">
         <v>1025</v>
       </c>
       <c r="C686">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:26">
       <c r="B687" t="s">
         <v>1026</v>
       </c>
       <c r="C687">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:26">
       <c r="B688" t="s">
         <v>1027</v>
       </c>
-      <c r="C688">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="689" spans="1:26">
       <c r="B689" t="s">
         <v>1028</v>
       </c>
       <c r="C689">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:26">
       <c r="B690" t="s">
         <v>1029</v>
       </c>
       <c r="C690">
         <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:26">
       <c r="B691" t="s">
         <v>1030</v>
       </c>
-      <c r="C691">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="692" spans="1:26">
       <c r="B692" t="s">
         <v>1031</v>
       </c>
       <c r="C692">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:26">
       <c r="B693" t="s">
         <v>1032</v>
       </c>
       <c r="C693">
         <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:26">
       <c r="B694" t="s">
         <v>1033</v>
       </c>
       <c r="C694">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:26">
       <c r="B695" t="s">
         <v>1034</v>
       </c>
-      <c r="C695">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="696" spans="1:26">
       <c r="B696" t="s">
         <v>1035</v>
       </c>
       <c r="C696">
         <v>1</v>
       </c>
     </row>
     <row r="697" spans="1:26">
       <c r="B697" t="s">
         <v>1036</v>
       </c>
       <c r="C697">
         <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:26">
       <c r="B698" t="s">
         <v>1037</v>
       </c>
-      <c r="C698">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="699" spans="1:26">
       <c r="B699" t="s">
         <v>1038</v>
       </c>
-      <c r="C699">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="700" spans="1:26">
       <c r="B700" t="s">
         <v>1039</v>
       </c>
       <c r="C700">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:26">
       <c r="B701" t="s">
         <v>1040</v>
       </c>
       <c r="C701">
         <v>1</v>
       </c>
     </row>
     <row r="702" spans="1:26">
       <c r="B702" t="s">
         <v>1041</v>
       </c>
-      <c r="C702">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="703" spans="1:26">
       <c r="B703" t="s">
         <v>1042</v>
       </c>
       <c r="C703">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:26">
       <c r="B704" t="s">
         <v>1043</v>
       </c>
+      <c r="C704">
+        <v>1</v>
+      </c>
     </row>
     <row r="705" spans="1:26">
       <c r="B705" t="s">
         <v>1044</v>
       </c>
+      <c r="C705">
+        <v>1</v>
+      </c>
     </row>
     <row r="706" spans="1:26">
       <c r="B706" t="s">
         <v>1045</v>
       </c>
+      <c r="C706">
+        <v>1</v>
+      </c>
     </row>
     <row r="707" spans="1:26">
       <c r="B707" t="s">
         <v>1046</v>
       </c>
+      <c r="C707">
+        <v>1</v>
+      </c>
     </row>
     <row r="708" spans="1:26">
       <c r="B708" t="s">
         <v>1047</v>
       </c>
+      <c r="C708">
+        <v>1</v>
+      </c>
     </row>
     <row r="709" spans="1:26">
       <c r="B709" t="s">
         <v>1048</v>
       </c>
+      <c r="C709">
+        <v>1</v>
+      </c>
     </row>
     <row r="710" spans="1:26">
       <c r="B710" t="s">
         <v>1049</v>
       </c>
+      <c r="C710">
+        <v>1</v>
+      </c>
     </row>
     <row r="711" spans="1:26">
       <c r="B711" t="s">
         <v>1050</v>
       </c>
+      <c r="C711">
+        <v>1</v>
+      </c>
     </row>
     <row r="712" spans="1:26">
       <c r="B712" t="s">
         <v>1051</v>
       </c>
+      <c r="C712">
+        <v>1</v>
+      </c>
     </row>
     <row r="713" spans="1:26">
       <c r="B713" t="s">
         <v>1052</v>
       </c>
       <c r="C713">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:26">
       <c r="B714" t="s">
         <v>1053</v>
       </c>
       <c r="C714">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:26">
       <c r="B715" t="s">
         <v>1054</v>
       </c>
       <c r="C715">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:26">
       <c r="B716" t="s">
         <v>1055</v>
       </c>
       <c r="C716">
         <v>1</v>
       </c>
     </row>
     <row r="717" spans="1:26">
       <c r="B717" t="s">
         <v>1056</v>
       </c>
       <c r="C717">
         <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:26">
       <c r="B718" t="s">
         <v>1057</v>
       </c>
       <c r="C718">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:26">
       <c r="B719" t="s">
         <v>1058</v>
       </c>
+      <c r="C719">
+        <v>1</v>
+      </c>
     </row>
     <row r="720" spans="1:26">
       <c r="B720" t="s">
         <v>1059</v>
       </c>
+      <c r="C720">
+        <v>1</v>
+      </c>
     </row>
     <row r="721" spans="1:26">
       <c r="B721" t="s">
         <v>1060</v>
       </c>
+      <c r="C721">
+        <v>1</v>
+      </c>
     </row>
     <row r="722" spans="1:26">
       <c r="B722" t="s">
         <v>1061</v>
       </c>
+      <c r="C722">
+        <v>1</v>
+      </c>
     </row>
     <row r="723" spans="1:26">
       <c r="B723" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="724" spans="1:26">
       <c r="B724" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="725" spans="1:26">
       <c r="B725" t="s">
         <v>1064</v>
       </c>
-      <c r="C725">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="726" spans="1:26">
       <c r="B726" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="727" spans="1:26">
       <c r="B727" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="728" spans="1:26">
       <c r="B728" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="729" spans="1:26">
       <c r="B729" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="730" spans="1:26">
       <c r="B730" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="731" spans="1:26">
       <c r="B731" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="732" spans="1:26">
       <c r="B732" t="s">
         <v>1071</v>
       </c>
+      <c r="C732">
+        <v>2</v>
+      </c>
     </row>
     <row r="733" spans="1:26">
       <c r="B733" t="s">
         <v>1072</v>
       </c>
+      <c r="C733">
+        <v>1</v>
+      </c>
     </row>
     <row r="734" spans="1:26">
       <c r="B734" t="s">
         <v>1073</v>
       </c>
       <c r="C734">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:26">
       <c r="B735" t="s">
         <v>1074</v>
       </c>
       <c r="C735">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:26">
       <c r="B736" t="s">
         <v>1075</v>
       </c>
       <c r="C736">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:26">
       <c r="B737" t="s">
         <v>1076</v>
       </c>
       <c r="C737">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:26">
       <c r="B738" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="739" spans="1:26">
       <c r="B739" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="740" spans="1:26">
       <c r="B740" t="s">
         <v>1079</v>
       </c>
-      <c r="C740">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="741" spans="1:26">
       <c r="B741" t="s">
         <v>1080</v>
       </c>
-      <c r="C741">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="742" spans="1:26">
       <c r="B742" t="s">
         <v>1081</v>
       </c>
-      <c r="C742">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="743" spans="1:26">
       <c r="B743" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="744" spans="1:26">
       <c r="B744" t="s">
         <v>1083</v>
       </c>
       <c r="C744">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="745" spans="1:26">
       <c r="B745" t="s">
         <v>1084</v>
       </c>
-      <c r="C745">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="746" spans="1:26">
       <c r="B746" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="747" spans="1:26">
       <c r="B747" t="s">
         <v>1086</v>
       </c>
-      <c r="C747">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="748" spans="1:26">
       <c r="B748" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="749" spans="1:26">
       <c r="B749" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="750" spans="1:26">
       <c r="B750" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="751" spans="1:26">
       <c r="B751" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="752" spans="1:26">
       <c r="B752" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="753" spans="1:26">
       <c r="B753" t="s">
         <v>1092</v>
       </c>
+      <c r="C753">
+        <v>1</v>
+      </c>
     </row>
     <row r="754" spans="1:26">
       <c r="B754" t="s">
         <v>1093</v>
       </c>
+      <c r="C754">
+        <v>1</v>
+      </c>
     </row>
     <row r="755" spans="1:26">
       <c r="B755" t="s">
         <v>1094</v>
       </c>
       <c r="C755">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:26">
       <c r="B756" t="s">
         <v>1095</v>
       </c>
       <c r="C756">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:26">
       <c r="B757" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="758" spans="1:26">
       <c r="B758" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="759" spans="1:26">
       <c r="B759" t="s">
         <v>1098</v>
       </c>
+      <c r="C759">
+        <v>2</v>
+      </c>
     </row>
     <row r="760" spans="1:26">
       <c r="B760" t="s">
         <v>1099</v>
       </c>
+      <c r="C760">
+        <v>1</v>
+      </c>
     </row>
     <row r="761" spans="1:26">
       <c r="B761" t="s">
         <v>1100</v>
       </c>
       <c r="C761">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="762" spans="1:26">
       <c r="B762" t="s">
         <v>1101</v>
       </c>
-      <c r="C762">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="763" spans="1:26">
       <c r="B763" t="s">
         <v>1102</v>
       </c>
       <c r="C763">
         <v>1</v>
       </c>
     </row>
     <row r="764" spans="1:26">
       <c r="B764" t="s">
         <v>1103</v>
       </c>
       <c r="C764">
         <v>1</v>
       </c>
     </row>
     <row r="765" spans="1:26">
       <c r="B765" t="s">
         <v>1104</v>
       </c>
-      <c r="C765">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="766" spans="1:26">
       <c r="B766" t="s">
         <v>1105</v>
       </c>
       <c r="C766">
         <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:26">
       <c r="B767" t="s">
         <v>1106</v>
       </c>
-      <c r="C767">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="768" spans="1:26">
       <c r="B768" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="769" spans="1:26">
       <c r="B769" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="770" spans="1:26">
       <c r="B770" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="771" spans="1:26">
       <c r="B771" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="772" spans="1:26">
       <c r="B772" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="773" spans="1:26">
       <c r="B773" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="774" spans="1:26">
       <c r="B774" t="s">
         <v>1113</v>
       </c>
+      <c r="C774">
+        <v>3</v>
+      </c>
     </row>
     <row r="775" spans="1:26">
       <c r="B775" t="s">
         <v>1114</v>
       </c>
+      <c r="C775">
+        <v>2</v>
+      </c>
     </row>
     <row r="776" spans="1:26">
       <c r="B776" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="777" spans="1:26">
       <c r="B777" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="778" spans="1:26">
       <c r="B778" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="779" spans="1:26">
       <c r="B779" t="s">
         <v>1118</v>
       </c>
-      <c r="C779">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="780" spans="1:26">
       <c r="B780" t="s">
         <v>1119</v>
       </c>
+      <c r="C780">
+        <v>1</v>
+      </c>
     </row>
     <row r="781" spans="1:26">
       <c r="B781" t="s">
         <v>1120</v>
       </c>
+      <c r="C781">
+        <v>1</v>
+      </c>
     </row>
     <row r="782" spans="1:26">
       <c r="B782" t="s">
         <v>1121</v>
       </c>
+      <c r="C782">
+        <v>1</v>
+      </c>
     </row>
     <row r="783" spans="1:26">
       <c r="B783" t="s">
         <v>1122</v>
       </c>
+      <c r="C783">
+        <v>1</v>
+      </c>
     </row>
     <row r="784" spans="1:26">
       <c r="B784" t="s">
         <v>1123</v>
       </c>
+      <c r="C784">
+        <v>1</v>
+      </c>
     </row>
     <row r="785" spans="1:26">
       <c r="B785" t="s">
         <v>1124</v>
       </c>
+      <c r="C785">
+        <v>1</v>
+      </c>
     </row>
     <row r="786" spans="1:26">
       <c r="B786" t="s">
         <v>1125</v>
       </c>
       <c r="C786">
         <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:26">
       <c r="B787" t="s">
         <v>1126</v>
       </c>
-      <c r="C787">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="788" spans="1:26">
       <c r="B788" t="s">
         <v>1127</v>
       </c>
-      <c r="C788">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="789" spans="1:26">
       <c r="B789" t="s">
         <v>1128</v>
       </c>
-      <c r="C789">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="790" spans="1:26">
       <c r="B790" t="s">
         <v>1129</v>
       </c>
-      <c r="C790">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="791" spans="1:26">
       <c r="B791" t="s">
         <v>1130</v>
       </c>
-      <c r="C791">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="792" spans="1:26">
       <c r="B792" t="s">
         <v>1131</v>
       </c>
-      <c r="C792">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="793" spans="1:26">
       <c r="B793" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="794" spans="1:26">
       <c r="B794" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="795" spans="1:26">
       <c r="B795" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="796" spans="1:26">
       <c r="B796" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="797" spans="1:26">
       <c r="B797" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="798" spans="1:26">
       <c r="B798" t="s">
         <v>1137</v>
       </c>
+      <c r="C798">
+        <v>1</v>
+      </c>
     </row>
     <row r="799" spans="1:26">
       <c r="B799" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="800" spans="1:26">
       <c r="B800" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="801" spans="1:26">
       <c r="B801" t="s">
         <v>1140</v>
       </c>
-      <c r="C801">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="802" spans="1:26">
       <c r="B802" t="s">
         <v>1141</v>
       </c>
-      <c r="C802">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="803" spans="1:26">
       <c r="B803" t="s">
         <v>1142</v>
       </c>
-      <c r="C803">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="804" spans="1:26">
       <c r="B804" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="805" spans="1:26">
       <c r="B805" t="s">
         <v>1144</v>
       </c>
+      <c r="C805">
+        <v>1</v>
+      </c>
     </row>
     <row r="806" spans="1:26">
       <c r="B806" t="s">
         <v>1145</v>
       </c>
+      <c r="C806">
+        <v>1</v>
+      </c>
     </row>
     <row r="807" spans="1:26">
       <c r="B807" t="s">
         <v>1146</v>
       </c>
+      <c r="C807">
+        <v>1</v>
+      </c>
     </row>
     <row r="808" spans="1:26">
       <c r="B808" t="s">
         <v>1147</v>
       </c>
       <c r="C808">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:26">
       <c r="B809" t="s">
         <v>1148</v>
       </c>
       <c r="C809">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="810" spans="1:26">
       <c r="B810" t="s">
         <v>1149</v>
       </c>
       <c r="C810">
         <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:26">
       <c r="B811" t="s">
         <v>1150</v>
       </c>
       <c r="C811">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:26">
       <c r="B812" t="s">
         <v>1151</v>
       </c>
-      <c r="C812">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="813" spans="1:26">
       <c r="B813" t="s">
         <v>1152</v>
       </c>
-      <c r="C813">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="814" spans="1:26">
       <c r="B814" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="815" spans="1:26">
       <c r="B815" t="s">
         <v>1154</v>
       </c>
-      <c r="C815">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="816" spans="1:26">
       <c r="B816" t="s">
         <v>1155</v>
       </c>
-      <c r="C816">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="817" spans="1:26">
       <c r="B817" t="s">
         <v>1156</v>
       </c>
-      <c r="C817">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="818" spans="1:26">
       <c r="B818" t="s">
         <v>1157</v>
       </c>
-      <c r="C818">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="819" spans="1:26">
       <c r="B819" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="820" spans="1:26">
       <c r="B820" t="s">
         <v>1159</v>
       </c>
+      <c r="C820">
+        <v>1</v>
+      </c>
     </row>
     <row r="821" spans="1:26">
       <c r="B821" t="s">
         <v>1160</v>
       </c>
+      <c r="C821">
+        <v>1</v>
+      </c>
     </row>
     <row r="822" spans="1:26">
       <c r="B822" t="s">
         <v>1161</v>
       </c>
+      <c r="C822">
+        <v>1</v>
+      </c>
     </row>
     <row r="823" spans="1:26">
       <c r="B823" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="824" spans="1:26">
       <c r="B824" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="825" spans="1:26">
       <c r="B825" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="826" spans="1:26">
       <c r="B826" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="827" spans="1:26">
       <c r="B827" t="s">
         <v>1166</v>
       </c>
+      <c r="C827">
+        <v>2</v>
+      </c>
     </row>
     <row r="828" spans="1:26">
       <c r="B828" t="s">
         <v>1167</v>
       </c>
+      <c r="C828">
+        <v>1</v>
+      </c>
     </row>
     <row r="829" spans="1:26">
       <c r="B829" t="s">
         <v>1168</v>
       </c>
+      <c r="C829">
+        <v>1</v>
+      </c>
     </row>
     <row r="830" spans="1:26">
       <c r="B830" t="s">
         <v>1169</v>
       </c>
+      <c r="C830">
+        <v>1</v>
+      </c>
     </row>
     <row r="831" spans="1:26">
       <c r="B831" t="s">
         <v>1170</v>
       </c>
+      <c r="C831">
+        <v>1</v>
+      </c>
     </row>
     <row r="832" spans="1:26">
       <c r="B832" t="s">
         <v>1171</v>
       </c>
+      <c r="C832">
+        <v>1</v>
+      </c>
     </row>
     <row r="833" spans="1:26">
       <c r="B833" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="834" spans="1:26">
       <c r="B834" t="s">
         <v>1173</v>
       </c>
       <c r="C834">
         <v>1</v>
       </c>
     </row>
     <row r="835" spans="1:26">
       <c r="B835" t="s">
         <v>1174</v>
       </c>
+      <c r="C835">
+        <v>1</v>
+      </c>
     </row>
     <row r="836" spans="1:26">
       <c r="B836" t="s">
         <v>1175</v>
       </c>
       <c r="C836">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="837" spans="1:26">
       <c r="B837" t="s">
         <v>1176</v>
       </c>
       <c r="C837">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:26">
       <c r="B838" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="839" spans="1:26">
       <c r="B839" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="840" spans="1:26">
       <c r="B840" t="s">
         <v>1179</v>
       </c>
-      <c r="C840">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="841" spans="1:26">
       <c r="B841" t="s">
         <v>1180</v>
       </c>
-      <c r="C841">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="842" spans="1:26">
       <c r="B842" t="s">
         <v>1181</v>
       </c>
-      <c r="C842">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="843" spans="1:26">
       <c r="B843" t="s">
         <v>1182</v>
       </c>
-      <c r="C843">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="844" spans="1:26">
       <c r="B844" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="845" spans="1:26">
       <c r="B845" t="s">
         <v>1184</v>
       </c>
-      <c r="C845">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="846" spans="1:26">
       <c r="B846" t="s">
         <v>1185</v>
       </c>
-      <c r="C846">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="847" spans="1:26">
       <c r="B847" t="s">
         <v>1186</v>
       </c>
-      <c r="C847">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="848" spans="1:26">
       <c r="B848" t="s">
         <v>1187</v>
       </c>
-      <c r="C848">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="849" spans="1:26">
       <c r="B849" t="s">
         <v>1188</v>
       </c>
-      <c r="C849">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="850" spans="1:26">
       <c r="B850" t="s">
         <v>1189</v>
       </c>
-      <c r="C850">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="851" spans="1:26">
       <c r="B851" t="s">
         <v>1190</v>
       </c>
-      <c r="C851">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="852" spans="1:26">
       <c r="B852" t="s">
         <v>1191</v>
       </c>
-      <c r="C852">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="853" spans="1:26">
       <c r="B853" t="s">
         <v>1192</v>
       </c>
       <c r="C853">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="854" spans="1:26">
       <c r="B854" t="s">
         <v>1193</v>
       </c>
-      <c r="C854">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="855" spans="1:26">
       <c r="B855" t="s">
         <v>1194</v>
       </c>
       <c r="C855">
         <v>1</v>
       </c>
     </row>
     <row r="856" spans="1:26">
       <c r="B856" t="s">
         <v>1195</v>
       </c>
       <c r="C856">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="857" spans="1:26">
       <c r="B857" t="s">
         <v>1196</v>
       </c>
-      <c r="C857">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="858" spans="1:26">
       <c r="B858" t="s">
         <v>1197</v>
       </c>
-      <c r="C858">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="859" spans="1:26">
       <c r="B859" t="s">
         <v>1198</v>
       </c>
       <c r="C859">
-        <v>1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="860" spans="1:26">
       <c r="B860" t="s">
         <v>1199</v>
       </c>
+      <c r="C860">
+        <v>1</v>
+      </c>
     </row>
     <row r="861" spans="1:26">
       <c r="B861" t="s">
         <v>1200</v>
       </c>
       <c r="C861">
         <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:26">
       <c r="B862" t="s">
         <v>1201</v>
       </c>
       <c r="C862">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="863" spans="1:26">
       <c r="B863" t="s">
         <v>1202</v>
       </c>
-      <c r="C863">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="864" spans="1:26">
       <c r="B864" t="s">
         <v>1203</v>
       </c>
       <c r="C864">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="865" spans="1:26">
       <c r="B865" t="s">
         <v>1204</v>
       </c>
       <c r="C865">
         <v>2</v>
       </c>
     </row>
     <row r="866" spans="1:26">
       <c r="B866" t="s">
         <v>1205</v>
       </c>
       <c r="C866">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="867" spans="1:26">
       <c r="B867" t="s">
         <v>1206</v>
       </c>
       <c r="C867">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="868" spans="1:26">
       <c r="B868" t="s">
         <v>1207</v>
       </c>
       <c r="C868">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="869" spans="1:26">
       <c r="B869" t="s">
         <v>1208</v>
       </c>
       <c r="C869">
         <v>1</v>
       </c>
     </row>
     <row r="870" spans="1:26">
       <c r="B870" t="s">
         <v>1209</v>
       </c>
       <c r="C870">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="871" spans="1:26">
       <c r="B871" t="s">
         <v>1210</v>
       </c>
       <c r="C871">
         <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:26">
       <c r="B872" t="s">
         <v>1211</v>
       </c>
+      <c r="C872">
+        <v>3</v>
+      </c>
     </row>
     <row r="873" spans="1:26">
       <c r="B873" t="s">
         <v>1212</v>
       </c>
       <c r="C873">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="874" spans="1:26">
       <c r="B874" t="s">
         <v>1213</v>
       </c>
       <c r="C874">
         <v>1</v>
       </c>
     </row>
     <row r="875" spans="1:26">
       <c r="B875" t="s">
         <v>1214</v>
       </c>
       <c r="C875">
         <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:26">
       <c r="B876" t="s">
         <v>1215</v>
       </c>
-      <c r="C876" t="s">
-        <v>1216</v>
+      <c r="C876">
+        <v>1</v>
       </c>
     </row>
     <row r="877" spans="1:26">
       <c r="B877" t="s">
-        <v>1217</v>
-[...1 lines deleted...]
-      <c r="C877" t="s">
         <v>1216</v>
+      </c>
+      <c r="C877">
+        <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:26">
       <c r="B878" t="s">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>1219</v>
+        <v>1217</v>
+      </c>
+      <c r="C878">
+        <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:26">
       <c r="B879" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="880" spans="1:26">
       <c r="B880" t="s">
-        <v>1221</v>
-[...2 lines deleted...]
-        <v>1222</v>
+        <v>1219</v>
+      </c>
+      <c r="C880">
+        <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:26">
       <c r="B881" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>1222</v>
+        <v>1220</v>
+      </c>
+      <c r="C881">
+        <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:26">
       <c r="B882" t="s">
-        <v>1224</v>
-[...2 lines deleted...]
-        <v>1225</v>
+        <v>1221</v>
+      </c>
+      <c r="C882">
+        <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:26">
       <c r="B883" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-        <v>1227</v>
+        <v>1222</v>
+      </c>
+      <c r="C883">
+        <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:26">
       <c r="B884" t="s">
-        <v>1228</v>
+        <v>1223</v>
+      </c>
+      <c r="C884">
+        <v>2</v>
       </c>
     </row>
     <row r="885" spans="1:26">
       <c r="B885" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1224</v>
+      </c>
+      <c r="C885">
+        <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:26">
       <c r="B886" t="s">
-        <v>1231</v>
-[...2 lines deleted...]
-        <v>1232</v>
+        <v>1225</v>
+      </c>
+      <c r="C886">
+        <v>5</v>
       </c>
     </row>
     <row r="887" spans="1:26">
       <c r="B887" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>1234</v>
+        <v>1226</v>
+      </c>
+      <c r="C887">
+        <v>1</v>
       </c>
     </row>
     <row r="888" spans="1:26">
       <c r="B888" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-        <v>1236</v>
+        <v>1227</v>
+      </c>
+      <c r="C888">
+        <v>1</v>
       </c>
     </row>
     <row r="889" spans="1:26">
       <c r="B889" t="s">
-        <v>1237</v>
-[...2 lines deleted...]
-        <v>1238</v>
+        <v>1228</v>
+      </c>
+      <c r="C889">
+        <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:26">
       <c r="B890" t="s">
-        <v>1239</v>
-[...2 lines deleted...]
-        <v>1240</v>
+        <v>1229</v>
+      </c>
+      <c r="C890">
+        <v>1</v>
       </c>
     </row>
     <row r="891" spans="1:26">
       <c r="B891" t="s">
-        <v>1241</v>
-[...2 lines deleted...]
-        <v>1242</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="892" spans="1:26">
       <c r="B892" t="s">
-        <v>1243</v>
-[...2 lines deleted...]
-        <v>1244</v>
+        <v>1231</v>
+      </c>
+      <c r="C892">
+        <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:26">
       <c r="B893" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>1232</v>
+      </c>
+      <c r="C893">
+        <v>1</v>
       </c>
     </row>
     <row r="894" spans="1:26">
       <c r="B894" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>1233</v>
+      </c>
+      <c r="C894">
+        <v>1</v>
       </c>
     </row>
     <row r="895" spans="1:26">
       <c r="B895" t="s">
-        <v>1248</v>
+        <v>1234</v>
       </c>
       <c r="C895" t="s">
-        <v>1249</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="896" spans="1:26">
       <c r="B896" t="s">
-        <v>1250</v>
+        <v>1236</v>
       </c>
       <c r="C896" t="s">
-        <v>1251</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="897" spans="1:26">
       <c r="B897" t="s">
-        <v>1252</v>
+        <v>1237</v>
       </c>
       <c r="C897" t="s">
-        <v>1253</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="898" spans="1:26">
       <c r="B898" t="s">
-        <v>1254</v>
-[...2 lines deleted...]
-        <v>1255</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="899" spans="1:26">
       <c r="B899" t="s">
-        <v>1256</v>
+        <v>1240</v>
+      </c>
+      <c r="C899" t="s">
+        <v>1241</v>
       </c>
     </row>
     <row r="900" spans="1:26">
       <c r="B900" t="s">
-        <v>1257</v>
+        <v>1242</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1241</v>
       </c>
     </row>
     <row r="901" spans="1:26">
       <c r="B901" t="s">
-        <v>1258</v>
+        <v>1243</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1244</v>
       </c>
     </row>
     <row r="902" spans="1:26">
       <c r="B902" t="s">
-        <v>1259</v>
+        <v>1245</v>
+      </c>
+      <c r="C902" t="s">
+        <v>1246</v>
       </c>
     </row>
     <row r="903" spans="1:26">
       <c r="B903" t="s">
-        <v>1260</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="904" spans="1:26">
       <c r="B904" t="s">
-        <v>1261</v>
+        <v>1248</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1249</v>
       </c>
     </row>
     <row r="905" spans="1:26">
       <c r="B905" t="s">
-        <v>1262</v>
+        <v>1250</v>
+      </c>
+      <c r="C905" t="s">
+        <v>1251</v>
       </c>
     </row>
     <row r="906" spans="1:26">
       <c r="B906" t="s">
-        <v>1263</v>
+        <v>1252</v>
+      </c>
+      <c r="C906" t="s">
+        <v>1253</v>
       </c>
     </row>
     <row r="907" spans="1:26">
       <c r="B907" t="s">
-        <v>1264</v>
+        <v>1254</v>
+      </c>
+      <c r="C907" t="s">
+        <v>1255</v>
       </c>
     </row>
     <row r="908" spans="1:26">
       <c r="B908" t="s">
-        <v>1265</v>
+        <v>1256</v>
+      </c>
+      <c r="C908" t="s">
+        <v>1257</v>
       </c>
     </row>
     <row r="909" spans="1:26">
       <c r="B909" t="s">
-        <v>1266</v>
+        <v>1258</v>
+      </c>
+      <c r="C909" t="s">
+        <v>1259</v>
       </c>
     </row>
     <row r="910" spans="1:26">
       <c r="B910" t="s">
-        <v>1267</v>
+        <v>1260</v>
+      </c>
+      <c r="C910" t="s">
+        <v>1261</v>
       </c>
     </row>
     <row r="911" spans="1:26">
       <c r="B911" t="s">
-        <v>1268</v>
+        <v>1262</v>
+      </c>
+      <c r="C911" t="s">
+        <v>1263</v>
       </c>
     </row>
     <row r="912" spans="1:26">
       <c r="B912" t="s">
-        <v>1269</v>
+        <v>1264</v>
+      </c>
+      <c r="C912" t="s">
+        <v>1265</v>
       </c>
     </row>
     <row r="913" spans="1:26">
       <c r="B913" t="s">
-        <v>1270</v>
+        <v>1266</v>
+      </c>
+      <c r="C913" t="s">
+        <v>1265</v>
       </c>
     </row>
     <row r="914" spans="1:26">
       <c r="B914" t="s">
-        <v>1271</v>
+        <v>1267</v>
+      </c>
+      <c r="C914" t="s">
+        <v>1268</v>
       </c>
     </row>
     <row r="915" spans="1:26">
       <c r="B915" t="s">
-        <v>1272</v>
+        <v>1269</v>
+      </c>
+      <c r="C915" t="s">
+        <v>1270</v>
       </c>
     </row>
     <row r="916" spans="1:26">
       <c r="B916" t="s">
-        <v>1273</v>
+        <v>1271</v>
+      </c>
+      <c r="C916" t="s">
+        <v>1272</v>
       </c>
     </row>
     <row r="917" spans="1:26">
       <c r="B917" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C917" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="918" spans="1:26">
       <c r="B918" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="919" spans="1:26">
       <c r="B919" t="s">
         <v>1276</v>
       </c>
-      <c r="C919" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="920" spans="1:26">
       <c r="B920" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>1279</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="921" spans="1:26">
       <c r="B921" t="s">
-        <v>1280</v>
-[...2 lines deleted...]
-        <v>1281</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="922" spans="1:26">
       <c r="B922" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>1283</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="923" spans="1:26">
       <c r="B923" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>1285</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="924" spans="1:26">
       <c r="B924" t="s">
-        <v>1286</v>
-[...2 lines deleted...]
-        <v>1287</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="925" spans="1:26">
       <c r="B925" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-        <v>1289</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="926" spans="1:26">
       <c r="B926" t="s">
-        <v>1290</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="927" spans="1:26">
       <c r="B927" t="s">
-        <v>1292</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="928" spans="1:26">
       <c r="B928" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-        <v>1294</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="929" spans="1:26">
       <c r="B929" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>1296</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="930" spans="1:26">
       <c r="B930" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="931" spans="1:26">
+      <c r="B931" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="932" spans="1:26">
+      <c r="B932" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="933" spans="1:26">
+      <c r="B933" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="934" spans="1:26">
+      <c r="B934" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="935" spans="1:26">
+      <c r="B935" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="936" spans="1:26">
+      <c r="B936" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="937" spans="1:26">
+      <c r="B937" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="938" spans="1:26">
+      <c r="B938" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C938" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="939" spans="1:26">
+      <c r="B939" t="s">
         <v>1297</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B931" t="s">
+      <c r="C939" t="s">
         <v>1298</v>
       </c>
     </row>
-    <row r="932" spans="1:26" customHeight="1" ht="793">
-[...1 lines deleted...]
-      <c r="B932" t="s">
+    <row r="940" spans="1:26">
+      <c r="B940" t="s">
         <v>1299</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B933" t="s">
+      <c r="C940" t="s">
         <v>1300</v>
       </c>
     </row>
-    <row r="934" spans="1:26" customHeight="1" ht="793">
-[...1 lines deleted...]
-      <c r="B934" t="s">
+    <row r="941" spans="1:26">
+      <c r="B941" t="s">
         <v>1301</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B935" t="s">
+      <c r="C941" t="s">
         <v>1302</v>
       </c>
     </row>
-    <row r="936" spans="1:26" customHeight="1" ht="793">
-[...1 lines deleted...]
-      <c r="B936" t="s">
+    <row r="942" spans="1:26">
+      <c r="B942" t="s">
         <v>1303</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B937" t="s">
+      <c r="C942" t="s">
         <v>1304</v>
       </c>
     </row>
-    <row r="938" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B938" t="s">
+    <row r="943" spans="1:26">
+      <c r="B943" t="s">
         <v>1305</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B939" t="s">
+      <c r="C943" t="s">
         <v>1306</v>
       </c>
     </row>
-    <row r="940" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B940" t="s">
+    <row r="944" spans="1:26">
+      <c r="B944" t="s">
         <v>1307</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B941" t="s">
+      <c r="C944" t="s">
         <v>1308</v>
       </c>
     </row>
-    <row r="942" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B942" t="s">
+    <row r="945" spans="1:26">
+      <c r="B945" t="s">
         <v>1309</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B943" t="s">
+      <c r="C945" t="s">
         <v>1310</v>
       </c>
     </row>
-    <row r="944" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B944" t="s">
+    <row r="946" spans="1:26">
+      <c r="B946" t="s">
         <v>1311</v>
       </c>
     </row>
-    <row r="945" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B945" t="s">
+    <row r="947" spans="1:26">
+      <c r="B947" t="s">
         <v>1312</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B946" t="s">
+      <c r="C947" t="s">
         <v>1313</v>
       </c>
     </row>
-    <row r="947" spans="1:26" customHeight="1" ht="396">
-[...1 lines deleted...]
-      <c r="B947" t="s">
+    <row r="948" spans="1:26">
+      <c r="B948" t="s">
         <v>1314</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B948" t="s">
+      <c r="C948" t="s">
         <v>1315</v>
       </c>
     </row>
-    <row r="949" spans="1:26" customHeight="1" ht="396">
-      <c r="A949"/>
+    <row r="949" spans="1:26">
       <c r="B949" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="950" spans="1:26" customHeight="1" ht="396">
       <c r="A950"/>
       <c r="B950" t="s">
         <v>1317</v>
       </c>
     </row>
-    <row r="951" spans="1:26" customHeight="1" ht="396">
+    <row r="951" spans="1:26" customHeight="1" ht="793">
       <c r="A951"/>
       <c r="B951" t="s">
         <v>1318</v>
       </c>
     </row>
-    <row r="952" spans="1:26" customHeight="1" ht="396">
+    <row r="952" spans="1:26" customHeight="1" ht="793">
       <c r="A952"/>
       <c r="B952" t="s">
         <v>1319</v>
       </c>
     </row>
-    <row r="953" spans="1:26" customHeight="1" ht="396">
+    <row r="953" spans="1:26" customHeight="1" ht="793">
       <c r="A953"/>
       <c r="B953" t="s">
         <v>1320</v>
       </c>
     </row>
-    <row r="954" spans="1:26" customHeight="1" ht="396">
+    <row r="954" spans="1:26" customHeight="1" ht="793">
       <c r="A954"/>
       <c r="B954" t="s">
         <v>1321</v>
       </c>
     </row>
-    <row r="955" spans="1:26" customHeight="1" ht="396">
+    <row r="955" spans="1:26" customHeight="1" ht="793">
       <c r="A955"/>
       <c r="B955" t="s">
         <v>1322</v>
       </c>
     </row>
-    <row r="956" spans="1:26" customHeight="1" ht="396">
+    <row r="956" spans="1:26" customHeight="1" ht="793">
       <c r="A956"/>
       <c r="B956" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="957" spans="1:26" customHeight="1" ht="396">
       <c r="A957"/>
       <c r="B957" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="958" spans="1:26" customHeight="1" ht="396">
       <c r="A958"/>
       <c r="B958" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="959" spans="1:26" customHeight="1" ht="396">
       <c r="A959"/>
       <c r="B959" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="960" spans="1:26" customHeight="1" ht="396">
       <c r="A960"/>
@@ -43436,51 +44256,51 @@
     </row>
     <row r="971" spans="1:26" customHeight="1" ht="396">
       <c r="A971"/>
       <c r="B971" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="972" spans="1:26" customHeight="1" ht="396">
       <c r="A972"/>
       <c r="B972" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="973" spans="1:26" customHeight="1" ht="396">
       <c r="A973"/>
       <c r="B973" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="974" spans="1:26" customHeight="1" ht="396">
       <c r="A974"/>
       <c r="B974" t="s">
         <v>1341</v>
       </c>
     </row>
-    <row r="975" spans="1:26" customHeight="1" ht="892">
+    <row r="975" spans="1:26" customHeight="1" ht="396">
       <c r="A975"/>
       <c r="B975" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="976" spans="1:26" customHeight="1" ht="396">
       <c r="A976"/>
       <c r="B976" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="977" spans="1:26" customHeight="1" ht="396">
       <c r="A977"/>
       <c r="B977" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="978" spans="1:26" customHeight="1" ht="396">
       <c r="A978"/>
       <c r="B978" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="979" spans="1:26" customHeight="1" ht="396">
       <c r="A979"/>
@@ -43550,92 +44370,94 @@
     </row>
     <row r="990" spans="1:26" customHeight="1" ht="396">
       <c r="A990"/>
       <c r="B990" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="991" spans="1:26" customHeight="1" ht="396">
       <c r="A991"/>
       <c r="B991" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="992" spans="1:26" customHeight="1" ht="396">
       <c r="A992"/>
       <c r="B992" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="993" spans="1:26" customHeight="1" ht="396">
       <c r="A993"/>
       <c r="B993" t="s">
         <v>1360</v>
       </c>
     </row>
-    <row r="994" spans="1:26" customHeight="1" ht="396">
+    <row r="994" spans="1:26" customHeight="1" ht="892">
       <c r="A994"/>
       <c r="B994" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="995" spans="1:26" customHeight="1" ht="396">
       <c r="A995"/>
       <c r="B995" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="996" spans="1:26" customHeight="1" ht="396">
       <c r="A996"/>
       <c r="B996" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="997" spans="1:26" customHeight="1" ht="396">
       <c r="A997"/>
       <c r="B997" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="998" spans="1:26" customHeight="1" ht="396">
       <c r="A998"/>
       <c r="B998" t="s">
         <v>1365</v>
       </c>
     </row>
-    <row r="999" spans="1:26">
+    <row r="999" spans="1:26" customHeight="1" ht="396">
+      <c r="A999"/>
       <c r="B999" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="1000" spans="1:26" customHeight="1" ht="396">
       <c r="A1000"/>
       <c r="B1000" t="s">
         <v>1367</v>
       </c>
     </row>
-    <row r="1001" spans="1:26">
+    <row r="1001" spans="1:26" customHeight="1" ht="396">
+      <c r="A1001"/>
       <c r="B1001" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="1002" spans="1:26" customHeight="1" ht="396">
       <c r="A1002"/>
       <c r="B1002" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="1003" spans="1:26" customHeight="1" ht="396">
       <c r="A1003"/>
       <c r="B1003" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="1004" spans="1:26" customHeight="1" ht="396">
       <c r="A1004"/>
       <c r="B1004" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="1005" spans="1:26" customHeight="1" ht="396">
       <c r="A1005"/>
       <c r="B1005" t="s">
@@ -43692,2867 +44514,2939 @@
     </row>
     <row r="1014" spans="1:26" customHeight="1" ht="396">
       <c r="A1014"/>
       <c r="B1014" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="1015" spans="1:26" customHeight="1" ht="396">
       <c r="A1015"/>
       <c r="B1015" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="1016" spans="1:26" customHeight="1" ht="396">
       <c r="A1016"/>
       <c r="B1016" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="1017" spans="1:26" customHeight="1" ht="396">
       <c r="A1017"/>
       <c r="B1017" t="s">
         <v>1384</v>
       </c>
     </row>
-    <row r="1018" spans="1:26" customHeight="1" ht="396">
-      <c r="A1018"/>
+    <row r="1018" spans="1:26">
       <c r="B1018" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="1019" spans="1:26" customHeight="1" ht="396">
       <c r="A1019"/>
       <c r="B1019" t="s">
         <v>1386</v>
       </c>
     </row>
-    <row r="1020" spans="1:26" customHeight="1" ht="396">
-      <c r="A1020"/>
+    <row r="1020" spans="1:26">
       <c r="B1020" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="1021" spans="1:26" customHeight="1" ht="396">
       <c r="A1021"/>
       <c r="B1021" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="1022" spans="1:26" customHeight="1" ht="396">
       <c r="A1022"/>
       <c r="B1022" t="s">
         <v>1389</v>
       </c>
     </row>
-    <row r="1023" spans="1:26" customHeight="1" ht="892">
+    <row r="1023" spans="1:26" customHeight="1" ht="396">
       <c r="A1023"/>
       <c r="B1023" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="1024" spans="1:26" customHeight="1" ht="396">
       <c r="A1024"/>
       <c r="B1024" t="s">
         <v>1391</v>
       </c>
     </row>
-    <row r="1025" spans="1:26" customHeight="1" ht="892">
+    <row r="1025" spans="1:26" customHeight="1" ht="396">
       <c r="A1025"/>
       <c r="B1025" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="1026" spans="1:26" customHeight="1" ht="396">
       <c r="A1026"/>
       <c r="B1026" t="s">
         <v>1393</v>
       </c>
     </row>
-    <row r="1027" spans="1:26">
+    <row r="1027" spans="1:26" customHeight="1" ht="396">
+      <c r="A1027"/>
       <c r="B1027" t="s">
         <v>1394</v>
       </c>
     </row>
-    <row r="1028" spans="1:26">
+    <row r="1028" spans="1:26" customHeight="1" ht="396">
+      <c r="A1028"/>
       <c r="B1028" t="s">
         <v>1395</v>
       </c>
     </row>
-    <row r="1029" spans="1:26">
+    <row r="1029" spans="1:26" customHeight="1" ht="396">
+      <c r="A1029"/>
       <c r="B1029" t="s">
         <v>1396</v>
       </c>
     </row>
-    <row r="1030" spans="1:26">
+    <row r="1030" spans="1:26" customHeight="1" ht="396">
+      <c r="A1030"/>
       <c r="B1030" t="s">
         <v>1397</v>
       </c>
     </row>
-    <row r="1031" spans="1:26">
+    <row r="1031" spans="1:26" customHeight="1" ht="396">
+      <c r="A1031"/>
       <c r="B1031" t="s">
         <v>1398</v>
       </c>
     </row>
-    <row r="1032" spans="1:26" customHeight="1" ht="793">
+    <row r="1032" spans="1:26" customHeight="1" ht="396">
       <c r="A1032"/>
       <c r="B1032" t="s">
         <v>1399</v>
       </c>
     </row>
-    <row r="1033" spans="1:26">
+    <row r="1033" spans="1:26" customHeight="1" ht="396">
+      <c r="A1033"/>
       <c r="B1033" t="s">
         <v>1400</v>
       </c>
     </row>
-    <row r="1034" spans="1:26" customHeight="1" ht="793">
+    <row r="1034" spans="1:26" customHeight="1" ht="396">
       <c r="A1034"/>
       <c r="B1034" t="s">
         <v>1401</v>
       </c>
     </row>
-    <row r="1035" spans="1:26" customHeight="1" ht="793">
+    <row r="1035" spans="1:26" customHeight="1" ht="396">
       <c r="A1035"/>
       <c r="B1035" t="s">
         <v>1402</v>
       </c>
     </row>
-    <row r="1036" spans="1:26">
+    <row r="1036" spans="1:26" customHeight="1" ht="396">
+      <c r="A1036"/>
       <c r="B1036" t="s">
         <v>1403</v>
       </c>
     </row>
-    <row r="1037" spans="1:26" customHeight="1" ht="793">
+    <row r="1037" spans="1:26" customHeight="1" ht="396">
       <c r="A1037"/>
       <c r="B1037" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="1038" spans="1:26">
+    <row r="1038" spans="1:26" customHeight="1" ht="396">
+      <c r="A1038"/>
       <c r="B1038" t="s">
         <v>1405</v>
       </c>
     </row>
-    <row r="1039" spans="1:26" customHeight="1" ht="446">
+    <row r="1039" spans="1:26" customHeight="1" ht="396">
       <c r="A1039"/>
       <c r="B1039" t="s">
         <v>1406</v>
       </c>
     </row>
-    <row r="1040" spans="1:26">
+    <row r="1040" spans="1:26" customHeight="1" ht="396">
+      <c r="A1040"/>
       <c r="B1040" t="s">
         <v>1407</v>
       </c>
     </row>
-    <row r="1041" spans="1:26" customHeight="1" ht="793">
+    <row r="1041" spans="1:26" customHeight="1" ht="396">
       <c r="A1041"/>
       <c r="B1041" t="s">
         <v>1408</v>
       </c>
     </row>
-    <row r="1042" spans="1:26">
+    <row r="1042" spans="1:26" customHeight="1" ht="892">
+      <c r="A1042"/>
       <c r="B1042" t="s">
         <v>1409</v>
       </c>
     </row>
-    <row r="1043" spans="1:26">
+    <row r="1043" spans="1:26" customHeight="1" ht="396">
+      <c r="A1043"/>
       <c r="B1043" t="s">
         <v>1410</v>
       </c>
     </row>
-    <row r="1044" spans="1:26">
+    <row r="1044" spans="1:26" customHeight="1" ht="892">
+      <c r="A1044"/>
       <c r="B1044" t="s">
         <v>1411</v>
       </c>
     </row>
-    <row r="1045" spans="1:26" customHeight="1" ht="793">
+    <row r="1045" spans="1:26" customHeight="1" ht="396">
       <c r="A1045"/>
       <c r="B1045" t="s">
         <v>1412</v>
       </c>
     </row>
-    <row r="1046" spans="1:26" customHeight="1" ht="793">
-      <c r="A1046"/>
+    <row r="1046" spans="1:26">
       <c r="B1046" t="s">
         <v>1413</v>
       </c>
     </row>
-    <row r="1047" spans="1:26" customHeight="1" ht="793">
-      <c r="A1047"/>
+    <row r="1047" spans="1:26">
       <c r="B1047" t="s">
         <v>1414</v>
       </c>
     </row>
-    <row r="1048" spans="1:26" customHeight="1" ht="793">
-      <c r="A1048"/>
+    <row r="1048" spans="1:26">
       <c r="B1048" t="s">
         <v>1415</v>
       </c>
     </row>
-    <row r="1049" spans="1:26" customHeight="1" ht="793">
-      <c r="A1049"/>
+    <row r="1049" spans="1:26">
       <c r="B1049" t="s">
         <v>1416</v>
       </c>
     </row>
-    <row r="1050" spans="1:26" customHeight="1" ht="793">
-      <c r="A1050"/>
+    <row r="1050" spans="1:26">
       <c r="B1050" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="1051" spans="1:26" customHeight="1" ht="793">
       <c r="A1051"/>
       <c r="B1051" t="s">
         <v>1418</v>
       </c>
     </row>
-    <row r="1052" spans="1:26" customHeight="1" ht="793">
-      <c r="A1052"/>
+    <row r="1052" spans="1:26">
       <c r="B1052" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="1053" spans="1:26" customHeight="1" ht="793">
       <c r="A1053"/>
       <c r="B1053" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="1054" spans="1:26" customHeight="1" ht="793">
       <c r="A1054"/>
       <c r="B1054" t="s">
         <v>1421</v>
       </c>
     </row>
-    <row r="1055" spans="1:26" customHeight="1" ht="793">
-      <c r="A1055"/>
+    <row r="1055" spans="1:26">
       <c r="B1055" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="1056" spans="1:26" customHeight="1" ht="793">
       <c r="A1056"/>
       <c r="B1056" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="1057" spans="1:26">
       <c r="B1057" t="s">
         <v>1424</v>
       </c>
     </row>
-    <row r="1058" spans="1:26" customHeight="1" ht="793">
+    <row r="1058" spans="1:26" customHeight="1" ht="446">
       <c r="A1058"/>
       <c r="B1058" t="s">
         <v>1425</v>
       </c>
     </row>
-    <row r="1059" spans="1:26" customHeight="1" ht="793">
-      <c r="A1059"/>
+    <row r="1059" spans="1:26">
       <c r="B1059" t="s">
         <v>1426</v>
       </c>
     </row>
-    <row r="1060" spans="1:26">
+    <row r="1060" spans="1:26" customHeight="1" ht="793">
+      <c r="A1060"/>
       <c r="B1060" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="1061" spans="1:26">
       <c r="B1061" t="s">
         <v>1428</v>
       </c>
     </row>
-    <row r="1062" spans="1:26" customHeight="1" ht="793">
-      <c r="A1062"/>
+    <row r="1062" spans="1:26">
       <c r="B1062" t="s">
         <v>1429</v>
       </c>
     </row>
-    <row r="1063" spans="1:26" customHeight="1" ht="793">
-      <c r="A1063"/>
+    <row r="1063" spans="1:26">
       <c r="B1063" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="1064" spans="1:26" customHeight="1" ht="793">
       <c r="A1064"/>
       <c r="B1064" t="s">
         <v>1431</v>
       </c>
     </row>
-    <row r="1065" spans="1:26">
+    <row r="1065" spans="1:26" customHeight="1" ht="793">
+      <c r="A1065"/>
       <c r="B1065" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="1066" spans="1:26" customHeight="1" ht="793">
       <c r="A1066"/>
       <c r="B1066" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="1067" spans="1:26" customHeight="1" ht="793">
       <c r="A1067"/>
       <c r="B1067" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="1068" spans="1:26" customHeight="1" ht="793">
       <c r="A1068"/>
       <c r="B1068" t="s">
         <v>1435</v>
       </c>
     </row>
-    <row r="1069" spans="1:26">
+    <row r="1069" spans="1:26" customHeight="1" ht="793">
+      <c r="A1069"/>
       <c r="B1069" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="1070" spans="1:26" customHeight="1" ht="793">
       <c r="A1070"/>
       <c r="B1070" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="1071" spans="1:26" customHeight="1" ht="793">
       <c r="A1071"/>
       <c r="B1071" t="s">
         <v>1438</v>
       </c>
     </row>
-    <row r="1072" spans="1:26">
+    <row r="1072" spans="1:26" customHeight="1" ht="793">
+      <c r="A1072"/>
       <c r="B1072" t="s">
         <v>1439</v>
       </c>
     </row>
-    <row r="1073" spans="1:26">
+    <row r="1073" spans="1:26" customHeight="1" ht="793">
+      <c r="A1073"/>
       <c r="B1073" t="s">
         <v>1440</v>
       </c>
-      <c r="C1073" t="s">
+    </row>
+    <row r="1074" spans="1:26" customHeight="1" ht="793">
+      <c r="A1074"/>
+      <c r="B1074" t="s">
         <v>1441</v>
       </c>
     </row>
-    <row r="1074" spans="1:26">
-      <c r="B1074" t="s">
+    <row r="1075" spans="1:26" customHeight="1" ht="793">
+      <c r="A1075"/>
+      <c r="B1075" t="s">
         <v>1442</v>
-      </c>
-[...6 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="1076" spans="1:26">
       <c r="B1076" t="s">
-        <v>1445</v>
-[...2 lines deleted...]
-    <row r="1077" spans="1:26" customHeight="1" ht="446">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:26" customHeight="1" ht="793">
       <c r="A1077"/>
       <c r="B1077" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-    <row r="1078" spans="1:26" customHeight="1" ht="398">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:26" customHeight="1" ht="793">
       <c r="A1078"/>
       <c r="B1078" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:26">
+      <c r="B1079" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:26">
+      <c r="B1080" t="s">
         <v>1447</v>
       </c>
-      <c r="C1078" t="s">
-[...21 lines deleted...]
-    <row r="1081" spans="1:26" customHeight="1" ht="446">
+    </row>
+    <row r="1081" spans="1:26" customHeight="1" ht="793">
       <c r="A1081"/>
       <c r="B1081" t="s">
-        <v>1453</v>
-[...5 lines deleted...]
-    <row r="1082" spans="1:26">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:26" customHeight="1" ht="793">
+      <c r="A1082"/>
       <c r="B1082" t="s">
-        <v>1455</v>
-[...5 lines deleted...]
-    <row r="1083" spans="1:26" customHeight="1" ht="252">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:26" customHeight="1" ht="793">
       <c r="A1083"/>
       <c r="B1083" t="s">
-        <v>1457</v>
-[...6 lines deleted...]
-      <c r="A1084"/>
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:26">
       <c r="B1084" t="s">
-        <v>1459</v>
-[...5 lines deleted...]
-    <row r="1085" spans="1:26" customHeight="1" ht="420">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:26" customHeight="1" ht="793">
       <c r="A1085"/>
       <c r="B1085" t="s">
-        <v>1461</v>
-[...5 lines deleted...]
-    <row r="1086" spans="1:26" customHeight="1" ht="368">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:26" customHeight="1" ht="793">
       <c r="A1086"/>
       <c r="B1086" t="s">
-        <v>1463</v>
-[...5 lines deleted...]
-    <row r="1087" spans="1:26" customHeight="1" ht="395">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:26" customHeight="1" ht="793">
       <c r="A1087"/>
       <c r="B1087" t="s">
-        <v>1465</v>
-[...6 lines deleted...]
-      <c r="A1088"/>
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:26">
       <c r="B1088" t="s">
-        <v>1467</v>
-[...5 lines deleted...]
-    <row r="1089" spans="1:26" customHeight="1" ht="399">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:26" customHeight="1" ht="793">
       <c r="A1089"/>
       <c r="B1089" t="s">
-        <v>1469</v>
-[...5 lines deleted...]
-    <row r="1090" spans="1:26" customHeight="1" ht="396">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:26" customHeight="1" ht="793">
       <c r="A1090"/>
       <c r="B1090" t="s">
-        <v>1470</v>
-[...6 lines deleted...]
-      <c r="A1091"/>
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:26">
       <c r="B1091" t="s">
-        <v>1472</v>
-[...3 lines deleted...]
-      <c r="A1092"/>
+        <v>1458</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:26">
       <c r="B1092" t="s">
-        <v>1473</v>
+        <v>1460</v>
       </c>
       <c r="C1092" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-    <row r="1093" spans="1:26" customHeight="1" ht="213">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:26" customHeight="1" ht="446">
       <c r="A1093"/>
       <c r="B1093" t="s">
-        <v>1475</v>
-[...5 lines deleted...]
-    <row r="1094" spans="1:26" customHeight="1" ht="446">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:26" customHeight="1" ht="398">
       <c r="A1094"/>
       <c r="B1094" t="s">
-        <v>1477</v>
+        <v>1463</v>
       </c>
       <c r="C1094" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-    <row r="1095" spans="1:26" customHeight="1" ht="395">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:26" customHeight="1" ht="350">
       <c r="A1095"/>
       <c r="B1095" t="s">
-        <v>1479</v>
+        <v>1465</v>
       </c>
       <c r="C1095" t="s">
-        <v>1480</v>
-[...2 lines deleted...]
-    <row r="1096" spans="1:26" customHeight="1" ht="449">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:26" customHeight="1" ht="405">
       <c r="A1096"/>
       <c r="B1096" t="s">
-        <v>1481</v>
+        <v>1467</v>
       </c>
       <c r="C1096" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-    <row r="1097" spans="1:26">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:26" customHeight="1" ht="446">
+      <c r="A1097"/>
       <c r="B1097" t="s">
-        <v>1483</v>
+        <v>1469</v>
       </c>
       <c r="C1097" t="s">
-        <v>1484</v>
-[...3 lines deleted...]
-      <c r="A1098"/>
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:26">
       <c r="B1098" t="s">
-        <v>1485</v>
+        <v>1471</v>
       </c>
       <c r="C1098" t="s">
-        <v>1486</v>
-[...2 lines deleted...]
-    <row r="1099" spans="1:26" customHeight="1" ht="368">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:26" customHeight="1" ht="252">
       <c r="A1099"/>
       <c r="B1099" t="s">
-        <v>1487</v>
+        <v>1473</v>
       </c>
       <c r="C1099" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-    <row r="1100" spans="1:26" customHeight="1" ht="446">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:26" customHeight="1" ht="422">
       <c r="A1100"/>
       <c r="B1100" t="s">
-        <v>1489</v>
+        <v>1475</v>
       </c>
       <c r="C1100" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-    <row r="1101" spans="1:26" customHeight="1" ht="413">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:26" customHeight="1" ht="420">
       <c r="A1101"/>
       <c r="B1101" t="s">
-        <v>1491</v>
+        <v>1477</v>
       </c>
       <c r="C1101" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-    <row r="1102" spans="1:26" customHeight="1" ht="446">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:26" customHeight="1" ht="368">
       <c r="A1102"/>
       <c r="B1102" t="s">
-        <v>1493</v>
+        <v>1479</v>
       </c>
       <c r="C1102" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-    <row r="1103" spans="1:26" customHeight="1" ht="334">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:26" customHeight="1" ht="395">
       <c r="A1103"/>
       <c r="B1103" t="s">
-        <v>1495</v>
+        <v>1481</v>
       </c>
       <c r="C1103" t="s">
-        <v>1496</v>
-[...2 lines deleted...]
-    <row r="1104" spans="1:26" customHeight="1" ht="289">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:26" customHeight="1" ht="398">
       <c r="A1104"/>
       <c r="B1104" t="s">
-        <v>1497</v>
+        <v>1483</v>
       </c>
       <c r="C1104" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-    <row r="1105" spans="1:26" customHeight="1" ht="225">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:26" customHeight="1" ht="399">
       <c r="A1105"/>
       <c r="B1105" t="s">
-        <v>1499</v>
+        <v>1485</v>
       </c>
       <c r="C1105" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-    <row r="1106" spans="1:26" customHeight="1" ht="293">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:26" customHeight="1" ht="396">
       <c r="A1106"/>
       <c r="B1106" t="s">
-        <v>1501</v>
+        <v>1486</v>
       </c>
       <c r="C1106" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-    <row r="1107" spans="1:26" customHeight="1" ht="422">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:26" customHeight="1" ht="446">
       <c r="A1107"/>
       <c r="B1107" t="s">
-        <v>1503</v>
-[...5 lines deleted...]
-    <row r="1108" spans="1:26" customHeight="1" ht="343">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:26" customHeight="1" ht="566">
       <c r="A1108"/>
       <c r="B1108" t="s">
-        <v>1505</v>
+        <v>1489</v>
       </c>
       <c r="C1108" t="s">
-        <v>1506</v>
-[...2 lines deleted...]
-    <row r="1109" spans="1:26" customHeight="1" ht="396">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:26" customHeight="1" ht="213">
       <c r="A1109"/>
       <c r="B1109" t="s">
-        <v>1507</v>
+        <v>1491</v>
       </c>
       <c r="C1109" t="s">
-        <v>1508</v>
-[...2 lines deleted...]
-    <row r="1110" spans="1:26" customHeight="1" ht="356">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:26" customHeight="1" ht="446">
       <c r="A1110"/>
       <c r="B1110" t="s">
-        <v>1509</v>
-[...2 lines deleted...]
-    <row r="1111" spans="1:26" customHeight="1" ht="446">
+        <v>1493</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:26" customHeight="1" ht="395">
       <c r="A1111"/>
       <c r="B1111" t="s">
-        <v>1510</v>
+        <v>1495</v>
       </c>
       <c r="C1111" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-    <row r="1112" spans="1:26" customHeight="1" ht="395">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:26" customHeight="1" ht="449">
       <c r="A1112"/>
       <c r="B1112" t="s">
-        <v>1511</v>
+        <v>1497</v>
       </c>
       <c r="C1112" t="s">
-        <v>1512</v>
-[...3 lines deleted...]
-      <c r="A1113"/>
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:26">
       <c r="B1113" t="s">
-        <v>1513</v>
+        <v>1499</v>
       </c>
       <c r="C1113" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-    <row r="1114" spans="1:26" customHeight="1" ht="595">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:26" customHeight="1" ht="446">
       <c r="A1114"/>
       <c r="B1114" t="s">
-        <v>1515</v>
+        <v>1501</v>
       </c>
       <c r="C1114" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-    <row r="1115" spans="1:26" customHeight="1" ht="446">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:26" customHeight="1" ht="368">
       <c r="A1115"/>
       <c r="B1115" t="s">
-        <v>1517</v>
+        <v>1503</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>1504</v>
       </c>
     </row>
     <row r="1116" spans="1:26" customHeight="1" ht="446">
       <c r="A1116"/>
       <c r="B1116" t="s">
-        <v>1518</v>
-[...2 lines deleted...]
-    <row r="1117" spans="1:26" customHeight="1" ht="444">
+        <v>1505</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:26" customHeight="1" ht="413">
       <c r="A1117"/>
       <c r="B1117" t="s">
-        <v>1519</v>
+        <v>1507</v>
       </c>
       <c r="C1117" t="s">
-        <v>1520</v>
-[...2 lines deleted...]
-    <row r="1118" spans="1:26" customHeight="1" ht="133">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:26" customHeight="1" ht="446">
       <c r="A1118"/>
       <c r="B1118" t="s">
-        <v>1521</v>
+        <v>1509</v>
       </c>
       <c r="C1118" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-    <row r="1119" spans="1:26" customHeight="1" ht="396">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:26" customHeight="1" ht="334">
       <c r="A1119"/>
       <c r="B1119" t="s">
-        <v>1523</v>
+        <v>1511</v>
       </c>
       <c r="C1119" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-    <row r="1120" spans="1:26">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:26" customHeight="1" ht="289">
+      <c r="A1120"/>
       <c r="B1120" t="s">
-        <v>1525</v>
+        <v>1513</v>
       </c>
       <c r="C1120" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-    <row r="1121" spans="1:26" customHeight="1" ht="446">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:26" customHeight="1" ht="225">
       <c r="A1121"/>
       <c r="B1121" t="s">
-        <v>1527</v>
+        <v>1515</v>
       </c>
       <c r="C1121" t="s">
-        <v>1528</v>
-[...2 lines deleted...]
-    <row r="1122" spans="1:26" customHeight="1" ht="654">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:26" customHeight="1" ht="293">
       <c r="A1122"/>
       <c r="B1122" t="s">
-        <v>1529</v>
+        <v>1517</v>
       </c>
       <c r="C1122" t="s">
-        <v>1530</v>
-[...2 lines deleted...]
-    <row r="1123" spans="1:26" customHeight="1" ht="457">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:26" customHeight="1" ht="422">
       <c r="A1123"/>
       <c r="B1123" t="s">
-        <v>1531</v>
-[...2 lines deleted...]
-    <row r="1124" spans="1:26" customHeight="1" ht="396">
+        <v>1519</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:26" customHeight="1" ht="343">
       <c r="A1124"/>
       <c r="B1124" t="s">
-        <v>1532</v>
+        <v>1521</v>
       </c>
       <c r="C1124" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-    <row r="1125" spans="1:26">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:26" customHeight="1" ht="396">
+      <c r="A1125"/>
       <c r="B1125" t="s">
-        <v>1534</v>
+        <v>1523</v>
       </c>
       <c r="C1125" t="s">
-        <v>1535</v>
-[...2 lines deleted...]
-    <row r="1126" spans="1:26" customHeight="1" ht="334">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:26" customHeight="1" ht="356">
       <c r="A1126"/>
       <c r="B1126" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>1537</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="1127" spans="1:26" customHeight="1" ht="446">
       <c r="A1127"/>
       <c r="B1127" t="s">
-        <v>1538</v>
-[...2 lines deleted...]
-    <row r="1128" spans="1:26" customHeight="1" ht="396">
+        <v>1526</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:26" customHeight="1" ht="395">
       <c r="A1128"/>
       <c r="B1128" t="s">
-        <v>1539</v>
+        <v>1527</v>
       </c>
       <c r="C1128" t="s">
-        <v>1540</v>
-[...2 lines deleted...]
-    <row r="1129" spans="1:26" customHeight="1" ht="446">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:26" customHeight="1" ht="396">
       <c r="A1129"/>
       <c r="B1129" t="s">
-        <v>1541</v>
-[...2 lines deleted...]
-    <row r="1130" spans="1:26" customHeight="1" ht="396">
+        <v>1529</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:26" customHeight="1" ht="595">
       <c r="A1130"/>
       <c r="B1130" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-    <row r="1131" spans="1:26" customHeight="1" ht="444">
+        <v>1531</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:26" customHeight="1" ht="446">
       <c r="A1131"/>
       <c r="B1131" t="s">
-        <v>1543</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1132" spans="1:26" customHeight="1" ht="446">
       <c r="A1132"/>
       <c r="B1132" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-    <row r="1133" spans="1:26" customHeight="1" ht="180">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:26" customHeight="1" ht="444">
       <c r="A1133"/>
       <c r="B1133" t="s">
-        <v>1545</v>
-[...2 lines deleted...]
-    <row r="1134" spans="1:26" customHeight="1" ht="446">
+        <v>1535</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:26" customHeight="1" ht="133">
       <c r="A1134"/>
       <c r="B1134" t="s">
-        <v>1546</v>
-[...2 lines deleted...]
-    <row r="1135" spans="1:26" customHeight="1" ht="446">
+        <v>1537</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:26" customHeight="1" ht="396">
       <c r="A1135"/>
       <c r="B1135" t="s">
-        <v>1547</v>
-[...3 lines deleted...]
-      <c r="A1136"/>
+        <v>1539</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:26">
       <c r="B1136" t="s">
-        <v>1548</v>
-[...2 lines deleted...]
-    <row r="1137" spans="1:26" customHeight="1" ht="202">
+        <v>1541</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:26" customHeight="1" ht="446">
       <c r="A1137"/>
       <c r="B1137" t="s">
-        <v>1549</v>
+        <v>1543</v>
       </c>
       <c r="C1137" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-    <row r="1138" spans="1:26" customHeight="1" ht="328">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:26" customHeight="1" ht="654">
       <c r="A1138"/>
       <c r="B1138" t="s">
-        <v>1551</v>
-[...2 lines deleted...]
-    <row r="1139" spans="1:26" customHeight="1" ht="334">
+        <v>1545</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:26" customHeight="1" ht="457">
       <c r="A1139"/>
       <c r="B1139" t="s">
-        <v>1552</v>
-[...5 lines deleted...]
-    <row r="1140" spans="1:26" customHeight="1" ht="1207">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:26" customHeight="1" ht="396">
       <c r="A1140"/>
       <c r="B1140" t="s">
-        <v>1554</v>
-[...3 lines deleted...]
-      <c r="A1141"/>
+        <v>1548</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:26">
       <c r="B1141" t="s">
-        <v>1555</v>
-[...2 lines deleted...]
-    <row r="1142" spans="1:26" customHeight="1" ht="595">
+        <v>1550</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:26" customHeight="1" ht="334">
       <c r="A1142"/>
       <c r="B1142" t="s">
-        <v>1556</v>
+        <v>1552</v>
       </c>
       <c r="C1142" t="s">
-        <v>1557</v>
-[...2 lines deleted...]
-    <row r="1143" spans="1:26" customHeight="1" ht="595">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:26" customHeight="1" ht="446">
       <c r="A1143"/>
       <c r="B1143" t="s">
-        <v>1558</v>
-[...5 lines deleted...]
-    <row r="1144" spans="1:26" customHeight="1" ht="121">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:26" customHeight="1" ht="396">
       <c r="A1144"/>
       <c r="B1144" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-    <row r="1145" spans="1:26" customHeight="1" ht="396">
+        <v>1555</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:26" customHeight="1" ht="446">
       <c r="A1145"/>
       <c r="B1145" t="s">
-        <v>1561</v>
-[...2 lines deleted...]
-    <row r="1146" spans="1:26" customHeight="1" ht="770">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:26" customHeight="1" ht="396">
       <c r="A1146"/>
       <c r="B1146" t="s">
-        <v>1562</v>
-[...2 lines deleted...]
-    <row r="1147" spans="1:26" customHeight="1" ht="793">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:26" customHeight="1" ht="444">
       <c r="A1147"/>
       <c r="B1147" t="s">
-        <v>1563</v>
-[...2 lines deleted...]
-    <row r="1148" spans="1:26" customHeight="1" ht="261">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:26" customHeight="1" ht="446">
       <c r="A1148"/>
       <c r="B1148" t="s">
-        <v>1564</v>
-[...5 lines deleted...]
-    <row r="1149" spans="1:26" customHeight="1" ht="446">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:26" customHeight="1" ht="180">
       <c r="A1149"/>
       <c r="B1149" t="s">
-        <v>1566</v>
-[...5 lines deleted...]
-    <row r="1150" spans="1:26" customHeight="1" ht="793">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:26" customHeight="1" ht="446">
       <c r="A1150"/>
       <c r="B1150" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-    <row r="1151" spans="1:26" customHeight="1" ht="351">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:26" customHeight="1" ht="446">
       <c r="A1151"/>
       <c r="B1151" t="s">
-        <v>1569</v>
-[...2 lines deleted...]
-    <row r="1152" spans="1:26" customHeight="1" ht="578">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:26" customHeight="1" ht="394">
       <c r="A1152"/>
       <c r="B1152" t="s">
-        <v>1570</v>
-[...2 lines deleted...]
-    <row r="1153" spans="1:26" customHeight="1" ht="770">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:26" customHeight="1" ht="202">
       <c r="A1153"/>
       <c r="B1153" t="s">
-        <v>1571</v>
+        <v>1565</v>
       </c>
       <c r="C1153" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-    <row r="1154" spans="1:26" customHeight="1" ht="266">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:26" customHeight="1" ht="328">
       <c r="A1154"/>
       <c r="B1154" t="s">
-        <v>1573</v>
-[...2 lines deleted...]
-    <row r="1155" spans="1:26" customHeight="1" ht="153">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:26" customHeight="1" ht="334">
       <c r="A1155"/>
       <c r="B1155" t="s">
-        <v>1574</v>
-[...2 lines deleted...]
-    <row r="1156" spans="1:26" customHeight="1" ht="396">
+        <v>1568</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:26" customHeight="1" ht="1207">
       <c r="A1156"/>
       <c r="B1156" t="s">
-        <v>1575</v>
-[...2 lines deleted...]
-    <row r="1157" spans="1:26" customHeight="1" ht="378">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:26" customHeight="1" ht="396">
       <c r="A1157"/>
       <c r="B1157" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-    <row r="1158" spans="1:26" customHeight="1" ht="446">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:26" customHeight="1" ht="595">
       <c r="A1158"/>
       <c r="B1158" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-    <row r="1159" spans="1:26" customHeight="1" ht="446">
+        <v>1572</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:26" customHeight="1" ht="595">
       <c r="A1159"/>
       <c r="B1159" t="s">
-        <v>1578</v>
-[...2 lines deleted...]
-    <row r="1160" spans="1:26" customHeight="1" ht="793">
+        <v>1574</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:26" customHeight="1" ht="121">
       <c r="A1160"/>
       <c r="B1160" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-    <row r="1161" spans="1:26" customHeight="1" ht="446">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:26" customHeight="1" ht="396">
       <c r="A1161"/>
       <c r="B1161" t="s">
-        <v>1580</v>
-[...2 lines deleted...]
-    <row r="1162" spans="1:26" customHeight="1" ht="446">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:26" customHeight="1" ht="770">
       <c r="A1162"/>
       <c r="B1162" t="s">
-        <v>1581</v>
-[...2 lines deleted...]
-    <row r="1163" spans="1:26" customHeight="1" ht="396">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:26" customHeight="1" ht="793">
       <c r="A1163"/>
       <c r="B1163" t="s">
-        <v>1582</v>
-[...2 lines deleted...]
-    <row r="1164" spans="1:26" customHeight="1" ht="322">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:26" customHeight="1" ht="261">
       <c r="A1164"/>
       <c r="B1164" t="s">
-        <v>1583</v>
+        <v>1580</v>
       </c>
       <c r="C1164" t="s">
-        <v>1567</v>
-[...2 lines deleted...]
-    <row r="1165" spans="1:26" customHeight="1" ht="325">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:26" customHeight="1" ht="446">
       <c r="A1165"/>
       <c r="B1165" t="s">
-        <v>1584</v>
-[...2 lines deleted...]
-    <row r="1166" spans="1:26" customHeight="1" ht="588">
+        <v>1582</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:26" customHeight="1" ht="793">
       <c r="A1166"/>
       <c r="B1166" t="s">
-        <v>1585</v>
-[...5 lines deleted...]
-    <row r="1167" spans="1:26" customHeight="1" ht="444">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:26" customHeight="1" ht="351">
       <c r="A1167"/>
       <c r="B1167" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-    <row r="1168" spans="1:26" customHeight="1" ht="446">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:26" customHeight="1" ht="578">
       <c r="A1168"/>
       <c r="B1168" t="s">
-        <v>1587</v>
-[...2 lines deleted...]
-    <row r="1169" spans="1:26" customHeight="1" ht="278">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:26" customHeight="1" ht="770">
       <c r="A1169"/>
       <c r="B1169" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C1169" t="s">
         <v>1588</v>
       </c>
     </row>
-    <row r="1170" spans="1:26" customHeight="1" ht="779">
+    <row r="1170" spans="1:26" customHeight="1" ht="266">
       <c r="A1170"/>
       <c r="B1170" t="s">
         <v>1589</v>
       </c>
     </row>
-    <row r="1171" spans="1:26" customHeight="1" ht="396">
+    <row r="1171" spans="1:26" customHeight="1" ht="153">
       <c r="A1171"/>
       <c r="B1171" t="s">
         <v>1590</v>
       </c>
-      <c r="C1171" t="s">
-[...3 lines deleted...]
-    <row r="1172" spans="1:26" customHeight="1" ht="595">
+    </row>
+    <row r="1172" spans="1:26" customHeight="1" ht="396">
       <c r="A1172"/>
       <c r="B1172" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-    <row r="1173" spans="1:26" customHeight="1" ht="175">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:26" customHeight="1" ht="378">
       <c r="A1173"/>
       <c r="B1173" t="s">
-        <v>1593</v>
-[...2 lines deleted...]
-    <row r="1174" spans="1:26" customHeight="1" ht="595">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:26" customHeight="1" ht="446">
       <c r="A1174"/>
       <c r="B1174" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="1175" spans="1:26" customHeight="1" ht="446">
       <c r="A1175"/>
       <c r="B1175" t="s">
-        <v>1595</v>
-[...5 lines deleted...]
-    <row r="1176" spans="1:26" customHeight="1" ht="193">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:26" customHeight="1" ht="793">
       <c r="A1176"/>
       <c r="B1176" t="s">
-        <v>1597</v>
-[...2 lines deleted...]
-    <row r="1177" spans="1:26" customHeight="1" ht="396">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:26" customHeight="1" ht="446">
       <c r="A1177"/>
       <c r="B1177" t="s">
-        <v>1598</v>
-[...2 lines deleted...]
-    <row r="1178" spans="1:26" customHeight="1" ht="612">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:26" customHeight="1" ht="446">
       <c r="A1178"/>
       <c r="B1178" t="s">
-        <v>1599</v>
-[...5 lines deleted...]
-    <row r="1179" spans="1:26" customHeight="1" ht="393">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:26" customHeight="1" ht="396">
       <c r="A1179"/>
       <c r="B1179" t="s">
-        <v>1601</v>
-[...2 lines deleted...]
-    <row r="1180" spans="1:26" customHeight="1" ht="595">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:26" customHeight="1" ht="322">
       <c r="A1180"/>
       <c r="B1180" t="s">
-        <v>1602</v>
-[...2 lines deleted...]
-    <row r="1181" spans="1:26" customHeight="1" ht="433">
+        <v>1599</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:26" customHeight="1" ht="325">
       <c r="A1181"/>
       <c r="B1181" t="s">
-        <v>1603</v>
-[...5 lines deleted...]
-    <row r="1182" spans="1:26" customHeight="1" ht="312">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:26" customHeight="1" ht="588">
       <c r="A1182"/>
       <c r="B1182" t="s">
-        <v>1605</v>
-[...2 lines deleted...]
-    <row r="1183" spans="1:26" customHeight="1" ht="405">
+        <v>1601</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:26" customHeight="1" ht="444">
       <c r="A1183"/>
       <c r="B1183" t="s">
-        <v>1606</v>
-[...2 lines deleted...]
-        <v>1607</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="1184" spans="1:26" customHeight="1" ht="446">
       <c r="A1184"/>
       <c r="B1184" t="s">
-        <v>1608</v>
-[...5 lines deleted...]
-    <row r="1185" spans="1:26" customHeight="1" ht="527">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:26" customHeight="1" ht="278">
       <c r="A1185"/>
       <c r="B1185" t="s">
-        <v>1610</v>
-[...2 lines deleted...]
-    <row r="1186" spans="1:26" customHeight="1" ht="793">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:26" customHeight="1" ht="779">
       <c r="A1186"/>
       <c r="B1186" t="s">
-        <v>1611</v>
-[...2 lines deleted...]
-    <row r="1187" spans="1:26" customHeight="1" ht="227">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:26" customHeight="1" ht="396">
       <c r="A1187"/>
       <c r="B1187" t="s">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C1187" t="s">
-        <v>1613</v>
-[...2 lines deleted...]
-    <row r="1188" spans="1:26" customHeight="1" ht="250">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:26" customHeight="1" ht="595">
       <c r="A1188"/>
       <c r="B1188" t="s">
-        <v>1614</v>
-[...2 lines deleted...]
-    <row r="1189" spans="1:26" customHeight="1" ht="395">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:26" customHeight="1" ht="175">
       <c r="A1189"/>
       <c r="B1189" t="s">
-        <v>1615</v>
-[...5 lines deleted...]
-    <row r="1190" spans="1:26" customHeight="1" ht="396">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:26" customHeight="1" ht="595">
       <c r="A1190"/>
       <c r="B1190" t="s">
-        <v>1617</v>
-[...5 lines deleted...]
-    <row r="1191" spans="1:26" customHeight="1" ht="396">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:26" customHeight="1" ht="446">
       <c r="A1191"/>
       <c r="B1191" t="s">
-        <v>1619</v>
+        <v>1611</v>
       </c>
       <c r="C1191" t="s">
-        <v>1620</v>
-[...2 lines deleted...]
-    <row r="1192" spans="1:26" customHeight="1" ht="396">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:26" customHeight="1" ht="193">
       <c r="A1192"/>
       <c r="B1192" t="s">
-        <v>1621</v>
-[...5 lines deleted...]
-    <row r="1193" spans="1:26" customHeight="1" ht="153">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:26" customHeight="1" ht="396">
       <c r="A1193"/>
       <c r="B1193" t="s">
-        <v>1623</v>
-[...5 lines deleted...]
-    <row r="1194" spans="1:26" customHeight="1" ht="446">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:26" customHeight="1" ht="612">
       <c r="A1194"/>
       <c r="B1194" t="s">
-        <v>1625</v>
+        <v>1615</v>
       </c>
       <c r="C1194" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-    <row r="1195" spans="1:26" customHeight="1" ht="446">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:26" customHeight="1" ht="393">
       <c r="A1195"/>
       <c r="B1195" t="s">
-        <v>1627</v>
-[...5 lines deleted...]
-    <row r="1196" spans="1:26" customHeight="1" ht="396">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:26" customHeight="1" ht="595">
       <c r="A1196"/>
       <c r="B1196" t="s">
-        <v>1629</v>
-[...2 lines deleted...]
-    <row r="1197" spans="1:26" customHeight="1" ht="661">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:26" customHeight="1" ht="433">
       <c r="A1197"/>
       <c r="B1197" t="s">
-        <v>1630</v>
+        <v>1619</v>
       </c>
       <c r="C1197" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-    <row r="1198" spans="1:26" customHeight="1" ht="446">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:26" customHeight="1" ht="312">
       <c r="A1198"/>
       <c r="B1198" t="s">
-        <v>1632</v>
-[...5 lines deleted...]
-    <row r="1199" spans="1:26" customHeight="1" ht="894">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:26" customHeight="1" ht="405">
       <c r="A1199"/>
       <c r="B1199" t="s">
-        <v>1634</v>
+        <v>1622</v>
       </c>
       <c r="C1199" t="s">
-        <v>1635</v>
-[...2 lines deleted...]
-    <row r="1200" spans="1:26" customHeight="1" ht="396">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:26" customHeight="1" ht="446">
       <c r="A1200"/>
       <c r="B1200" t="s">
-        <v>1636</v>
+        <v>1624</v>
       </c>
       <c r="C1200" t="s">
-        <v>1637</v>
-[...2 lines deleted...]
-    <row r="1201" spans="1:26" customHeight="1" ht="560">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:26" customHeight="1" ht="527">
       <c r="A1201"/>
       <c r="B1201" t="s">
-        <v>1638</v>
-[...5 lines deleted...]
-    <row r="1202" spans="1:26" customHeight="1" ht="459">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:26" customHeight="1" ht="793">
       <c r="A1202"/>
       <c r="B1202" t="s">
-        <v>1640</v>
-[...2 lines deleted...]
-    <row r="1203" spans="1:26" customHeight="1" ht="375">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:26" customHeight="1" ht="227">
       <c r="A1203"/>
       <c r="B1203" t="s">
-        <v>1641</v>
+        <v>1628</v>
       </c>
       <c r="C1203" t="s">
-        <v>1642</v>
-[...2 lines deleted...]
-    <row r="1204" spans="1:26" customHeight="1" ht="396">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:26" customHeight="1" ht="250">
       <c r="A1204"/>
       <c r="B1204" t="s">
-        <v>1643</v>
-[...5 lines deleted...]
-    <row r="1205" spans="1:26" customHeight="1" ht="130">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:26" customHeight="1" ht="395">
       <c r="A1205"/>
       <c r="B1205" t="s">
-        <v>1645</v>
+        <v>1631</v>
       </c>
       <c r="C1205" t="s">
-        <v>1646</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="1206" spans="1:26" customHeight="1" ht="396">
       <c r="A1206"/>
       <c r="B1206" t="s">
-        <v>1647</v>
+        <v>1633</v>
       </c>
       <c r="C1206" t="s">
-        <v>1648</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="1207" spans="1:26" customHeight="1" ht="396">
       <c r="A1207"/>
       <c r="B1207" t="s">
-        <v>1649</v>
+        <v>1635</v>
       </c>
       <c r="C1207" t="s">
-        <v>1650</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="1208" spans="1:26" customHeight="1" ht="396">
       <c r="A1208"/>
       <c r="B1208" t="s">
-        <v>1651</v>
+        <v>1637</v>
       </c>
       <c r="C1208" t="s">
-        <v>1652</v>
-[...2 lines deleted...]
-    <row r="1209" spans="1:26" customHeight="1" ht="303">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:26" customHeight="1" ht="153">
       <c r="A1209"/>
       <c r="B1209" t="s">
-        <v>1653</v>
+        <v>1639</v>
       </c>
       <c r="C1209" t="s">
-        <v>1654</v>
-[...2 lines deleted...]
-    <row r="1210" spans="1:26" customHeight="1" ht="396">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:26" customHeight="1" ht="446">
       <c r="A1210"/>
       <c r="B1210" t="s">
-        <v>1655</v>
+        <v>1641</v>
       </c>
       <c r="C1210" t="s">
-        <v>1656</v>
-[...2 lines deleted...]
-    <row r="1211" spans="1:26" customHeight="1" ht="892">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:26" customHeight="1" ht="446">
       <c r="A1211"/>
       <c r="B1211" t="s">
-        <v>1657</v>
+        <v>1643</v>
       </c>
       <c r="C1211" t="s">
-        <v>1658</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="1212" spans="1:26" customHeight="1" ht="396">
       <c r="A1212"/>
       <c r="B1212" t="s">
-        <v>1659</v>
-[...5 lines deleted...]
-    <row r="1213" spans="1:26" customHeight="1" ht="396">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:26" customHeight="1" ht="661">
       <c r="A1213"/>
       <c r="B1213" t="s">
-        <v>1661</v>
+        <v>1646</v>
       </c>
       <c r="C1213" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1214" spans="1:26" customHeight="1" ht="396">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:26" customHeight="1" ht="446">
       <c r="A1214"/>
       <c r="B1214" t="s">
-        <v>1663</v>
+        <v>1648</v>
       </c>
       <c r="C1214" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1215" spans="1:26" customHeight="1" ht="396">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:26" customHeight="1" ht="894">
       <c r="A1215"/>
       <c r="B1215" t="s">
-        <v>1664</v>
+        <v>1650</v>
       </c>
       <c r="C1215" t="s">
-        <v>1662</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="1216" spans="1:26" customHeight="1" ht="396">
       <c r="A1216"/>
       <c r="B1216" t="s">
-        <v>1665</v>
+        <v>1652</v>
       </c>
       <c r="C1216" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1217" spans="1:26" customHeight="1" ht="894">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:26" customHeight="1" ht="560">
       <c r="A1217"/>
       <c r="B1217" t="s">
-        <v>1666</v>
+        <v>1654</v>
       </c>
       <c r="C1217" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1218" spans="1:26" customHeight="1" ht="894">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:26" customHeight="1" ht="459">
       <c r="A1218"/>
       <c r="B1218" t="s">
-        <v>1667</v>
-[...5 lines deleted...]
-    <row r="1219" spans="1:26" customHeight="1" ht="894">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:26" customHeight="1" ht="375">
       <c r="A1219"/>
       <c r="B1219" t="s">
-        <v>1669</v>
+        <v>1657</v>
       </c>
       <c r="C1219" t="s">
-        <v>1670</v>
-[...2 lines deleted...]
-    <row r="1220" spans="1:26" customHeight="1" ht="894">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:26" customHeight="1" ht="396">
       <c r="A1220"/>
       <c r="B1220" t="s">
-        <v>1671</v>
+        <v>1659</v>
       </c>
       <c r="C1220" t="s">
-        <v>1672</v>
-[...2 lines deleted...]
-    <row r="1221" spans="1:26" customHeight="1" ht="894">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:26" customHeight="1" ht="130">
       <c r="A1221"/>
       <c r="B1221" t="s">
-        <v>1673</v>
+        <v>1661</v>
       </c>
       <c r="C1221" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="1222" spans="1:26" customHeight="1" ht="396">
       <c r="A1222"/>
       <c r="B1222" t="s">
-        <v>1674</v>
+        <v>1663</v>
       </c>
       <c r="C1222" t="s">
-        <v>1675</v>
-[...2 lines deleted...]
-    <row r="1223" spans="1:26" customHeight="1" ht="894">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:26" customHeight="1" ht="396">
       <c r="A1223"/>
       <c r="B1223" t="s">
-        <v>1676</v>
+        <v>1665</v>
       </c>
       <c r="C1223" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="1224" spans="1:26" customHeight="1" ht="396">
       <c r="A1224"/>
       <c r="B1224" t="s">
-        <v>1677</v>
+        <v>1667</v>
       </c>
       <c r="C1224" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-    <row r="1225" spans="1:26" customHeight="1" ht="427">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:26" customHeight="1" ht="303">
       <c r="A1225"/>
       <c r="B1225" t="s">
-        <v>1679</v>
+        <v>1669</v>
       </c>
       <c r="C1225" t="s">
-        <v>1680</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="1226" spans="1:26" customHeight="1" ht="396">
       <c r="A1226"/>
       <c r="B1226" t="s">
-        <v>1681</v>
+        <v>1671</v>
       </c>
       <c r="C1226" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1227" spans="1:26" customHeight="1" ht="396">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:26" customHeight="1" ht="892">
       <c r="A1227"/>
       <c r="B1227" t="s">
-        <v>1682</v>
+        <v>1673</v>
       </c>
       <c r="C1227" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="1228" spans="1:26" customHeight="1" ht="396">
       <c r="A1228"/>
       <c r="B1228" t="s">
-        <v>1683</v>
+        <v>1675</v>
       </c>
       <c r="C1228" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1229" spans="1:26" customHeight="1" ht="894">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:26" customHeight="1" ht="396">
       <c r="A1229"/>
       <c r="B1229" t="s">
-        <v>1684</v>
+        <v>1677</v>
       </c>
       <c r="C1229" t="s">
-        <v>1685</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1230" spans="1:26" customHeight="1" ht="396">
       <c r="A1230"/>
       <c r="B1230" t="s">
-        <v>1686</v>
+        <v>1679</v>
       </c>
       <c r="C1230" t="s">
-        <v>1662</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1231" spans="1:26" customHeight="1" ht="396">
       <c r="A1231"/>
       <c r="B1231" t="s">
-        <v>1687</v>
+        <v>1680</v>
       </c>
       <c r="C1231" t="s">
-        <v>1688</v>
-[...2 lines deleted...]
-    <row r="1232" spans="1:26" customHeight="1" ht="408">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:26" customHeight="1" ht="396">
       <c r="A1232"/>
       <c r="B1232" t="s">
-        <v>1689</v>
+        <v>1681</v>
       </c>
       <c r="C1232" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1233" spans="1:26" customHeight="1" ht="396">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:26" customHeight="1" ht="894">
       <c r="A1233"/>
       <c r="B1233" t="s">
-        <v>1690</v>
+        <v>1682</v>
       </c>
       <c r="C1233" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1234" spans="1:26" customHeight="1" ht="405">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:26" customHeight="1" ht="894">
       <c r="A1234"/>
       <c r="B1234" t="s">
-        <v>1691</v>
+        <v>1683</v>
       </c>
       <c r="C1234" t="s">
-        <v>1692</v>
-[...2 lines deleted...]
-    <row r="1235" spans="1:26" customHeight="1" ht="414">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:26" customHeight="1" ht="894">
       <c r="A1235"/>
       <c r="B1235" t="s">
-        <v>1693</v>
+        <v>1685</v>
       </c>
       <c r="C1235" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1236" spans="1:26" customHeight="1" ht="403">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:26" customHeight="1" ht="894">
       <c r="A1236"/>
       <c r="B1236" t="s">
-        <v>1694</v>
+        <v>1687</v>
       </c>
       <c r="C1236" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1237" spans="1:26" customHeight="1" ht="396">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:26" customHeight="1" ht="894">
       <c r="A1237"/>
       <c r="B1237" t="s">
-        <v>1695</v>
+        <v>1689</v>
       </c>
       <c r="C1237" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1238" spans="1:26" customHeight="1" ht="407">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:26" customHeight="1" ht="396">
       <c r="A1238"/>
       <c r="B1238" t="s">
-        <v>1696</v>
+        <v>1690</v>
       </c>
       <c r="C1238" t="s">
-        <v>1680</v>
-[...2 lines deleted...]
-    <row r="1239" spans="1:26" customHeight="1" ht="396">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:26" customHeight="1" ht="894">
       <c r="A1239"/>
       <c r="B1239" t="s">
-        <v>1697</v>
+        <v>1692</v>
       </c>
       <c r="C1239" t="s">
         <v>1678</v>
       </c>
     </row>
-    <row r="1240" spans="1:26" customHeight="1" ht="894">
+    <row r="1240" spans="1:26" customHeight="1" ht="396">
       <c r="A1240"/>
       <c r="B1240" t="s">
-        <v>1698</v>
+        <v>1693</v>
       </c>
       <c r="C1240" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1241" spans="1:26" customHeight="1" ht="396">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:26" customHeight="1" ht="427">
       <c r="A1241"/>
       <c r="B1241" t="s">
-        <v>1699</v>
+        <v>1695</v>
       </c>
       <c r="C1241" t="s">
-        <v>1700</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="1242" spans="1:26" customHeight="1" ht="396">
       <c r="A1242"/>
       <c r="B1242" t="s">
-        <v>1701</v>
+        <v>1697</v>
       </c>
       <c r="C1242" t="s">
-        <v>1662</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1243" spans="1:26" customHeight="1" ht="396">
       <c r="A1243"/>
       <c r="B1243" t="s">
-        <v>1702</v>
+        <v>1698</v>
       </c>
       <c r="C1243" t="s">
-        <v>1662</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1244" spans="1:26" customHeight="1" ht="396">
       <c r="A1244"/>
       <c r="B1244" t="s">
-        <v>1703</v>
+        <v>1699</v>
       </c>
       <c r="C1244" t="s">
-        <v>1704</v>
-[...2 lines deleted...]
-    <row r="1245" spans="1:26" customHeight="1" ht="396">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:26" customHeight="1" ht="894">
       <c r="A1245"/>
       <c r="B1245" t="s">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="C1245" t="s">
-        <v>1706</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="1246" spans="1:26" customHeight="1" ht="396">
       <c r="A1246"/>
       <c r="B1246" t="s">
-        <v>1707</v>
+        <v>1702</v>
       </c>
       <c r="C1246" t="s">
-        <v>1708</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1247" spans="1:26" customHeight="1" ht="396">
       <c r="A1247"/>
       <c r="B1247" t="s">
-        <v>1709</v>
+        <v>1703</v>
       </c>
       <c r="C1247" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1248" spans="1:26" customHeight="1" ht="396">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:26" customHeight="1" ht="408">
       <c r="A1248"/>
       <c r="B1248" t="s">
-        <v>1710</v>
+        <v>1705</v>
       </c>
       <c r="C1248" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1249" spans="1:26" customHeight="1" ht="894">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:26" customHeight="1" ht="396">
       <c r="A1249"/>
       <c r="B1249" t="s">
-        <v>1711</v>
+        <v>1706</v>
       </c>
       <c r="C1249" t="s">
-        <v>1712</v>
-[...2 lines deleted...]
-    <row r="1250" spans="1:26" customHeight="1" ht="396">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:26" customHeight="1" ht="405">
       <c r="A1250"/>
       <c r="B1250" t="s">
-        <v>1713</v>
+        <v>1707</v>
       </c>
       <c r="C1250" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1251" spans="1:26" customHeight="1" ht="396">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:26" customHeight="1" ht="414">
       <c r="A1251"/>
       <c r="B1251" t="s">
-        <v>1714</v>
+        <v>1709</v>
       </c>
       <c r="C1251" t="s">
-        <v>1715</v>
-[...2 lines deleted...]
-    <row r="1252" spans="1:26" customHeight="1" ht="396">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:26" customHeight="1" ht="403">
       <c r="A1252"/>
       <c r="B1252" t="s">
-        <v>1716</v>
+        <v>1710</v>
       </c>
       <c r="C1252" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="1253" spans="1:26" customHeight="1" ht="894">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:26" customHeight="1" ht="396">
       <c r="A1253"/>
       <c r="B1253" t="s">
-        <v>1717</v>
+        <v>1711</v>
       </c>
       <c r="C1253" t="s">
-        <v>1718</v>
-[...2 lines deleted...]
-    <row r="1254" spans="1:26" customHeight="1" ht="396">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:26" customHeight="1" ht="407">
       <c r="A1254"/>
       <c r="B1254" t="s">
-        <v>1719</v>
+        <v>1712</v>
       </c>
       <c r="C1254" t="s">
-        <v>1662</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="1255" spans="1:26" customHeight="1" ht="396">
       <c r="A1255"/>
       <c r="B1255" t="s">
-        <v>1720</v>
+        <v>1713</v>
       </c>
       <c r="C1255" t="s">
-        <v>1721</v>
-[...2 lines deleted...]
-    <row r="1256" spans="1:26" customHeight="1" ht="396">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:26" customHeight="1" ht="894">
       <c r="A1256"/>
       <c r="B1256" t="s">
-        <v>1722</v>
+        <v>1714</v>
       </c>
       <c r="C1256" t="s">
-        <v>1721</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1257" spans="1:26" customHeight="1" ht="396">
       <c r="A1257"/>
       <c r="B1257" t="s">
-        <v>1723</v>
+        <v>1715</v>
       </c>
       <c r="C1257" t="s">
-        <v>1721</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="1258" spans="1:26" customHeight="1" ht="396">
       <c r="A1258"/>
       <c r="B1258" t="s">
-        <v>1724</v>
+        <v>1717</v>
       </c>
       <c r="C1258" t="s">
-        <v>1721</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1259" spans="1:26" customHeight="1" ht="396">
       <c r="A1259"/>
       <c r="B1259" t="s">
-        <v>1725</v>
+        <v>1718</v>
       </c>
       <c r="C1259" t="s">
-        <v>1721</v>
-[...2 lines deleted...]
-    <row r="1260" spans="1:26" customHeight="1" ht="595">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:26" customHeight="1" ht="396">
       <c r="A1260"/>
       <c r="B1260" t="s">
-        <v>1726</v>
+        <v>1719</v>
       </c>
       <c r="C1260" t="s">
-        <v>1727</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="1261" spans="1:26" customHeight="1" ht="396">
       <c r="A1261"/>
       <c r="B1261" t="s">
-        <v>1728</v>
+        <v>1721</v>
       </c>
       <c r="C1261" t="s">
-        <v>1729</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="1262" spans="1:26" customHeight="1" ht="396">
       <c r="A1262"/>
       <c r="B1262" t="s">
-        <v>1730</v>
+        <v>1723</v>
       </c>
       <c r="C1262" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-    <row r="1263" spans="1:26" customHeight="1" ht="894">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:26" customHeight="1" ht="396">
       <c r="A1263"/>
       <c r="B1263" t="s">
-        <v>1732</v>
+        <v>1725</v>
       </c>
       <c r="C1263" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-    <row r="1264" spans="1:26" customHeight="1" ht="894">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:26" customHeight="1" ht="396">
       <c r="A1264"/>
       <c r="B1264" t="s">
-        <v>1733</v>
+        <v>1726</v>
       </c>
       <c r="C1264" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-    <row r="1265" spans="1:26" customHeight="1" ht="396">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:26" customHeight="1" ht="894">
       <c r="A1265"/>
       <c r="B1265" t="s">
-        <v>1734</v>
+        <v>1727</v>
       </c>
       <c r="C1265" t="s">
-        <v>1735</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="1266" spans="1:26" customHeight="1" ht="396">
       <c r="A1266"/>
       <c r="B1266" t="s">
-        <v>1736</v>
+        <v>1729</v>
       </c>
       <c r="C1266" t="s">
-        <v>1644</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1267" spans="1:26" customHeight="1" ht="396">
       <c r="A1267"/>
       <c r="B1267" t="s">
-        <v>1737</v>
+        <v>1730</v>
       </c>
       <c r="C1267" t="s">
-        <v>1644</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="1268" spans="1:26" customHeight="1" ht="396">
       <c r="A1268"/>
       <c r="B1268" t="s">
-        <v>1738</v>
+        <v>1732</v>
       </c>
       <c r="C1268" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-    <row r="1269" spans="1:26" customHeight="1" ht="396">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:26" customHeight="1" ht="894">
       <c r="A1269"/>
       <c r="B1269" t="s">
-        <v>1739</v>
+        <v>1733</v>
       </c>
       <c r="C1269" t="s">
-        <v>1644</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="1270" spans="1:26" customHeight="1" ht="396">
       <c r="A1270"/>
       <c r="B1270" t="s">
-        <v>1740</v>
+        <v>1735</v>
       </c>
       <c r="C1270" t="s">
-        <v>1644</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1271" spans="1:26" customHeight="1" ht="396">
       <c r="A1271"/>
       <c r="B1271" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="C1271" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-    <row r="1272" spans="1:26" customHeight="1" ht="894">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:26" customHeight="1" ht="396">
       <c r="A1272"/>
       <c r="B1272" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="C1272" t="s">
-        <v>1644</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="1273" spans="1:26" customHeight="1" ht="396">
       <c r="A1273"/>
       <c r="B1273" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
       <c r="C1273" t="s">
-        <v>1744</v>
-[...2 lines deleted...]
-    <row r="1274" spans="1:26" customHeight="1" ht="342">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:26" customHeight="1" ht="396">
       <c r="A1274"/>
       <c r="B1274" t="s">
-        <v>1745</v>
+        <v>1740</v>
       </c>
       <c r="C1274" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-    <row r="1275" spans="1:26" customHeight="1" ht="940">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:26" customHeight="1" ht="396">
       <c r="A1275"/>
       <c r="B1275" t="s">
-        <v>1746</v>
+        <v>1741</v>
       </c>
       <c r="C1275" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-    <row r="1276" spans="1:26" customHeight="1" ht="396">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:26" customHeight="1" ht="595">
       <c r="A1276"/>
       <c r="B1276" t="s">
-        <v>1747</v>
+        <v>1742</v>
       </c>
       <c r="C1276" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-    <row r="1277" spans="1:26" customHeight="1" ht="894">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:26" customHeight="1" ht="396">
       <c r="A1277"/>
       <c r="B1277" t="s">
-        <v>1748</v>
+        <v>1744</v>
       </c>
       <c r="C1277" t="s">
-        <v>1644</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="1278" spans="1:26" customHeight="1" ht="396">
       <c r="A1278"/>
       <c r="B1278" t="s">
-        <v>1749</v>
+        <v>1746</v>
       </c>
       <c r="C1278" t="s">
-        <v>1644</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="1279" spans="1:26" customHeight="1" ht="894">
       <c r="A1279"/>
       <c r="B1279" t="s">
-        <v>1750</v>
+        <v>1748</v>
       </c>
       <c r="C1279" t="s">
-        <v>1751</v>
-[...2 lines deleted...]
-    <row r="1280" spans="1:26" customHeight="1" ht="396">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:26" customHeight="1" ht="894">
       <c r="A1280"/>
       <c r="B1280" t="s">
-        <v>1752</v>
+        <v>1749</v>
       </c>
       <c r="C1280" t="s">
-        <v>1753</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1281" spans="1:26" customHeight="1" ht="396">
       <c r="A1281"/>
       <c r="B1281" t="s">
-        <v>1754</v>
+        <v>1750</v>
       </c>
       <c r="C1281" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="1282" spans="1:26" customHeight="1" ht="396">
       <c r="A1282"/>
       <c r="B1282" t="s">
-        <v>1756</v>
+        <v>1752</v>
       </c>
       <c r="C1282" t="s">
-        <v>1757</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1283" spans="1:26" customHeight="1" ht="396">
       <c r="A1283"/>
       <c r="B1283" t="s">
-        <v>1758</v>
+        <v>1753</v>
       </c>
       <c r="C1283" t="s">
-        <v>1759</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1284" spans="1:26" customHeight="1" ht="396">
       <c r="A1284"/>
       <c r="B1284" t="s">
-        <v>1760</v>
+        <v>1754</v>
       </c>
       <c r="C1284" t="s">
-        <v>1761</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1285" spans="1:26" customHeight="1" ht="396">
       <c r="A1285"/>
       <c r="B1285" t="s">
-        <v>1762</v>
+        <v>1755</v>
       </c>
       <c r="C1285" t="s">
-        <v>1763</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1286" spans="1:26" customHeight="1" ht="396">
       <c r="A1286"/>
       <c r="B1286" t="s">
-        <v>1764</v>
+        <v>1756</v>
       </c>
       <c r="C1286" t="s">
-        <v>1765</v>
-[...2 lines deleted...]
-    <row r="1287" spans="1:26" customHeight="1" ht="182">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:26" customHeight="1" ht="396">
       <c r="A1287"/>
       <c r="B1287" t="s">
-        <v>1766</v>
+        <v>1757</v>
       </c>
       <c r="C1287" t="s">
-        <v>1767</v>
-[...2 lines deleted...]
-    <row r="1288" spans="1:26" customHeight="1" ht="793">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:26" customHeight="1" ht="894">
       <c r="A1288"/>
       <c r="B1288" t="s">
-        <v>1768</v>
+        <v>1758</v>
       </c>
       <c r="C1288" t="s">
-        <v>1769</v>
-[...2 lines deleted...]
-    <row r="1289" spans="1:26" customHeight="1" ht="595">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:26" customHeight="1" ht="396">
       <c r="A1289"/>
       <c r="B1289" t="s">
-        <v>1770</v>
+        <v>1759</v>
       </c>
       <c r="C1289" t="s">
-        <v>1771</v>
-[...2 lines deleted...]
-    <row r="1290" spans="1:26" customHeight="1" ht="337">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:26" customHeight="1" ht="342">
       <c r="A1290"/>
       <c r="B1290" t="s">
-        <v>1772</v>
-[...2 lines deleted...]
-    <row r="1291" spans="1:26" customHeight="1" ht="246">
+        <v>1761</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:26" customHeight="1" ht="940">
       <c r="A1291"/>
       <c r="B1291" t="s">
-        <v>1773</v>
-[...2 lines deleted...]
-    <row r="1292" spans="1:26" customHeight="1" ht="192">
+        <v>1762</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:26" customHeight="1" ht="396">
       <c r="A1292"/>
       <c r="B1292" t="s">
-        <v>1774</v>
-[...2 lines deleted...]
-    <row r="1293" spans="1:26" customHeight="1" ht="196">
+        <v>1763</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:26" customHeight="1" ht="894">
       <c r="A1293"/>
       <c r="B1293" t="s">
-        <v>1775</v>
-[...2 lines deleted...]
-    <row r="1294" spans="1:26" customHeight="1" ht="262">
+        <v>1764</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:26" customHeight="1" ht="396">
       <c r="A1294"/>
       <c r="B1294" t="s">
-        <v>1776</v>
+        <v>1765</v>
       </c>
       <c r="C1294" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-    <row r="1295" spans="1:26" customHeight="1" ht="376">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:26" customHeight="1" ht="894">
       <c r="A1295"/>
       <c r="B1295" t="s">
-        <v>1777</v>
-[...2 lines deleted...]
-    <row r="1296" spans="1:26" customHeight="1" ht="289">
+        <v>1766</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:26" customHeight="1" ht="396">
       <c r="A1296"/>
       <c r="B1296" t="s">
-        <v>1778</v>
-[...2 lines deleted...]
-    <row r="1297" spans="1:26" customHeight="1" ht="443">
+        <v>1768</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:26" customHeight="1" ht="396">
       <c r="A1297"/>
       <c r="B1297" t="s">
-        <v>1779</v>
-[...2 lines deleted...]
-    <row r="1298" spans="1:26" customHeight="1" ht="217">
+        <v>1770</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:26" customHeight="1" ht="396">
       <c r="A1298"/>
       <c r="B1298" t="s">
-        <v>1780</v>
-[...2 lines deleted...]
-    <row r="1299" spans="1:26" customHeight="1" ht="463">
+        <v>1772</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:26" customHeight="1" ht="396">
       <c r="A1299"/>
       <c r="B1299" t="s">
-        <v>1781</v>
+        <v>1774</v>
       </c>
       <c r="C1299" t="s">
-        <v>1782</v>
-[...2 lines deleted...]
-    <row r="1300" spans="1:26" customHeight="1" ht="413">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:26" customHeight="1" ht="396">
       <c r="A1300"/>
       <c r="B1300" t="s">
-        <v>1783</v>
+        <v>1776</v>
       </c>
       <c r="C1300" t="s">
-        <v>1784</v>
-[...2 lines deleted...]
-    <row r="1301" spans="1:26" customHeight="1" ht="601">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:26" customHeight="1" ht="396">
       <c r="A1301"/>
       <c r="B1301" t="s">
-        <v>1785</v>
-[...2 lines deleted...]
-    <row r="1302" spans="1:26" customHeight="1" ht="243">
+        <v>1778</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:26" customHeight="1" ht="396">
       <c r="A1302"/>
       <c r="B1302" t="s">
-        <v>1786</v>
+        <v>1780</v>
       </c>
       <c r="C1302" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-    <row r="1303" spans="1:26" customHeight="1" ht="444">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:26" customHeight="1" ht="182">
       <c r="A1303"/>
       <c r="B1303" t="s">
-        <v>1787</v>
-[...2 lines deleted...]
-    <row r="1304" spans="1:26" customHeight="1" ht="653">
+        <v>1782</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:26" customHeight="1" ht="793">
       <c r="A1304"/>
       <c r="B1304" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="C1304" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-    <row r="1305" spans="1:26" customHeight="1" ht="329">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:26" customHeight="1" ht="595">
       <c r="A1305"/>
       <c r="B1305" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
       <c r="C1305" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-    <row r="1306" spans="1:26" customHeight="1" ht="971">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:26" customHeight="1" ht="337">
       <c r="A1306"/>
       <c r="B1306" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-    <row r="1307" spans="1:26" customHeight="1" ht="304">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:26" customHeight="1" ht="246">
       <c r="A1307"/>
       <c r="B1307" t="s">
-        <v>1791</v>
-[...2 lines deleted...]
-    <row r="1308" spans="1:26" customHeight="1" ht="317">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:26" customHeight="1" ht="192">
       <c r="A1308"/>
       <c r="B1308" t="s">
-        <v>1792</v>
-[...2 lines deleted...]
-    <row r="1309" spans="1:26" customHeight="1" ht="287">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:26" customHeight="1" ht="196">
       <c r="A1309"/>
       <c r="B1309" t="s">
-        <v>1793</v>
-[...2 lines deleted...]
-    <row r="1310" spans="1:26" customHeight="1" ht="446">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:26" customHeight="1" ht="262">
       <c r="A1310"/>
       <c r="B1310" t="s">
-        <v>1794</v>
-[...2 lines deleted...]
-    <row r="1311" spans="1:26" customHeight="1" ht="269">
+        <v>1792</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:26" customHeight="1" ht="376">
       <c r="A1311"/>
       <c r="B1311" t="s">
-        <v>1795</v>
-[...5 lines deleted...]
-    <row r="1312" spans="1:26" customHeight="1" ht="228">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:26" customHeight="1" ht="289">
       <c r="A1312"/>
       <c r="B1312" t="s">
-        <v>1797</v>
-[...5 lines deleted...]
-    <row r="1313" spans="1:26" customHeight="1" ht="446">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:26" customHeight="1" ht="443">
       <c r="A1313"/>
       <c r="B1313" t="s">
-        <v>1799</v>
-[...2 lines deleted...]
-    <row r="1314" spans="1:26" customHeight="1" ht="595">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:26" customHeight="1" ht="217">
       <c r="A1314"/>
       <c r="B1314" t="s">
-        <v>1800</v>
-[...2 lines deleted...]
-    <row r="1315" spans="1:26" customHeight="1" ht="524">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:26" customHeight="1" ht="463">
       <c r="A1315"/>
       <c r="B1315" t="s">
-        <v>1801</v>
-[...2 lines deleted...]
-    <row r="1316" spans="1:26" customHeight="1" ht="446">
+        <v>1797</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:26" customHeight="1" ht="413">
       <c r="A1316"/>
       <c r="B1316" t="s">
-        <v>1802</v>
-[...2 lines deleted...]
-    <row r="1317" spans="1:26" customHeight="1" ht="232">
+        <v>1799</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:26" customHeight="1" ht="601">
       <c r="A1317"/>
       <c r="B1317" t="s">
-        <v>1803</v>
-[...5 lines deleted...]
-    <row r="1318" spans="1:26" customHeight="1" ht="220">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:26" customHeight="1" ht="243">
       <c r="A1318"/>
       <c r="B1318" t="s">
-        <v>1804</v>
+        <v>1802</v>
       </c>
       <c r="C1318" t="s">
-        <v>1805</v>
-[...2 lines deleted...]
-    <row r="1319" spans="1:26" customHeight="1" ht="445">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:26" customHeight="1" ht="444">
       <c r="A1319"/>
       <c r="B1319" t="s">
-        <v>1806</v>
-[...2 lines deleted...]
-    <row r="1320" spans="1:26" customHeight="1" ht="286">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:26" customHeight="1" ht="653">
       <c r="A1320"/>
       <c r="B1320" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-    <row r="1321" spans="1:26" customHeight="1" ht="334">
+        <v>1804</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:26" customHeight="1" ht="329">
       <c r="A1321"/>
       <c r="B1321" t="s">
-        <v>1808</v>
+        <v>1805</v>
       </c>
       <c r="C1321" t="s">
-        <v>1809</v>
-[...2 lines deleted...]
-    <row r="1322" spans="1:26" customHeight="1" ht="321">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:26" customHeight="1" ht="971">
       <c r="A1322"/>
       <c r="B1322" t="s">
-        <v>1810</v>
-[...2 lines deleted...]
-    <row r="1323" spans="1:26" customHeight="1" ht="257">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:26" customHeight="1" ht="304">
       <c r="A1323"/>
       <c r="B1323" t="s">
-        <v>1811</v>
-[...5 lines deleted...]
-    <row r="1324" spans="1:26" customHeight="1" ht="268">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:26" customHeight="1" ht="317">
       <c r="A1324"/>
       <c r="B1324" t="s">
-        <v>1812</v>
-[...5 lines deleted...]
-    <row r="1325" spans="1:26" customHeight="1" ht="840">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:26" customHeight="1" ht="287">
       <c r="A1325"/>
       <c r="B1325" t="s">
-        <v>1813</v>
-[...5 lines deleted...]
-    <row r="1326" spans="1:26" customHeight="1" ht="343">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:26" customHeight="1" ht="446">
       <c r="A1326"/>
       <c r="B1326" t="s">
-        <v>1814</v>
-[...5 lines deleted...]
-    <row r="1327" spans="1:26" customHeight="1" ht="323">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:26" customHeight="1" ht="269">
       <c r="A1327"/>
       <c r="B1327" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
       <c r="C1327" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-    <row r="1328" spans="1:26" customHeight="1" ht="242">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:26" customHeight="1" ht="228">
       <c r="A1328"/>
       <c r="B1328" t="s">
-        <v>1816</v>
+        <v>1813</v>
       </c>
       <c r="C1328" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-    <row r="1329" spans="1:26" customHeight="1" ht="654">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:26" customHeight="1" ht="446">
       <c r="A1329"/>
       <c r="B1329" t="s">
-        <v>1817</v>
-[...5 lines deleted...]
-    <row r="1330" spans="1:26" customHeight="1" ht="358">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:26" customHeight="1" ht="595">
       <c r="A1330"/>
       <c r="B1330" t="s">
-        <v>1818</v>
-[...5 lines deleted...]
-    <row r="1331" spans="1:26" customHeight="1" ht="250">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:26" customHeight="1" ht="524">
       <c r="A1331"/>
       <c r="B1331" t="s">
-        <v>1819</v>
-[...5 lines deleted...]
-    <row r="1332" spans="1:26" customHeight="1" ht="685">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:26" customHeight="1" ht="446">
       <c r="A1332"/>
       <c r="B1332" t="s">
-        <v>1820</v>
-[...5 lines deleted...]
-    <row r="1333" spans="1:26" customHeight="1" ht="284">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:26" customHeight="1" ht="232">
       <c r="A1333"/>
       <c r="B1333" t="s">
-        <v>1821</v>
+        <v>1819</v>
       </c>
       <c r="C1333" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-    <row r="1334" spans="1:26" customHeight="1" ht="333">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:26" customHeight="1" ht="220">
       <c r="A1334"/>
       <c r="B1334" t="s">
-        <v>1822</v>
+        <v>1820</v>
       </c>
       <c r="C1334" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-    <row r="1335" spans="1:26" customHeight="1" ht="267">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:26" customHeight="1" ht="445">
       <c r="A1335"/>
       <c r="B1335" t="s">
-        <v>1823</v>
-[...5 lines deleted...]
-    <row r="1336" spans="1:26" customHeight="1" ht="446">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:26" customHeight="1" ht="286">
       <c r="A1336"/>
       <c r="B1336" t="s">
-        <v>1825</v>
-[...5 lines deleted...]
-    <row r="1337" spans="1:26" customHeight="1" ht="396">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:26" customHeight="1" ht="334">
       <c r="A1337"/>
       <c r="B1337" t="s">
-        <v>1827</v>
+        <v>1824</v>
       </c>
       <c r="C1337" t="s">
-        <v>1828</v>
-[...2 lines deleted...]
-    <row r="1338" spans="1:26" customHeight="1" ht="243">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:26" customHeight="1" ht="321">
       <c r="A1338"/>
       <c r="B1338" t="s">
-        <v>1829</v>
-[...5 lines deleted...]
-    <row r="1339" spans="1:26" customHeight="1" ht="317">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:26" customHeight="1" ht="257">
       <c r="A1339"/>
       <c r="B1339" t="s">
-        <v>1830</v>
+        <v>1827</v>
       </c>
       <c r="C1339" t="s">
-        <v>1831</v>
-[...2 lines deleted...]
-    <row r="1340" spans="1:26" customHeight="1" ht="396">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:26" customHeight="1" ht="268">
       <c r="A1340"/>
       <c r="B1340" t="s">
-        <v>1832</v>
-[...2 lines deleted...]
-    <row r="1341" spans="1:26" customHeight="1" ht="325">
+        <v>1828</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:26" customHeight="1" ht="840">
       <c r="A1341"/>
       <c r="B1341" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
       <c r="C1341" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-    <row r="1342" spans="1:26" customHeight="1" ht="446">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:26" customHeight="1" ht="343">
       <c r="A1342"/>
       <c r="B1342" t="s">
-        <v>1835</v>
-[...2 lines deleted...]
-    <row r="1343" spans="1:26" customHeight="1" ht="317">
+        <v>1830</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:26" customHeight="1" ht="323">
       <c r="A1343"/>
       <c r="B1343" t="s">
-        <v>1836</v>
+        <v>1831</v>
       </c>
       <c r="C1343" t="s">
-        <v>1837</v>
-[...2 lines deleted...]
-    <row r="1344" spans="1:26" customHeight="1" ht="334">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:26" customHeight="1" ht="242">
       <c r="A1344"/>
       <c r="B1344" t="s">
-        <v>1838</v>
+        <v>1832</v>
       </c>
       <c r="C1344" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-    <row r="1345" spans="1:26" customHeight="1" ht="336">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:26" customHeight="1" ht="654">
       <c r="A1345"/>
       <c r="B1345" t="s">
-        <v>1839</v>
+        <v>1833</v>
       </c>
       <c r="C1345" t="s">
-        <v>1840</v>
-[...2 lines deleted...]
-    <row r="1346" spans="1:26" customHeight="1" ht="199">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:26" customHeight="1" ht="358">
       <c r="A1346"/>
       <c r="B1346" t="s">
-        <v>1841</v>
+        <v>1834</v>
       </c>
       <c r="C1346" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-    <row r="1347" spans="1:26" customHeight="1" ht="446">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:26" customHeight="1" ht="250">
       <c r="A1347"/>
       <c r="B1347" t="s">
-        <v>1843</v>
+        <v>1835</v>
       </c>
       <c r="C1347" t="s">
-        <v>1844</v>
-[...2 lines deleted...]
-    <row r="1348" spans="1:26" customHeight="1" ht="232">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:26" customHeight="1" ht="685">
       <c r="A1348"/>
       <c r="B1348" t="s">
-        <v>1845</v>
+        <v>1836</v>
       </c>
       <c r="C1348" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-    <row r="1349" spans="1:26" customHeight="1" ht="195">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:26" customHeight="1" ht="284">
       <c r="A1349"/>
       <c r="B1349" t="s">
-        <v>1847</v>
+        <v>1837</v>
       </c>
       <c r="C1349" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-    <row r="1350" spans="1:26" customHeight="1" ht="446">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:26" customHeight="1" ht="333">
       <c r="A1350"/>
       <c r="B1350" t="s">
-        <v>1849</v>
-[...2 lines deleted...]
-    <row r="1351" spans="1:26" customHeight="1" ht="577">
+        <v>1838</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:26" customHeight="1" ht="267">
       <c r="A1351"/>
       <c r="B1351" t="s">
-        <v>1850</v>
+        <v>1839</v>
       </c>
       <c r="C1351" t="s">
-        <v>1851</v>
-[...2 lines deleted...]
-    <row r="1352" spans="1:26" customHeight="1" ht="309">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:26" customHeight="1" ht="446">
       <c r="A1352"/>
       <c r="B1352" t="s">
-        <v>1852</v>
+        <v>1841</v>
       </c>
       <c r="C1352" t="s">
-        <v>1853</v>
-[...2 lines deleted...]
-    <row r="1353" spans="1:26" customHeight="1" ht="446">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:26" customHeight="1" ht="396">
       <c r="A1353"/>
       <c r="B1353" t="s">
-        <v>1854</v>
+        <v>1843</v>
       </c>
       <c r="C1353" t="s">
-        <v>1855</v>
-[...2 lines deleted...]
-    <row r="1354" spans="1:26" customHeight="1" ht="263">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:26" customHeight="1" ht="243">
       <c r="A1354"/>
       <c r="B1354" t="s">
-        <v>1856</v>
+        <v>1845</v>
       </c>
       <c r="C1354" t="s">
-        <v>1857</v>
-[...2 lines deleted...]
-    <row r="1355" spans="1:26" customHeight="1" ht="428">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:26" customHeight="1" ht="317">
       <c r="A1355"/>
       <c r="B1355" t="s">
-        <v>1858</v>
+        <v>1846</v>
       </c>
       <c r="C1355" t="s">
-        <v>1859</v>
-[...2 lines deleted...]
-    <row r="1356" spans="1:26" customHeight="1" ht="288">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:26" customHeight="1" ht="396">
       <c r="A1356"/>
       <c r="B1356" t="s">
-        <v>1860</v>
-[...5 lines deleted...]
-    <row r="1357" spans="1:26" customHeight="1" ht="273">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:26" customHeight="1" ht="325">
       <c r="A1357"/>
       <c r="B1357" t="s">
-        <v>1862</v>
+        <v>1849</v>
       </c>
       <c r="C1357" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-    <row r="1358" spans="1:26" customHeight="1" ht="544">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:26" customHeight="1" ht="446">
       <c r="A1358"/>
       <c r="B1358" t="s">
-        <v>1864</v>
-[...5 lines deleted...]
-    <row r="1359" spans="1:26" customHeight="1" ht="334">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:26" customHeight="1" ht="317">
       <c r="A1359"/>
       <c r="B1359" t="s">
-        <v>1866</v>
+        <v>1852</v>
       </c>
       <c r="C1359" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-    <row r="1360" spans="1:26" customHeight="1" ht="446">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:26" customHeight="1" ht="334">
       <c r="A1360"/>
       <c r="B1360" t="s">
-        <v>1868</v>
+        <v>1854</v>
       </c>
       <c r="C1360" t="s">
-        <v>1869</v>
-[...2 lines deleted...]
-    <row r="1361" spans="1:26" customHeight="1" ht="365">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:26" customHeight="1" ht="336">
       <c r="A1361"/>
       <c r="B1361" t="s">
-        <v>1870</v>
+        <v>1855</v>
       </c>
       <c r="C1361" t="s">
-        <v>1871</v>
-[...2 lines deleted...]
-    <row r="1362" spans="1:26" customHeight="1" ht="446">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:26" customHeight="1" ht="199">
       <c r="A1362"/>
       <c r="B1362" t="s">
-        <v>1872</v>
+        <v>1857</v>
       </c>
       <c r="C1362" t="s">
-        <v>1873</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="1363" spans="1:26" customHeight="1" ht="446">
       <c r="A1363"/>
       <c r="B1363" t="s">
-        <v>1874</v>
+        <v>1859</v>
       </c>
       <c r="C1363" t="s">
-        <v>1875</v>
-[...2 lines deleted...]
-    <row r="1364" spans="1:26" customHeight="1" ht="446">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:26" customHeight="1" ht="232">
       <c r="A1364"/>
       <c r="B1364" t="s">
-        <v>1876</v>
+        <v>1861</v>
       </c>
       <c r="C1364" t="s">
-        <v>1877</v>
-[...2 lines deleted...]
-    <row r="1365" spans="1:26" customHeight="1" ht="321">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:26" customHeight="1" ht="195">
       <c r="A1365"/>
       <c r="B1365" t="s">
-        <v>1878</v>
+        <v>1863</v>
       </c>
       <c r="C1365" t="s">
-        <v>1879</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="1366" spans="1:26" customHeight="1" ht="446">
       <c r="A1366"/>
       <c r="B1366" t="s">
-        <v>1880</v>
-[...5 lines deleted...]
-    <row r="1367" spans="1:26" customHeight="1" ht="446">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:26" customHeight="1" ht="577">
       <c r="A1367"/>
       <c r="B1367" t="s">
-        <v>1882</v>
+        <v>1866</v>
       </c>
       <c r="C1367" t="s">
-        <v>1883</v>
-[...2 lines deleted...]
-    <row r="1368" spans="1:26" customHeight="1" ht="247">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:26" customHeight="1" ht="309">
       <c r="A1368"/>
       <c r="B1368" t="s">
-        <v>1884</v>
+        <v>1868</v>
       </c>
       <c r="C1368" t="s">
-        <v>1885</v>
-[...2 lines deleted...]
-    <row r="1369" spans="1:26" customHeight="1" ht="574">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:26" customHeight="1" ht="446">
       <c r="A1369"/>
       <c r="B1369" t="s">
-        <v>1886</v>
+        <v>1870</v>
       </c>
       <c r="C1369" t="s">
-        <v>1887</v>
-[...2 lines deleted...]
-    <row r="1370" spans="1:26" customHeight="1" ht="294">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:26" customHeight="1" ht="263">
       <c r="A1370"/>
       <c r="B1370" t="s">
-        <v>1888</v>
+        <v>1872</v>
       </c>
       <c r="C1370" t="s">
-        <v>1889</v>
-[...2 lines deleted...]
-    <row r="1371" spans="1:26" customHeight="1" ht="793">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:26" customHeight="1" ht="428">
       <c r="A1371"/>
       <c r="B1371" t="s">
-        <v>1890</v>
+        <v>1874</v>
       </c>
       <c r="C1371" t="s">
-        <v>1891</v>
-[...2 lines deleted...]
-    <row r="1372" spans="1:26" customHeight="1" ht="349">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:26" customHeight="1" ht="288">
       <c r="A1372"/>
       <c r="B1372" t="s">
-        <v>1892</v>
+        <v>1876</v>
       </c>
       <c r="C1372" t="s">
-        <v>1893</v>
-[...2 lines deleted...]
-    <row r="1373" spans="1:26" customHeight="1" ht="446">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:26" customHeight="1" ht="273">
       <c r="A1373"/>
       <c r="B1373" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:26" customHeight="1" ht="544">
+      <c r="A1374"/>
+      <c r="B1374" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:26" customHeight="1" ht="334">
+      <c r="A1375"/>
+      <c r="B1375" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:26" customHeight="1" ht="446">
+      <c r="A1376"/>
+      <c r="B1376" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:26" customHeight="1" ht="365">
+      <c r="A1377"/>
+      <c r="B1377" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:26" customHeight="1" ht="446">
+      <c r="A1378"/>
+      <c r="B1378" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:26" customHeight="1" ht="446">
+      <c r="A1379"/>
+      <c r="B1379" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:26" customHeight="1" ht="446">
+      <c r="A1380"/>
+      <c r="B1380" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:26" customHeight="1" ht="321">
+      <c r="A1381"/>
+      <c r="B1381" t="s">
         <v>1894</v>
       </c>
-      <c r="C1373" t="s">
+      <c r="C1381" t="s">
         <v>1895</v>
       </c>
     </row>
-    <row r="1374" spans="1:26">
-      <c r="B1374" t="s">
+    <row r="1382" spans="1:26" customHeight="1" ht="446">
+      <c r="A1382"/>
+      <c r="B1382" t="s">
         <v>1896</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B1375" t="s">
+      <c r="C1382" t="s">
         <v>1897</v>
       </c>
     </row>
-    <row r="1376" spans="1:26">
-      <c r="B1376" t="s">
+    <row r="1383" spans="1:26" customHeight="1" ht="446">
+      <c r="A1383"/>
+      <c r="B1383" t="s">
         <v>1898</v>
       </c>
-      <c r="C1376" t="s">
+      <c r="C1383" t="s">
         <v>1899</v>
       </c>
     </row>
-    <row r="1377" spans="1:26">
-      <c r="B1377" t="s">
+    <row r="1384" spans="1:26" customHeight="1" ht="247">
+      <c r="A1384"/>
+      <c r="B1384" t="s">
         <v>1900</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B1378" t="s">
+      <c r="C1384" t="s">
         <v>1901</v>
       </c>
     </row>
-    <row r="1379" spans="1:26">
-      <c r="B1379" t="s">
+    <row r="1385" spans="1:26" customHeight="1" ht="574">
+      <c r="A1385"/>
+      <c r="B1385" t="s">
         <v>1902</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B1380" t="s">
+      <c r="C1385" t="s">
         <v>1903</v>
       </c>
     </row>
-    <row r="1381" spans="1:26">
-      <c r="B1381" t="s">
+    <row r="1386" spans="1:26" customHeight="1" ht="294">
+      <c r="A1386"/>
+      <c r="B1386" t="s">
         <v>1904</v>
       </c>
-      <c r="C1381" t="s">
+      <c r="C1386" t="s">
         <v>1905</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:26" customHeight="1" ht="793">
+      <c r="A1387"/>
+      <c r="B1387" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:26" customHeight="1" ht="349">
+      <c r="A1388"/>
+      <c r="B1388" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:26" customHeight="1" ht="446">
+      <c r="A1389"/>
+      <c r="B1389" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:26">
+      <c r="B1390" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:26">
+      <c r="B1391" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:26">
+      <c r="B1392" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>1916</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>